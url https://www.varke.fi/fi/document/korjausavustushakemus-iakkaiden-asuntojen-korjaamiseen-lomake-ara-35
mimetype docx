--- v0 (2025-12-28)
+++ v1 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39222836" w14:textId="30CE8A04" w:rsidR="00EF2277" w:rsidRPr="00AD701B" w:rsidRDefault="00EF2277" w:rsidP="00AD701B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD701B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KORJAUSAVUSTUSHAKEMUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8A4B46" w14:textId="77777777" w:rsidR="00C77400" w:rsidRPr="00AD701B" w:rsidRDefault="00EF2277" w:rsidP="00AD701B">
       <w:pPr>
         <w:ind w:left="5954"/>
@@ -91,443 +91,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">asuntojen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676BE057" w14:textId="5AE147BF" w:rsidR="00EF2277" w:rsidRPr="00AD701B" w:rsidRDefault="00EF2277" w:rsidP="00D4766F">
       <w:pPr>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD701B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>korjaamiseen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46311140" w14:textId="77777777" w:rsidR="00EF2277" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
-    <w:p w14:paraId="5E486360" w14:textId="29893435" w:rsidR="00EF2277" w:rsidRDefault="00C77400" w:rsidP="00014DEB">
-[...346 lines deleted...]
-        <w:ind w:left="4820" w:right="79"/>
+    <w:p w14:paraId="69028852" w14:textId="486D70A6" w:rsidR="00EF2277" w:rsidRPr="00E0584D" w:rsidRDefault="00EF2277" w:rsidP="00FD0B85">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="D89523"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00113DE0">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3EA29EAA" w14:textId="2266587F" w:rsidR="00EF2277" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
     <w:p w14:paraId="4787CAD0" w14:textId="4B5DD09C" w:rsidR="00EF2277" w:rsidRDefault="00A65025" w:rsidP="00014DEB">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC410CE" wp14:editId="62C4C2D9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-13335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6337300" cy="1036320"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -5359,57 +4977,57 @@
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47340397" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5419,57 +5037,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E0A394" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1480"/>
@@ -5607,57 +5225,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC73D2E" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5667,57 +5285,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EA09665" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5852,57 +5470,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1399071E" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5912,57 +5530,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="142EDC84" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="006476A9" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6097,57 +5715,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F27E89" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6157,57 +5775,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A54437B" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6342,57 +5960,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CEC75B6" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6402,57 +6020,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DCA9E5" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6587,57 +6205,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A6ABFDE" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6647,57 +6265,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4568D938" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6832,57 +6450,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F7AE37" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6892,57 +6510,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B024BB" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -7077,57 +6695,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AAFA326" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -7137,57 +6755,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4EB3C5" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -7426,57 +7044,57 @@
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00A23DE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A23DE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F72497" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
@@ -7489,57 +7107,57 @@
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006155CF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006155CF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D16E7BB" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRDefault="000B03F5" w:rsidP="00330978">
@@ -7829,57 +7447,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7960,57 +7578,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8072,57 +7690,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -9283,51 +8901,51 @@
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0109BB75" id="Ellipsi 6" o:spid="_x0000_s1033" style="position:absolute;margin-left:452.4pt;margin-top:32.5pt;width:46pt;height:46.2pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZLS9xiwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsUkhRliRARVaUo&#10;QUmqnI3XZi15Pa5t2KW/vmPvg7SJeqjKYRl7vvnm4Zm5vmkqTY7CeQUmp5PRmBJhOBTK7HP6/Xnz&#10;6YoSH5gpmAYjcnoSnt4sP364ru1CTKEEXQhHkMT4RW1zWoZgF1nmeSkq5kdghUGlBFexgEe3zwrH&#10;amSvdDYdjy+yGlxhHXDhPd7etkq6TPxSCh4epPQiEJ1TjC2kr0vfXfxmy2u22DtmS8W7MNg/RFEx&#10;ZdDpQHXLAiMHp95QVYo78CDDiEOVgZSKi5QDZjMZ/5HNU8msSLlgcbwdyuT/Hy2/Pz7ZrcMy1NYv&#10;PIoxi0a6Kv5jfKRJxToNxRJNIBwv51czfABKOKrmVxeXs1TM7GxsnQ9fBVQkCjkVWivrYzpswY53&#10;PqBPRPeoeO1Bq2KjtE4Ht9+ttSNHhk83Xc+nn2fxtdDkN5g2EWwgmrXqeJOds0lSOGkRcdo8CklU&#10;gfFPUySp0cTgh3EuTJi0qpIVonU/H+Ov9x5bM1qkWBJhZJbof+DuCHpkS9Jzt1F2+GgqUp8OxuO/&#10;BdYaDxbJM5gwGFfKgHuPQGNWnecW3xepLU2sUmh2DdYmp5cRGW92UJy2jjho58ZbvlH4mHfMhy1z&#10;OCj4/jj84QE/UkOdU+gkSkpwP9+7j3jsX9RSUuPg5dT/ODAnKNHfDHb2l8kMW4mEdJjNL6d4cK81&#10;u9cac6jWgA0ywTVjeRIjPuhelA6qF9wRq+gVVcxw9J3T0Ivr0K4D3DFcrFYJhLNpWbgzT5ZH6ljl&#10;2KfPzQtztuvngINwD/2IvunpFhstDawOAaRKDX+uald/nOvUSN0Oiovj9Tmhzpty+QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJ6B79zfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOyoQ9WGJsSpEKjbClpQt048dUL9iGKnSfl6hlVZzszRnXOL9WQNO2MfWu8EPM4SYOhqr1qnBXzu&#10;Nw8rYCFKp6TxDgVcMMC6vL0pZK786D7wvIuaUYgLuRTQxNjlnIe6QSvDzHfo6Hb0vZWRxl5z1cuR&#10;wq3h8yRJuZWtow+N7PC1wfq0G6wAc9jiNtXD9/vXaT/Xm+NPNV7ehLi/m16egUWc4hWGP31Sh5Kc&#10;Kj84FZgRkCULUo8C0iV1IiDLUlpURC6fFsDLgv+vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAWS0vcYsCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnoHv3N8AAAAKAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#2c5234" stroked="f" strokeweight="1pt">
+              <v:oval w14:anchorId="0109BB75" id="Ellipsi 6" o:spid="_x0000_s1032" style="position:absolute;margin-left:452.4pt;margin-top:32.5pt;width:46pt;height:46.2pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZLS9xiwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsUkhRliRARVaUo&#10;QUmqnI3XZi15Pa5t2KW/vmPvg7SJeqjKYRl7vvnm4Zm5vmkqTY7CeQUmp5PRmBJhOBTK7HP6/Xnz&#10;6YoSH5gpmAYjcnoSnt4sP364ru1CTKEEXQhHkMT4RW1zWoZgF1nmeSkq5kdghUGlBFexgEe3zwrH&#10;amSvdDYdjy+yGlxhHXDhPd7etkq6TPxSCh4epPQiEJ1TjC2kr0vfXfxmy2u22DtmS8W7MNg/RFEx&#10;ZdDpQHXLAiMHp95QVYo78CDDiEOVgZSKi5QDZjMZ/5HNU8msSLlgcbwdyuT/Hy2/Pz7ZrcMy1NYv&#10;PIoxi0a6Kv5jfKRJxToNxRJNIBwv51czfABKOKrmVxeXs1TM7GxsnQ9fBVQkCjkVWivrYzpswY53&#10;PqBPRPeoeO1Bq2KjtE4Ht9+ttSNHhk83Xc+nn2fxtdDkN5g2EWwgmrXqeJOds0lSOGkRcdo8CklU&#10;gfFPUySp0cTgh3EuTJi0qpIVonU/H+Ov9x5bM1qkWBJhZJbof+DuCHpkS9Jzt1F2+GgqUp8OxuO/&#10;BdYaDxbJM5gwGFfKgHuPQGNWnecW3xepLU2sUmh2DdYmp5cRGW92UJy2jjho58ZbvlH4mHfMhy1z&#10;OCj4/jj84QE/UkOdU+gkSkpwP9+7j3jsX9RSUuPg5dT/ODAnKNHfDHb2l8kMW4mEdJjNL6d4cK81&#10;u9cac6jWgA0ywTVjeRIjPuhelA6qF9wRq+gVVcxw9J3T0Ivr0K4D3DFcrFYJhLNpWbgzT5ZH6ljl&#10;2KfPzQtztuvngINwD/2IvunpFhstDawOAaRKDX+uald/nOvUSN0Oiovj9Tmhzpty+QsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJ6B79zfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOyoQ9WGJsSpEKjbClpQt048dUL9iGKnSfl6hlVZzszRnXOL9WQNO2MfWu8EPM4SYOhqr1qnBXzu&#10;Nw8rYCFKp6TxDgVcMMC6vL0pZK786D7wvIuaUYgLuRTQxNjlnIe6QSvDzHfo6Hb0vZWRxl5z1cuR&#10;wq3h8yRJuZWtow+N7PC1wfq0G6wAc9jiNtXD9/vXaT/Xm+NPNV7ehLi/m16egUWc4hWGP31Sh5Kc&#10;Kj84FZgRkCULUo8C0iV1IiDLUlpURC6fFsDLgv+vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAWS0vcYsCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnoHv3N8AAAAKAQAADwAAAAAAAAAAAAAAAADlBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#2c5234" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="620ADB04" w14:textId="77777777" w:rsidR="008B6B83" w:rsidRPr="00D4766F" w:rsidRDefault="008B6B83" w:rsidP="008B6B83">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D4766F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00850FFE">
@@ -9345,51 +8963,51 @@
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:noProof/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55810CC8" wp14:editId="52D436D0">
                             <wp:extent cx="217170" cy="203200"/>
                             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                             <wp:docPr id="87675882" name="Kuva 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId11">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="217170" cy="203200"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -9568,102 +9186,102 @@
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15E2B915" wp14:editId="35E319F2">
                                   <wp:extent cx="238125" cy="238125"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="1095377309" name="Kuva 6"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 11"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13">
+                                          <a:blip r:embed="rId12">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="238125" cy="238125"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="33FC1A2A" id="Oval 35" o:spid="_x0000_s1034" style="position:absolute;margin-left:465.7pt;margin-top:141.8pt;width:46.85pt;height:44pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKNeU59wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkq8jRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAR8ijYOIAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzgBBCJhUgIegGibZSWbqx84B4bMVOm/497gqWo3t0&#10;75lyOeuBHdToekMI8SICpqg2sqcWYbt5vcmBOS9IisGQQjgpB8vq8qIUhTRH+lSHtW9ZKCFXCITO&#10;e1tw7upOaeEWxioKWWNGLXw4x5bLURxDuR54EkUZ16KnsNAJq146Vf+sJ41QW/+2+1rl77Rqvj/y&#10;U7Ob7HOKeH01Pz0C82r2fzCc9YM6VMFpbyaSjg0ID2l8G1CEJE8zYGciSu5iYHuE9D7OgFcl//9E&#10;9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKNeU59wEAAMkDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHyKNg4gAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
+              <v:oval w14:anchorId="33FC1A2A" id="Oval 35" o:spid="_x0000_s1033" style="position:absolute;margin-left:465.7pt;margin-top:141.8pt;width:46.85pt;height:44pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKNeU59wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkq8jRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAR8ijYOIAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzgBBCJhUgIegGibZSWbqx84B4bMVOm/497gqWo3t0&#10;75lyOeuBHdToekMI8SICpqg2sqcWYbt5vcmBOS9IisGQQjgpB8vq8qIUhTRH+lSHtW9ZKCFXCITO&#10;e1tw7upOaeEWxioKWWNGLXw4x5bLURxDuR54EkUZ16KnsNAJq146Vf+sJ41QW/+2+1rl77Rqvj/y&#10;U7Ob7HOKeH01Pz0C82r2fzCc9YM6VMFpbyaSjg0ID2l8G1CEJE8zYGciSu5iYHuE9D7OgFcl//9E&#10;9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKNeU59wEAAMkDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHyKNg4gAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="58C197A0" w14:textId="77777777" w:rsidR="008B6B83" w:rsidRPr="00106FFA" w:rsidRDefault="008B6B83" w:rsidP="008B6B83">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="2C5234"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00106FFA">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E60A99">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
@@ -9677,51 +9295,51 @@
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:noProof/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15E2B915" wp14:editId="35E319F2">
                             <wp:extent cx="238125" cy="238125"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="1095377309" name="Kuva 6"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 11"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId14">
+                                    <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="238125" cy="238125"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -10203,108 +9821,108 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kerrostalo   </w:t>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Omakotitalo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10319,57 +9937,57 @@
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Paritalo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10391,57 +10009,57 @@
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rivitalo</w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10459,57 +10077,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Luhtitalo</w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10517,57 +10135,57 @@
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muu asumista tukeva tila</w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10935,57 +10553,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -11155,57 +10773,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashSmallGap" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -11249,57 +10867,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00382645">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -11347,57 +10965,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -11462,57 +11080,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00382645">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00382645">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -13252,102 +12870,102 @@
                                     <w:rPr>
                                       <w:rFonts w:cs="Arial"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="48"/>
                                     </w:rPr>
                                     <w:drawing>
                                       <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20ECEA29" wp14:editId="3BDFEFA7">
                                         <wp:extent cx="238125" cy="238125"/>
                                         <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                         <wp:docPr id="1860567182" name="Kuva 6"/>
                                         <wp:cNvGraphicFramePr>
                                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                         </wp:cNvGraphicFramePr>
                                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                               <pic:nvPicPr>
                                                 <pic:cNvPr id="0" name="Picture 11"/>
                                                 <pic:cNvPicPr>
                                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                                 </pic:cNvPicPr>
                                               </pic:nvPicPr>
                                               <pic:blipFill>
-                                                <a:blip r:embed="rId14">
+                                                <a:blip r:embed="rId12">
                                                   <a:extLst>
                                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                     </a:ext>
                                                   </a:extLst>
                                                 </a:blip>
                                                 <a:srcRect/>
                                                 <a:stretch>
                                                   <a:fillRect/>
                                                 </a:stretch>
                                               </pic:blipFill>
                                               <pic:spPr bwMode="auto">
                                                 <a:xfrm>
                                                   <a:off x="0" y="0"/>
                                                   <a:ext cx="238125" cy="238125"/>
                                                 </a:xfrm>
                                                 <a:prstGeom prst="rect">
                                                   <a:avLst/>
                                                 </a:prstGeom>
                                                 <a:noFill/>
                                                 <a:ln>
                                                   <a:noFill/>
                                                 </a:ln>
                                               </pic:spPr>
                                             </pic:pic>
                                           </a:graphicData>
                                         </a:graphic>
                                       </wp:inline>
                                     </w:drawing>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="3ACD9D6A" id="_x0000_s1035" style="position:absolute;margin-left:450.35pt;margin-top:3pt;width:46.85pt;height:44pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqexDV9wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkm8iRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAhlXC4d8AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgNRCUJcSpAQtBLJQpSObrx5gfidRQ7bfr2LCe47WhG&#10;s98Uq9n14oBj6DxpuF4oEEiVtx01Gj7en69SECEasqb3hBpOGGBVnp8VJrf+SG942MZGcAmF3Gho&#10;YxxyKUPVojNh4Qck9mo/OhNZjo20ozlyuevljVJL6UxH/KE1Az61WH1vJ6ehGuLL7nOdvtK6/tqk&#10;p3o3DY+3Wl9ezA/3ICLO8S8Mv/iMDiUz7f1ENoheQ6bUHUc1LHkS+1mWJCD2fCQKZFnI/wPKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqexDV9wEAAMkDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGVcLh3wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
+                    <v:oval w14:anchorId="3ACD9D6A" id="_x0000_s1034" style="position:absolute;margin-left:450.35pt;margin-top:3pt;width:46.85pt;height:44pt;z-index:251743232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqexDV9wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkm8iRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAhlXC4d8AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgNRCUJcSpAQtBLJQpSObrx5gfidRQ7bfr2LCe47WhG&#10;s98Uq9n14oBj6DxpuF4oEEiVtx01Gj7en69SECEasqb3hBpOGGBVnp8VJrf+SG942MZGcAmF3Gho&#10;YxxyKUPVojNh4Qck9mo/OhNZjo20ozlyuevljVJL6UxH/KE1Az61WH1vJ6ehGuLL7nOdvtK6/tqk&#10;p3o3DY+3Wl9ezA/3ICLO8S8Mv/iMDiUz7f1ENoheQ6bUHUc1LHkS+1mWJCD2fCQKZFnI/wPKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqexDV9wEAAMkDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGVcLh3wAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="7FEF7874" w14:textId="77777777" w:rsidR="008B6B83" w:rsidRPr="00106FFA" w:rsidRDefault="008B6B83" w:rsidP="008B6B83">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="2C5234"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00106FFA">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E60A99">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
@@ -13361,51 +12979,51 @@
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20ECEA29" wp14:editId="3BDFEFA7">
                                   <wp:extent cx="238125" cy="238125"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="1860567182" name="Kuva 6"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 11"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId14">
+                                          <a:blip r:embed="rId12">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="238125" cy="238125"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -13514,57 +13132,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -13708,57 +13326,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -13839,57 +13457,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00D669E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D669E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -15250,57 +14868,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00E0107F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
@@ -15408,57 +15026,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -15498,57 +15116,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -16306,59 +15924,59 @@
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Kyllä     </w:t>
@@ -16369,59 +15987,59 @@
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0063303C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ei</w:t>
@@ -16562,58 +16180,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16805">
               <w:rPr>
@@ -16639,58 +16257,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C15CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C102D9">
               <w:rPr>
@@ -17018,107 +16636,107 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B2B090" w14:textId="383CB337" w:rsidR="00B37D0D" w:rsidRPr="00B364B9" w:rsidRDefault="00B37D0D" w:rsidP="00B37D0D">
             <w:pPr>
               <w:pStyle w:val="Osanotsikko"/>
               <w:spacing w:before="280" w:after="40"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D801DDA" w14:textId="2AA2D32C" w:rsidR="0063303C" w:rsidRDefault="0063303C" w:rsidP="00A7493E">
             <w:pPr>
@@ -17283,57 +16901,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -17355,51 +16973,51 @@
               </w:rPr>
               <w:t>Suostumme siihen,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E0107F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>että</w:t>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> huolettavamme lapsen tietoja saa tallentaa ja käyttää asuinrakennusten ja asuntojen korjausavustuksista annetun lain (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00AF250F">
                 <w:t>2016/1087</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) mukaisen avustushakemuksen käsittelyyn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063303C" w:rsidRPr="000F4FE1" w14:paraId="3EE933C6" w14:textId="77777777" w:rsidTr="00C573D0">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
@@ -17663,57 +17281,57 @@
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avustuksen saaja hoitaa itse hakemusasiaa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
@@ -17736,57 +17354,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009973E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17868,57 +17486,57 @@
             </w:pPr>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...5 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="006476A9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -19217,59 +18835,59 @@
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F633B0E" w14:textId="77777777" w:rsidR="008A45F5" w:rsidRDefault="00CD67A6" w:rsidP="00014DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0431">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tai sähköpostitse turvapostina:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459B9CC9" w14:textId="201D9F74" w:rsidR="00CD67A6" w:rsidRPr="006476A9" w:rsidRDefault="001B0C76" w:rsidP="00014DEB">
-[...7 lines deleted...]
-              <w:r w:rsidR="00C573D0" w:rsidRPr="005878D6">
+          <w:p w14:paraId="459B9CC9" w14:textId="201D9F74" w:rsidR="00CD67A6" w:rsidRPr="006476A9" w:rsidRDefault="00C573D0" w:rsidP="00014DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="005878D6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://turvaviesti.gov.fi/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CD67A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(ks. </w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -19277,51 +18895,51 @@
               </w:rPr>
               <w:t xml:space="preserve">avustusohjeesta </w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="00CD67A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>turvaposti</w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="006476A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1"/>
+            <w:hyperlink r:id="rId15" w:history="1"/>
           </w:p>
           <w:p w14:paraId="4ECA97B5" w14:textId="1D7B9148" w:rsidR="00CD67A6" w:rsidRDefault="00B364B9" w:rsidP="00014DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1692"/>
               </w:tabs>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15819B75" wp14:editId="273D7270">
@@ -19458,63 +19076,63 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>puhelimitse</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ja sähköpostitse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="214CBBE2" w14:textId="77777777" w:rsidR="00C573D0" w:rsidRDefault="001B0C76" w:rsidP="00C573D0">
+          <w:p w14:paraId="214CBBE2" w14:textId="77777777" w:rsidR="00C573D0" w:rsidRDefault="00C573D0" w:rsidP="00C573D0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="160"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00C573D0" w:rsidRPr="00E96DEB">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00E96DEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:noProof/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>korjausavustus.varke@gov.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6812CFAF" w14:textId="0AABCDB0" w:rsidR="00F475F9" w:rsidRPr="00B93D85" w:rsidRDefault="00F475F9" w:rsidP="00F475F9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0074475D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
@@ -19721,51 +19339,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EAAC58" w14:textId="6CEA1AB0" w:rsidR="00B364B9" w:rsidRPr="003F0A0D" w:rsidRDefault="00C1200C" w:rsidP="00014DEB">
       <w:pPr>
         <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B364B9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B364B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
           </w:rPr>
           <w:t>henkilöasiakasrekisteri</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7924C502" w14:textId="2C8C64A7" w:rsidR="00B364B9" w:rsidRDefault="00B364B9" w:rsidP="00014DEB">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07891AF6" w14:textId="19F6374C" w:rsidR="00C527F6" w:rsidRDefault="00833F43" w:rsidP="00A65025">
       <w:bookmarkStart w:id="0" w:name="Vtkl"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D89523"/>
@@ -19862,56 +19480,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00AF250F">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>varke</w:t>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
@@ -19928,56 +19546,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Sosiaalinen media: kanava: </w:t>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksti66"/>
@@ -20063,328 +19681,328 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Postinen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13184C25" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="005476BE" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:right="283"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Sanomalehti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262DE256" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="005476BE" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:right="283"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Kunta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4950CE3D" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="005476BE" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:right="283"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Vanhustyön keskusliitto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C04E190" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="005476BE" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="284" w:right="283"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Tuttava, sukulainen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="224E1E44" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="005476BE" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:ind w:left="284" w:right="283"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Joku muu, mikä</w:t>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
@@ -20539,56 +20157,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vanhustyön keskusliitolta</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D6D47D" w14:textId="0FFF314D" w:rsidR="00C527F6" w:rsidRDefault="00C527F6" w:rsidP="00D01981">
@@ -20599,56 +20217,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="005476BE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005476BE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00AF250F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Valtion tukeman asuntorakentamisen keskuksesta</w:t>
             </w:r>
           </w:p>
@@ -20791,545 +20409,545 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9 </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001B0C76">
-[...4 lines deleted...]
-            <w:r w:rsidR="001B0C76">
+            <w:r w:rsidRPr="00AE475C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE475C">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erittäin selkeä</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4271B034" w14:textId="77777777" w:rsidR="00C527F6" w:rsidRPr="00772B3C" w:rsidRDefault="00C527F6" w:rsidP="00C527F6">
       <w:pPr>
         <w:pStyle w:val="Osanotsikko"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="214D0EBC" w14:textId="401684E4" w:rsidR="00772B3C" w:rsidRPr="00772B3C" w:rsidRDefault="00772B3C" w:rsidP="00014DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="D89523"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00772B3C" w:rsidRPr="00772B3C" w:rsidSect="00AD701B">
-      <w:footerReference w:type="default" r:id="rId20"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="851" w:left="993" w:header="568" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18080452" w14:textId="77777777" w:rsidR="00730573" w:rsidRDefault="00730573" w:rsidP="005B517B">
+    <w:p w14:paraId="3B970EE2" w14:textId="77777777" w:rsidR="00BE1901" w:rsidRDefault="00BE1901" w:rsidP="005B517B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7244FDD7" w14:textId="77777777" w:rsidR="00730573" w:rsidRDefault="00730573" w:rsidP="005B517B">
+    <w:p w14:paraId="296BFD6F" w14:textId="77777777" w:rsidR="00BE1901" w:rsidRDefault="00BE1901" w:rsidP="005B517B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -21353,51 +20971,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C3BED56" w14:textId="3F1210DD" w:rsidR="000D6F8D" w:rsidRDefault="000D6F8D">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Lomake ARA 35     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -21427,51 +21045,51 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00434F5A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09D4304B" w14:textId="77777777" w:rsidR="00871283" w:rsidRDefault="00871283" w:rsidP="00871283">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Lomake ARA 35     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -21498,70 +21116,70 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / 6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B457944" w14:textId="77777777" w:rsidR="00871283" w:rsidRDefault="00871283">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D66F50" w14:textId="77777777" w:rsidR="00730573" w:rsidRDefault="00730573" w:rsidP="005B517B">
+    <w:p w14:paraId="7DFCA587" w14:textId="77777777" w:rsidR="00BE1901" w:rsidRDefault="00BE1901" w:rsidP="005B517B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7620EAE3" w14:textId="77777777" w:rsidR="00730573" w:rsidRDefault="00730573" w:rsidP="005B517B">
+    <w:p w14:paraId="70C5E275" w14:textId="77777777" w:rsidR="00BE1901" w:rsidRDefault="00BE1901" w:rsidP="005B517B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DBD32EA" w14:textId="2E56E74B" w:rsidR="00AD701B" w:rsidRDefault="00AD701B">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F3E922" wp14:editId="5747F5A3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-288290</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>180340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2113200" cy="968400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2088989476" name="Kuva 4" descr="Kuva, joka sisältää kohteen teksti, Fontti, Grafiikka, kuvakaappaus&#10;&#10;Kuvaus luotu automaattisesti"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21587,51 +21205,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2113200" cy="968400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:48pt;height:46.8pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
@@ -24716,58 +24334,58 @@
   <w:num w:numId="23" w16cid:durableId="1229683859">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="845360091">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1731538073">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1171485876">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2000884356">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1206915925">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1960069737">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5gvi1rIaFX44+DGt1rgwYKY8eK7AzUpd4oiUD52whObIFMZz5CkjJLHy19vdjJaEXW+mQ8ciM5/KCIrGZR6W5w==" w:salt="HSkkBl7gKbMybZkDKrzetA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gFrnvfrRS0dRWEsitISbFm6A/47HhPEEv5J1R0m3OcPgswhJOUzZZrhX16QTu0VQM/EW/bkSvY5Y4b8FJ31/xg==" w:salt="Vp0/SZD4hHAlqnWtpQrQfA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3073">
       <o:colormru v:ext="edit" colors="#d89523,#94c43a,#ddedc1"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24792,66 +24410,68 @@
     <w:rsid w:val="000157E0"/>
     <w:rsid w:val="00017EF6"/>
     <w:rsid w:val="000208E3"/>
     <w:rsid w:val="00021B06"/>
     <w:rsid w:val="00022AD1"/>
     <w:rsid w:val="000234D4"/>
     <w:rsid w:val="0002623B"/>
     <w:rsid w:val="00032398"/>
     <w:rsid w:val="00034615"/>
     <w:rsid w:val="00035E1B"/>
     <w:rsid w:val="00037BC0"/>
     <w:rsid w:val="000411F4"/>
     <w:rsid w:val="00042DB5"/>
     <w:rsid w:val="00042FEA"/>
     <w:rsid w:val="0004763B"/>
     <w:rsid w:val="0004774E"/>
     <w:rsid w:val="00047FA4"/>
     <w:rsid w:val="000518CB"/>
     <w:rsid w:val="00051FE4"/>
     <w:rsid w:val="000530AC"/>
     <w:rsid w:val="00056FF6"/>
     <w:rsid w:val="00057314"/>
     <w:rsid w:val="00060D9A"/>
     <w:rsid w:val="0006411C"/>
     <w:rsid w:val="000643BE"/>
+    <w:rsid w:val="0006545C"/>
     <w:rsid w:val="00067D9E"/>
     <w:rsid w:val="0007185F"/>
     <w:rsid w:val="00071B5B"/>
     <w:rsid w:val="00072FE9"/>
     <w:rsid w:val="000740A5"/>
     <w:rsid w:val="00074A6A"/>
     <w:rsid w:val="00074E86"/>
     <w:rsid w:val="00076255"/>
     <w:rsid w:val="00083811"/>
     <w:rsid w:val="000843C9"/>
     <w:rsid w:val="00092002"/>
     <w:rsid w:val="00094ED3"/>
     <w:rsid w:val="000A64BC"/>
     <w:rsid w:val="000B03F5"/>
     <w:rsid w:val="000B1DE5"/>
     <w:rsid w:val="000B203A"/>
+    <w:rsid w:val="000B5616"/>
     <w:rsid w:val="000B57C1"/>
     <w:rsid w:val="000C478A"/>
     <w:rsid w:val="000C7957"/>
     <w:rsid w:val="000D0774"/>
     <w:rsid w:val="000D0862"/>
     <w:rsid w:val="000D0E3C"/>
     <w:rsid w:val="000D2B86"/>
     <w:rsid w:val="000D38CD"/>
     <w:rsid w:val="000D3DA5"/>
     <w:rsid w:val="000D6F8D"/>
     <w:rsid w:val="000E1C4C"/>
     <w:rsid w:val="000E3592"/>
     <w:rsid w:val="000E3CAB"/>
     <w:rsid w:val="000E4181"/>
     <w:rsid w:val="000E4FD3"/>
     <w:rsid w:val="000E58FE"/>
     <w:rsid w:val="000F0721"/>
     <w:rsid w:val="000F0AA8"/>
     <w:rsid w:val="000F2CBE"/>
     <w:rsid w:val="000F48E7"/>
     <w:rsid w:val="000F4FE1"/>
     <w:rsid w:val="000F5ED3"/>
     <w:rsid w:val="000F701B"/>
     <w:rsid w:val="001021E2"/>
     <w:rsid w:val="00104653"/>
@@ -24881,51 +24501,50 @@
     <w:rsid w:val="00155BB0"/>
     <w:rsid w:val="00155FEE"/>
     <w:rsid w:val="001603D7"/>
     <w:rsid w:val="001625A9"/>
     <w:rsid w:val="00164558"/>
     <w:rsid w:val="00166C4A"/>
     <w:rsid w:val="001753BC"/>
     <w:rsid w:val="00175F27"/>
     <w:rsid w:val="00180776"/>
     <w:rsid w:val="00181154"/>
     <w:rsid w:val="00181EE0"/>
     <w:rsid w:val="00184EDB"/>
     <w:rsid w:val="00185A6B"/>
     <w:rsid w:val="00185E5B"/>
     <w:rsid w:val="00187DD6"/>
     <w:rsid w:val="001916A8"/>
     <w:rsid w:val="00191827"/>
     <w:rsid w:val="00191DFC"/>
     <w:rsid w:val="00192A18"/>
     <w:rsid w:val="00193F7C"/>
     <w:rsid w:val="001A0FA1"/>
     <w:rsid w:val="001A159D"/>
     <w:rsid w:val="001A378D"/>
     <w:rsid w:val="001A547E"/>
     <w:rsid w:val="001A58F9"/>
-    <w:rsid w:val="001B0C76"/>
     <w:rsid w:val="001B0EB4"/>
     <w:rsid w:val="001B12B0"/>
     <w:rsid w:val="001B2E54"/>
     <w:rsid w:val="001B633E"/>
     <w:rsid w:val="001B6934"/>
     <w:rsid w:val="001C2012"/>
     <w:rsid w:val="001C5C1D"/>
     <w:rsid w:val="001C5DA6"/>
     <w:rsid w:val="001C68CA"/>
     <w:rsid w:val="001C6CD9"/>
     <w:rsid w:val="001D0E12"/>
     <w:rsid w:val="001D14DC"/>
     <w:rsid w:val="001D408A"/>
     <w:rsid w:val="001D6A65"/>
     <w:rsid w:val="001E0030"/>
     <w:rsid w:val="001E38E8"/>
     <w:rsid w:val="001E4837"/>
     <w:rsid w:val="001F5113"/>
     <w:rsid w:val="001F60B5"/>
     <w:rsid w:val="001F7A61"/>
     <w:rsid w:val="00201B30"/>
     <w:rsid w:val="0020350F"/>
     <w:rsid w:val="002054AF"/>
     <w:rsid w:val="00207BED"/>
     <w:rsid w:val="002103FD"/>
@@ -25340,50 +24959,51 @@
     <w:rsid w:val="00860955"/>
     <w:rsid w:val="00862FB0"/>
     <w:rsid w:val="00863CDB"/>
     <w:rsid w:val="00866D69"/>
     <w:rsid w:val="008670FE"/>
     <w:rsid w:val="00867CB2"/>
     <w:rsid w:val="00871283"/>
     <w:rsid w:val="00884BE3"/>
     <w:rsid w:val="00885B88"/>
     <w:rsid w:val="00890E74"/>
     <w:rsid w:val="0089303F"/>
     <w:rsid w:val="00895324"/>
     <w:rsid w:val="00895685"/>
     <w:rsid w:val="008A13D0"/>
     <w:rsid w:val="008A2AD4"/>
     <w:rsid w:val="008A45F5"/>
     <w:rsid w:val="008A5D98"/>
     <w:rsid w:val="008B0A86"/>
     <w:rsid w:val="008B0B27"/>
     <w:rsid w:val="008B1ABC"/>
     <w:rsid w:val="008B2493"/>
     <w:rsid w:val="008B33A3"/>
     <w:rsid w:val="008B51C2"/>
     <w:rsid w:val="008B6B83"/>
     <w:rsid w:val="008B7DAA"/>
+    <w:rsid w:val="008C046B"/>
     <w:rsid w:val="008C1558"/>
     <w:rsid w:val="008C3286"/>
     <w:rsid w:val="008C33F6"/>
     <w:rsid w:val="008C4D12"/>
     <w:rsid w:val="008C76E2"/>
     <w:rsid w:val="008D0DB1"/>
     <w:rsid w:val="008D1205"/>
     <w:rsid w:val="008D1232"/>
     <w:rsid w:val="008D2F4B"/>
     <w:rsid w:val="008D535B"/>
     <w:rsid w:val="008D72C9"/>
     <w:rsid w:val="008D7D3F"/>
     <w:rsid w:val="008E0038"/>
     <w:rsid w:val="008E2F3D"/>
     <w:rsid w:val="008E46BC"/>
     <w:rsid w:val="008E4CE6"/>
     <w:rsid w:val="008E4DF5"/>
     <w:rsid w:val="008F362B"/>
     <w:rsid w:val="009013FF"/>
     <w:rsid w:val="00903E0D"/>
     <w:rsid w:val="00905560"/>
     <w:rsid w:val="009069CF"/>
     <w:rsid w:val="009106C6"/>
     <w:rsid w:val="00911CA8"/>
     <w:rsid w:val="00915A72"/>
@@ -25576,50 +25196,51 @@
     <w:rsid w:val="00B95B9C"/>
     <w:rsid w:val="00BA1E6C"/>
     <w:rsid w:val="00BA203B"/>
     <w:rsid w:val="00BA44A2"/>
     <w:rsid w:val="00BA6830"/>
     <w:rsid w:val="00BA6D19"/>
     <w:rsid w:val="00BA7030"/>
     <w:rsid w:val="00BB2A76"/>
     <w:rsid w:val="00BB47CA"/>
     <w:rsid w:val="00BB5DA6"/>
     <w:rsid w:val="00BB5DE1"/>
     <w:rsid w:val="00BB5F8A"/>
     <w:rsid w:val="00BC1BA8"/>
     <w:rsid w:val="00BC2153"/>
     <w:rsid w:val="00BC2AED"/>
     <w:rsid w:val="00BC361B"/>
     <w:rsid w:val="00BC4CAE"/>
     <w:rsid w:val="00BC5EBF"/>
     <w:rsid w:val="00BC7CA7"/>
     <w:rsid w:val="00BD19B2"/>
     <w:rsid w:val="00BD22F4"/>
     <w:rsid w:val="00BD3537"/>
     <w:rsid w:val="00BD787C"/>
     <w:rsid w:val="00BE0A14"/>
     <w:rsid w:val="00BE0D5A"/>
+    <w:rsid w:val="00BE1901"/>
     <w:rsid w:val="00BE6B1D"/>
     <w:rsid w:val="00BF30B6"/>
     <w:rsid w:val="00BF72E4"/>
     <w:rsid w:val="00BF7FFE"/>
     <w:rsid w:val="00C0065B"/>
     <w:rsid w:val="00C01D1B"/>
     <w:rsid w:val="00C044E2"/>
     <w:rsid w:val="00C052A1"/>
     <w:rsid w:val="00C06202"/>
     <w:rsid w:val="00C0673E"/>
     <w:rsid w:val="00C07069"/>
     <w:rsid w:val="00C102D9"/>
     <w:rsid w:val="00C11C05"/>
     <w:rsid w:val="00C1200C"/>
     <w:rsid w:val="00C128B1"/>
     <w:rsid w:val="00C13810"/>
     <w:rsid w:val="00C15CAE"/>
     <w:rsid w:val="00C15DE9"/>
     <w:rsid w:val="00C17182"/>
     <w:rsid w:val="00C174EC"/>
     <w:rsid w:val="00C216AE"/>
     <w:rsid w:val="00C25AB6"/>
     <w:rsid w:val="00C26F83"/>
     <w:rsid w:val="00C34066"/>
     <w:rsid w:val="00C364FF"/>
@@ -25842,101 +25463,102 @@
     <w:rsid w:val="00F52724"/>
     <w:rsid w:val="00F52768"/>
     <w:rsid w:val="00F52A9F"/>
     <w:rsid w:val="00F576FF"/>
     <w:rsid w:val="00F6223A"/>
     <w:rsid w:val="00F735AE"/>
     <w:rsid w:val="00F75F9E"/>
     <w:rsid w:val="00F8492E"/>
     <w:rsid w:val="00F87BEC"/>
     <w:rsid w:val="00F93EBA"/>
     <w:rsid w:val="00F97AC8"/>
     <w:rsid w:val="00FA390F"/>
     <w:rsid w:val="00FA5516"/>
     <w:rsid w:val="00FA5844"/>
     <w:rsid w:val="00FA5C44"/>
     <w:rsid w:val="00FB24A0"/>
     <w:rsid w:val="00FB2FFA"/>
     <w:rsid w:val="00FB3763"/>
     <w:rsid w:val="00FB6942"/>
     <w:rsid w:val="00FB7C04"/>
     <w:rsid w:val="00FB7E7C"/>
     <w:rsid w:val="00FC317D"/>
     <w:rsid w:val="00FC3554"/>
     <w:rsid w:val="00FC4766"/>
     <w:rsid w:val="00FC6CFB"/>
+    <w:rsid w:val="00FD0B85"/>
     <w:rsid w:val="00FD0CAD"/>
     <w:rsid w:val="00FD3495"/>
     <w:rsid w:val="00FD34A4"/>
     <w:rsid w:val="00FD48E8"/>
     <w:rsid w:val="00FD71D8"/>
     <w:rsid w:val="00FD750A"/>
     <w:rsid w:val="00FE4C4E"/>
     <w:rsid w:val="00FE5733"/>
     <w:rsid w:val="00FE78CA"/>
     <w:rsid w:val="00FF0F35"/>
     <w:rsid w:val="00FF21B6"/>
     <w:rsid w:val="00FF3B7F"/>
     <w:rsid w:val="00FF3D08"/>
     <w:rsid w:val="00FF4938"/>
     <w:rsid w:val="00FF573B"/>
     <w:rsid w:val="00FF5A74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3073">
       <o:colormru v:ext="edit" colors="#d89523,#94c43a,#ddedc1"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F6C0F16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E6012373-AB4E-4E25-A5C1-1DF386E6EAEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
@@ -26544,51 +26166,51 @@
     <w:name w:val="Väliotsikko Char"/>
     <w:link w:val="Vliotsikko"/>
     <w:rsid w:val="00757392"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voimakas">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B364B9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="165832273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="177693830">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26799,51 +26421,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1991984440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:korjausavustus.varke@gov.fi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:korjausavustus.ara@ara.fi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turvaviesti.gov.fi/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2016/20161087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ara.fi/download/noname/%7B435C23B7-677B-458A-85B9-C0EBADF14F02%7D/140766" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/laki/alkup/2016/20161087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ara.fi/download/noname/%7B435C23B7-677B-458A-85B9-C0EBADF14F02%7D/140766" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:korjausavustus.varke@gov.fi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:korjausavustus.ara@ara.fi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turvaviesti.gov.fi/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\03022798\Work%20Folders\LOMAKKEET\WORDjaEXCEL\ARA56a12.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -27126,69 +26748,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101005647F7D009B0C64188F40D7837FABE8E" ma:contentTypeVersion="1" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="00b289ce22649db367104e966e4cb49c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ebb82943-49da-4504-a2f3-a33fb2eb95f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a720671b8ad7b5ca374893aa99fcdfa6" ns2:_="">
     <xsd:import namespace="ebb82943-49da-4504-a2f3-a33fb2eb95f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ebb82943-49da-4504-a2f3-a33fb2eb95f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -27284,123 +26897,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{369CE950-49CE-4434-8D8C-825913B5467E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A009026D-5062-40B2-B901-5C2A6E897607}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7395930-AF25-4BF2-9957-DE99F41ECD56}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC544979-D0E3-4359-B61C-8DAE7D88A4DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ebb82943-49da-4504-a2f3-a33fb2eb95f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7395930-AF25-4BF2-9957-DE99F41ECD56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARA56a12.dot</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1048</Words>
-  <Characters>8489</Characters>
+  <Words>1039</Words>
+  <Characters>8423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Korjausavustushakemus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9518</CharactersWithSpaces>
+  <CharactersWithSpaces>9444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3145807</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>395</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:korjausavustus.ara@ara.fi</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653150</vt:i4>
       </vt:variant>
       <vt:variant>