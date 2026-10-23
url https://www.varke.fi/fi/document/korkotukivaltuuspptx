--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -600,54 +600,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="20727" autoAdjust="0"/>
     <p:restoredTop sz="76569" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="96" d="100"/>
-          <a:sy n="96" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="684" y="12"/>
+        <p:origin x="36" y="-96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -1339,51 +1339,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>912.56303659</c:v>
+                  <c:v>1020.36910395</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Käytetty 12 kk (M€)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1473,51 +1473,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1524.51470558</c:v>
+                  <c:v>1356.29785358</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Hankkeita vireillä (M€)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1616,51 +1616,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$E$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1082.850005</c:v>
+                  <c:v>992.079593</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="828422063"/>
         <c:axId val="828413327"/>
       </c:barChart>
       <c:catAx>
@@ -2121,63 +2121,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>334.447882</c:v>
+                  <c:v>299.476122</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>81.192043</c:v>
+                  <c:v>78.864913</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>141.502555</c:v>
+                  <c:v>80.761325</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>96.329023</c:v>
+                  <c:v>94.355573</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>57.567047</c:v>
+                  <c:v>47.354626</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Osapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2487,63 +2487,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>260.34743</c:v>
+                  <c:v>221.606749</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>34.52006</c:v>
+                  <c:v>26.771197</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>41.283378</c:v>
+                  <c:v>102.024608</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13.470463</c:v>
+                  <c:v>11.805413</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>22.190124</c:v>
+                  <c:v>29.059067</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Lainapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2853,63 +2853,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>503.6012981</c:v>
+                  <c:v>594.4880451</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>161.486221</c:v>
+                  <c:v>169.477052</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>147.79347758</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>24.473732</c:v>
+                  <c:v>28.181368</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>75.20830791</c:v>
+                  <c:v>80.42916127</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="988084912"/>
         <c:axId val="988085744"/>
       </c:barChart>
       <c:catAx>
@@ -3126,279 +3126,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>syys 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>loka 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>marras 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>touko 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>elo 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>syys 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>loka 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>marras 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>touko 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>elo 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>syys 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>loka 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>marras 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>touko 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>heinä 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>elo 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>syys 2026</c:v>
+                  <c:v>loka 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1600.404576</c:v>
+                  <c:v>1709.367242</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1709.367242</c:v>
+                  <c:v>1974.022042</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1974.022042</c:v>
+                  <c:v>1974.353797</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1974.353797</c:v>
+                  <c:v>1989.120401</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1989.120401</c:v>
+                  <c:v>1909.531812</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1909.531812</c:v>
+                  <c:v>2174.608928</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2174.608928</c:v>
+                  <c:v>2438.506714</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2438.506714</c:v>
+                  <c:v>2572.27191</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2572.27191</c:v>
+                  <c:v>2596.772285</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2596.772285</c:v>
+                  <c:v>2677.487134</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2677.487134</c:v>
+                  <c:v>2678.538674</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2678.538674</c:v>
+                  <c:v>2852.222837</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2852.222837</c:v>
+                  <c:v>2741.204304</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2741.204304</c:v>
+                  <c:v>2530.363331</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2530.363331</c:v>
+                  <c:v>2408.215922</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2408.215922</c:v>
+                  <c:v>2459.770724</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2459.770724</c:v>
+                  <c:v>2449.430762</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2449.430762</c:v>
+                  <c:v>2140.477384</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2140.477384</c:v>
+                  <c:v>1792.709831</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>1792.709831</c:v>
+                  <c:v>1734.22772</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1734.22772</c:v>
+                  <c:v>1579.867556</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1579.867556</c:v>
+                  <c:v>1615.24962</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1615.24962</c:v>
+                  <c:v>1544.420778</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1544.420778</c:v>
+                  <c:v>1408.004386</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1408.004386</c:v>
+                  <c:v>1373.606951</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1373.606951</c:v>
+                  <c:v>1375.463324</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1375.463324</c:v>
+                  <c:v>1295.460961</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1295.460961</c:v>
+                  <c:v>1232.786923</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1232.786923</c:v>
+                  <c:v>1233.318072</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1233.318072</c:v>
+                  <c:v>1263.110053</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1263.110053</c:v>
+                  <c:v>1505.037454</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1505.037454</c:v>
+                  <c:v>1299.217904</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1299.217904</c:v>
+                  <c:v>1217.070427</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1217.070427</c:v>
+                  <c:v>1151.19247</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1151.19247</c:v>
+                  <c:v>1060.60072</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1060.60072</c:v>
+                  <c:v>970.538832</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>970.538832</c:v>
+                  <c:v>841.565184</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Osapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3409,279 +3409,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="diamond"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="8F993E"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>syys 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>loka 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>marras 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>touko 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>elo 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>syys 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>loka 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>marras 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>touko 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>elo 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>syys 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>loka 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>marras 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>touko 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>heinä 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>elo 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>syys 2026</c:v>
+                  <c:v>loka 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1582.585496</c:v>
+                  <c:v>1639.529674</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1639.529674</c:v>
+                  <c:v>1780.520497</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1780.520497</c:v>
+                  <c:v>1871.218695</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1871.218695</c:v>
+                  <c:v>1922.851435</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1922.851435</c:v>
+                  <c:v>1953.307455</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1953.307455</c:v>
+                  <c:v>1995.889624</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1995.889624</c:v>
+                  <c:v>2141.304814</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2141.304814</c:v>
+                  <c:v>2224.463725</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2224.463725</c:v>
+                  <c:v>2134.588338</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2134.588338</c:v>
+                  <c:v>2129.9705</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2129.9705</c:v>
+                  <c:v>2177.741801</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2177.741801</c:v>
+                  <c:v>2166.743355</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2166.743355</c:v>
+                  <c:v>2322.158175</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2322.158175</c:v>
+                  <c:v>2369.309763</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2369.309763</c:v>
+                  <c:v>2196.495009</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2196.495009</c:v>
+                  <c:v>2156.801554</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2156.801554</c:v>
+                  <c:v>2192.449407</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2192.449407</c:v>
+                  <c:v>2150.21747</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2150.21747</c:v>
+                  <c:v>2095.834545</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>2095.834545</c:v>
+                  <c:v>2006.88648</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2006.88648</c:v>
+                  <c:v>1902.72117</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1902.72117</c:v>
+                  <c:v>1892.222719</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1892.222719</c:v>
+                  <c:v>1915.305063</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1915.305063</c:v>
+                  <c:v>1885.844841</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1885.844841</c:v>
+                  <c:v>1700.422485</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1700.422485</c:v>
+                  <c:v>1639.444984</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1651.990584</c:v>
+                  <c:v>1598.141858</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1610.687458</c:v>
+                  <c:v>1602.968495</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1615.514095</c:v>
+                  <c:v>1487.242418</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1499.788018</c:v>
+                  <c:v>1542.762301</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1555.307901</c:v>
+                  <c:v>1457.93589</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1470.48149</c:v>
+                  <c:v>1295.745265</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1308.290865</c:v>
+                  <c:v>1274.082254</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1293.224013</c:v>
+                  <c:v>1262.149884</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1281.291643</c:v>
+                  <c:v>1179.736185</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1198.877944</c:v>
+                  <c:v>1124.700799</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1105.721073</c:v>
+                  <c:v>1136.991077</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Lainapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3692,279 +3692,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="C66E4E"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="C66E4E"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>syys 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>loka 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>marras 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>touko 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>elo 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>syys 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>loka 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>marras 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>touko 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>elo 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>syys 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>loka 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>marras 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>touko 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>heinä 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>elo 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>syys 2026</c:v>
+                  <c:v>loka 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1240.482907</c:v>
+                  <c:v>1305.844913</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1305.844913</c:v>
+                  <c:v>1424.986361</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1424.986361</c:v>
+                  <c:v>1896.447682</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1896.447682</c:v>
+                  <c:v>1923.921368</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1923.921368</c:v>
+                  <c:v>1912.242366</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1912.242366</c:v>
+                  <c:v>1915.367611</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1915.367611</c:v>
+                  <c:v>2029.661648</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2029.661648</c:v>
+                  <c:v>2171.320556</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2171.320556</c:v>
+                  <c:v>2256.871775</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2256.871775</c:v>
+                  <c:v>2140.278101</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2140.278101</c:v>
+                  <c:v>2170.136215</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2170.136215</c:v>
+                  <c:v>2227.898368</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2227.898368</c:v>
+                  <c:v>2235.367921</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2235.367921</c:v>
+                  <c:v>2226.238637</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2226.238637</c:v>
+                  <c:v>1993.563741</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1993.563741</c:v>
+                  <c:v>1990.9473</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>1990.9473</c:v>
+                  <c:v>2089.547874</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2089.547874</c:v>
+                  <c:v>1990.811921</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>1990.811921</c:v>
+                  <c:v>2034.623252</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>2034.623252</c:v>
+                  <c:v>1900.449575</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1900.449575</c:v>
+                  <c:v>1880.50173</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1880.50173</c:v>
+                  <c:v>1998.825191</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1998.825191</c:v>
+                  <c:v>1969.661345</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1969.661345</c:v>
+                  <c:v>1984.345112</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1984.345112</c:v>
+                  <c:v>1939.420998</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1939.420998</c:v>
+                  <c:v>1908.685943</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1908.685943</c:v>
+                  <c:v>1695.251847</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1695.251847</c:v>
+                  <c:v>1656.988662</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1656.988662</c:v>
+                  <c:v>1599.253564</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1599.253564</c:v>
+                  <c:v>1756.74559</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1756.74559</c:v>
+                  <c:v>1648.575937</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1648.575937</c:v>
+                  <c:v>1707.600232</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1707.600232</c:v>
+                  <c:v>1675.461765</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1675.461765</c:v>
+                  <c:v>1593.284306</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1593.284306</c:v>
+                  <c:v>1559.03055758</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1559.03055758</c:v>
+                  <c:v>1399.00817558</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1365.67444958</c:v>
+                  <c:v>1323.79939358</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="1907477983"/>
         <c:axId val="1907474655"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1907477983"/>
@@ -3995,98 +3995,98 @@
             <a:pPr>
               <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1907474655"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1907474655"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="3000"/>
-          <c:min val="800"/>
+          <c:min val="500"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1907477983"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
-        <c:majorUnit val="200"/>
+        <c:majorUnit val="500"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -9195,51 +9195,51 @@
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC4AED2-13C8-4D9F-A6F2-C9F59F282367}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3427040" y="2211710"/>
             <a:ext cx="5105400" cy="660648"/>
@@ -9742,51 +9742,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C4710318-9515-4937-9D9C-06CD58540522}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3741644910"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Vain otsikko">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9833,51 +9833,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C1162F13-369F-4FB4-9811-5718EB0BBD74}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2817261751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Tyhjä">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9902,51 +9902,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A4C4ECE4-EF7B-4899-8337-9177D72C5861}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2891819094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -10015,51 +10015,51 @@
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kuvan paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C3414B9-AD8A-4BB7-B168-8F6C60EB0F4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7308304" y="0"/>
             <a:ext cx="1835696" cy="5143500"/>
@@ -10275,51 +10275,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3DA042-0F94-4F99-B51F-6C2B5D2BE692}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kuvan paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C3414B9-AD8A-4BB7-B168-8F6C60EB0F4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7308304" y="0"/>
             <a:ext cx="1835696" cy="5143500"/>
@@ -10956,51 +10956,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1100">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{75EF0F38-9631-4D71-8B3C-1C31403B0843}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1452662885"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
   <p:cSld name="Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11136,51 +11136,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1359226060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11508,51 +11508,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tekstin paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E6F379-24DF-4C1A-AD43-2E579E373D96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7318656" y="387668"/>
             <a:ext cx="1558644" cy="864096"/>
@@ -12054,51 +12054,51 @@
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC354B37-A1D3-473C-A4A3-2C932D522E5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3427040" y="2211710"/>
             <a:ext cx="5105400" cy="660648"/>
@@ -12349,51 +12349,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12519,51 +12519,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12765,51 +12765,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12997,51 +12997,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13364,51 +13364,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13482,51 +13482,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13577,51 +13577,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13830,51 +13830,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14000,51 +14000,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14180,51 +14180,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14280,51 +14280,51 @@
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="107504" y="4803998"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14586,51 +14586,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB022D0-EE42-427B-AB2D-742FE9A8086C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Taulukon paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABAFD10-85CD-41DC-80B6-3C0A888B4ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755577" y="1419622"/>
             <a:ext cx="7869310" cy="3167063"/>
@@ -15397,51 +15397,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB022D0-EE42-427B-AB2D-742FE9A8086C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Taulukon paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABAFD10-85CD-41DC-80B6-3C0A888B4ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755577" y="1419622"/>
             <a:ext cx="7869310" cy="3167063"/>
@@ -16412,51 +16412,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AB022D0-EE42-427B-AB2D-742FE9A8086C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Taulukon paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABAFD10-85CD-41DC-80B6-3C0A888B4ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755577" y="1419622"/>
             <a:ext cx="7869310" cy="3167063"/>
@@ -17356,51 +17356,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{83217F9A-5279-4A99-98DC-50C5833EE471}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1804625358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Kaksi sisältökohdetta">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -17697,51 +17697,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{5B7540CC-64CA-427D-8907-07D52159AF6C}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="300846960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml" /></Relationships>
 </file>
@@ -17957,51 +17957,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="900" baseline="30000">
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -18587,51 +18587,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="4767263"/>
             <a:ext cx="2057400" cy="274637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1200358E-73D9-4004-8034-E1A5C002406B}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>5.6.2026</a:t>
+              <a:t>8.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4767263"/>
             <a:ext cx="3086100" cy="274637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -19050,51 +19050,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07C3A7A-86D2-488D-B72F-3B10EC0B475F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Otsikko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF7FBC0C-41C5-40CB-8D84-DCB22AC203B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19108,51 +19108,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstin paikkamerkki 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F7F97F4-1659-47BE-882F-D48948A1CF7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>1.1.2026-7.9.2026</a:t>
+              <a:t>1.1.2026-22.10.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2174650574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -19246,51 +19246,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="88004" y="4803998"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI" sz="1200" smtClean="0">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Content Placeholder 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="4235786497"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1940069" y="1439006"/>
           <a:ext cx="4972165" cy="2520000"/>
@@ -19607,76 +19607,76 @@
                         <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 10,2</a:t>
+                        <a:t> 6,8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 4,5</a:t>
+                        <a:t> 7,4</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="315990095"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="504000">
                 <a:tc>
@@ -19844,76 +19844,76 @@
                         <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 45,6</a:t>
+                        <a:t> 42,3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>5,3 </a:t>
+                        <a:t>8,2 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4271581689"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -20166,51 +20166,51 @@
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Uudistuotanto</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="fi-FI" sz="1800" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
               </a:br>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>5 M€</a:t>
+                <a:t>8 M€</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
               </a:br>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>(100%)</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -20783,98 +20783,98 @@
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>5  </a:t>
+                <a:t>8  </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>M</a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>€</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>(35%</a:t>
+                <a:t>(54%</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>)</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
@@ -21189,98 +21189,98 @@
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>10</a:t>
+                <a:t>7</a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>M€</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>(65%</a:t>
+                <a:t>(46%</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>)</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
@@ -21404,143 +21404,143 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="4847362"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{83217F9A-5279-4A99-98DC-50C5833EE471}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>Valtuutta käytetty</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0"/>
-              <a:t>913 M€</a:t>
+              <a:t>1 020 M€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" smtClean="0"/>
-              <a:t>edv  1 076 M€</a:t>
+              <a:t>edv  1 349 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hankkeita vireillä</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 083 M€</a:t>
+              <a:t>992 M€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv 1 713</a:t>
+              <a:t>edv 1 595</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -21567,67 +21567,67 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Valtuutta jäljellä</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>258 M€</a:t>
+              <a:t>151 M€</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>22% valtuudesta</a:t>
+              <a:t>13% valtuudesta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Chart 10"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="3424609073"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="646200" y="1347614"/>
           <a:ext cx="6302064" cy="2952328"/>
         </p:xfrm>
@@ -22288,150 +22288,150 @@
                         <a:t>536</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>504</a:t>
+                        <a:t>594</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>731</a:t>
+                        <a:t>722</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>260</a:t>
+                        <a:t>222</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>334</a:t>
+                        <a:t>299</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="390724885"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="573774">
                 <a:tc>
@@ -22526,150 +22526,150 @@
                         <a:t> 165 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>161</a:t>
+                        <a:t>169</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 223</a:t>
+                        <a:t> 195</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 35</a:t>
+                        <a:t> 27</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>81</a:t>
+                        <a:t>79</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2030032472"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="437969">
                 <a:tc>
@@ -22780,84 +22780,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 41</a:t>
+                        <a:t> 102</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>142</a:t>
+                        <a:t>81</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2075669351"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="437969">
                 <a:tc>
@@ -22931,150 +22931,150 @@
                         <a:t>70</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>24</a:t>
+                        <a:t>28</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>88</a:t>
+                        <a:t>80</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>13</a:t>
+                        <a:t>12</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>96</a:t>
+                        <a:t>94</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2890970531"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="302163">
                 <a:tc>
@@ -23127,150 +23127,150 @@
                         <a:t> 150</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>75</a:t>
+                        <a:t>80</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 305</a:t>
+                        <a:t> 182</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>22</a:t>
+                        <a:t>29</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>58</a:t>
+                        <a:t>47</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="302163">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
@@ -23330,165 +23330,165 @@
                         <a:t>1 171 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>913</a:t>
+                        <a:t>1 020</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 525</a:t>
+                        <a:t>1 356</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>372</a:t>
+                        <a:t>391</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>711</a:t>
+                        <a:t>601</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1644071593"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -23699,51 +23699,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5247A78A-21F4-4BCB-A6CE-B6FA51A60A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -24474,84 +24474,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" b="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>64</a:t>
+                        <a:t>87</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" b="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" b="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>42</a:t>
+                        <a:t>19</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" b="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3866063774"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -24762,51 +24762,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
@@ -25075,51 +25075,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Chart 8"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="2322774980"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1070842"/>
           <a:ext cx="6840760" cy="3517131"/>
@@ -25145,66 +25145,66 @@
           <p:nvPr>
             <p:ph type="body" sz="half" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7380312" y="548878"/>
             <a:ext cx="1496988" cy="702885"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1"/>
               <a:t>Uudistuotanto</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1"/>
-              <a:t>677 M</a:t>
+              <a:t>772 M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0"/>
               <a:t>€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv 931 </a:t>
+              <a:t>edv 1 137 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -25230,70 +25230,70 @@
             <a:ext cx="1548172" cy="864096"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Perusparannus</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>236 M</a:t>
+              <a:t>248 M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv  145 </a:t>
+              <a:t>edv  212 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -25316,51 +25316,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7360412" y="3625022"/>
             <a:ext cx="1548172" cy="720080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pitkä korkotuki yht</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>. 801 M€</a:t>
+              <a:t>. 909 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF25E17F-E61D-4EB4-9500-836D80843963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -25682,51 +25682,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tekstin paikkamerkki 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC14FB43-E79C-4EA3-AA9E-DFC5AE1B4DB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="4294967295"/>
@@ -25750,51 +25750,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Osapäätös</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="7A8335"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 106</a:t>
+              <a:t>1 137</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="8F993E"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tekstin paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34827361-D2BE-4E36-9579-1BDDA8995521}"/>
               </a:ext>
             </a:extLst>
@@ -25819,51 +25819,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lainapäätös</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 366 M€</a:t>
+              <a:t>1 324 M€</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF25E17F-E61D-4EB4-9500-836D80843963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1828800" y="4226400"/>
             <a:ext cx="1873250" cy="863600"/>
           </a:xfrm>
@@ -25878,51 +25878,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Varauspäätös</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>971 M€</a:t>
+              <a:t>842 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Chart 7"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="631421855"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="1347614"/>
           <a:ext cx="7992888" cy="2870430"/>
         </p:xfrm>
@@ -26488,84 +26488,84 @@
                         <a:t>14</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>7</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4</a:t>
+                        <a:t>5</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
@@ -26653,51 +26653,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30</a:t>
+                        <a:t>28</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
@@ -26726,142 +26726,142 @@
                         <a:t>Kilpailu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>31</a:t>
+                        <a:t>28</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>6</a:t>
+                        <a:t>7</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4</a:t>
+                        <a:t>7</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>9</a:t>
+                        <a:t>8</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
@@ -26989,142 +26989,142 @@
                         <a:t>Yhteensä</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>45</a:t>
+                        <a:t>42</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>13</a:t>
+                        <a:t>11</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>8</a:t>
+                        <a:t>12</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>15</a:t>
+                        <a:t>14</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
@@ -27179,51 +27179,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>84</a:t>
+                        <a:t>82</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1457160637"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="907614">
                 <a:tc>
@@ -27252,142 +27252,142 @@
                         <a:t>Kilpailu-urakoiden osuus</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 69%</a:t>
+                        <a:t> 67%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>46%</a:t>
+                        <a:t>64%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>50%</a:t>
+                        <a:t>58%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>60%</a:t>
+                        <a:t>57%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" kern="1200" smtClean="0">
@@ -27442,51 +27442,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>66%</a:t>
+                        <a:t>68%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2624633964"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
@@ -27532,51 +27532,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 52%</a:t>
+                        <a:t> 53%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>42%</a:t>
@@ -27623,51 +27623,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>62%</a:t>
+                        <a:t>67%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
@@ -28059,51 +28059,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1154708062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -28476,150 +28476,150 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 371</a:t>
+                        <a:t>3 278</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 357</a:t>
+                        <a:t>3 362</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 663</a:t>
+                        <a:t>3 781</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>74%</a:t>
+                        <a:t>70%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="720080">
                 <a:tc>
@@ -28651,117 +28651,117 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 220</a:t>
+                        <a:t>3 252</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 258</a:t>
+                        <a:t>3 312</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 399</a:t>
+                        <a:t>3 389</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
@@ -28826,150 +28826,150 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 337</a:t>
+                        <a:t>3 310</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 312</a:t>
+                        <a:t>3 341</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 492</a:t>
+                        <a:t>3 530</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>67%</a:t>
+                        <a:t>66%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1457160637"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -29180,51 +29180,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2987824" y="4227933"/>
             <a:ext cx="3797745" cy="683424"/>
             <a:chOff x="1403648" y="3723878"/>
             <a:chExt cx="4161714" cy="734145"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -29654,51 +29654,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8.9.2026</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC110CD-9946-4E23-8388-8D1E4F6BC768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -30029,84 +30029,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 182 352</a:t>
+                        <a:t> 191 998</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>99 276</a:t>
+                        <a:t>100 655</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3811992327"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="463089">
                 <a:tc>
@@ -30144,51 +30144,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 201 592</a:t>
+                        <a:t> 199 782</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
@@ -30344,84 +30344,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>216 765</a:t>
+                        <a:t>220 679</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 51 784</a:t>
+                        <a:t> 50 665</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1711277884"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="463089">
                 <a:tc>
@@ -30462,51 +30462,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 178 222</a:t>
+                        <a:t> 170 420</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
@@ -32397,96 +32397,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29AF9A58-B36B-4B51-9116-4B46BDA4B1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84832a1d-ccbd-497d-a6bb-cbb248bc4350"/>
     <ds:schemaRef ds:uri="c42a97b5-f3b5-458c-a2fc-dc867765c088"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8DE8D2-05F6-4240-98C2-771AE7F76447}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C867B8-4B4C-4341-8850-ADBF5D4A9100}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C867B8-4B4C-4341-8850-ADBF5D4A9100}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8DE8D2-05F6-4240-98C2-771AE7F76447}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>ARA_uusi_esityspohja</Template>
   <Company>Ympäristöhallinto</Company>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>61</Paragraphs>
   <Slides>10</Slides>
   <Notes>9</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>