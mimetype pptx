--- v0 (2026-06-25)
+++ v1 (2026-09-08)
@@ -1339,51 +1339,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>716.794447</c:v>
+                  <c:v>912.56303659</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Käytetty 12 kk (M€)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1473,51 +1473,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1680.317588</c:v>
+                  <c:v>1524.51470558</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Hankkeita vireillä (M€)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1616,51 +1616,51 @@
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$E$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1301.880858</c:v>
+                  <c:v>1082.850005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000003-A431-4ACE-8562-50D1B4186231}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="828422063"/>
         <c:axId val="828413327"/>
       </c:barChart>
       <c:catAx>
@@ -2121,63 +2121,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>481.772399</c:v>
+                  <c:v>334.447882</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>102.933202</c:v>
+                  <c:v>81.192043</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>163.339555</c:v>
+                  <c:v>141.502555</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>53.752811</c:v>
+                  <c:v>96.329023</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>77.424521</c:v>
+                  <c:v>57.567047</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Osapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2487,63 +2487,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>239.746145</c:v>
+                  <c:v>260.34743</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>42.518544</c:v>
+                  <c:v>34.52006</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>82.444178</c:v>
+                  <c:v>41.283378</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>33.499963</c:v>
+                  <c:v>13.470463</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>24.44954</c:v>
+                  <c:v>22.190124</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Lainapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2853,63 +2853,63 @@
                 <c:pt idx="0">
                   <c:v>Tavalliset vuokra-asunnot UT</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Tavalliset vuokra-asunnot PP</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Opiskelija-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Erityisryhmien vuokra-asunnot UT &amp; PP</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Asumisoikeusasunnot UT &amp; PP</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>429.438058</c:v>
+                  <c:v>503.6012981</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>140.250816</c:v>
+                  <c:v>161.486221</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>67.199275</c:v>
+                  <c:v>147.79347758</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>24.281383</c:v>
+                  <c:v>24.473732</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>55.624915</c:v>
+                  <c:v>75.20830791</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-ED48-4C62-8941-0364F2649A72}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="988084912"/>
         <c:axId val="988085744"/>
       </c:barChart>
       <c:catAx>
@@ -3126,279 +3126,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="square"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>kesä 2023</c:v>
+                  <c:v>syys 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>heinä 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>elo 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>syys 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>loka 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>marras 2023</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>touko 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>elo 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>syys 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>loka 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>marras 2024</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>touko 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>elo 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>syys 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>loka 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>marras 2025</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>touko 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1637.368928</c:v>
+                  <c:v>1600.404576</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1652.995248</c:v>
+                  <c:v>1709.367242</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1662.582669</c:v>
+                  <c:v>1974.022042</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1600.404576</c:v>
+                  <c:v>1974.353797</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1709.367242</c:v>
+                  <c:v>1989.120401</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1974.022042</c:v>
+                  <c:v>1909.531812</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1974.353797</c:v>
+                  <c:v>2174.608928</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1989.120401</c:v>
+                  <c:v>2438.506714</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1909.531812</c:v>
+                  <c:v>2572.27191</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2174.608928</c:v>
+                  <c:v>2596.772285</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2438.506714</c:v>
+                  <c:v>2677.487134</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2572.27191</c:v>
+                  <c:v>2678.538674</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2596.772285</c:v>
+                  <c:v>2852.222837</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2677.487134</c:v>
+                  <c:v>2741.204304</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2678.538674</c:v>
+                  <c:v>2530.363331</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2852.222837</c:v>
+                  <c:v>2408.215922</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2741.204304</c:v>
+                  <c:v>2459.770724</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2530.363331</c:v>
+                  <c:v>2449.430762</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2408.215922</c:v>
+                  <c:v>2140.477384</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>2459.770724</c:v>
+                  <c:v>1792.709831</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2449.430762</c:v>
+                  <c:v>1734.22772</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>2140.477384</c:v>
+                  <c:v>1579.867556</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1792.709831</c:v>
+                  <c:v>1615.24962</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1741.889944</c:v>
+                  <c:v>1544.420778</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1587.52978</c:v>
+                  <c:v>1408.004386</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1622.911844</c:v>
+                  <c:v>1373.606951</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1552.083002</c:v>
+                  <c:v>1375.463324</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1415.66661</c:v>
+                  <c:v>1295.460961</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1381.269175</c:v>
+                  <c:v>1232.786923</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1383.125548</c:v>
+                  <c:v>1233.318072</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1303.123185</c:v>
+                  <c:v>1263.110053</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1240.449147</c:v>
+                  <c:v>1505.037454</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1240.980296</c:v>
+                  <c:v>1299.217904</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1270.772277</c:v>
+                  <c:v>1217.070427</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1512.699678</c:v>
+                  <c:v>1151.19247</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1299.217904</c:v>
+                  <c:v>1060.60072</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1217.070427</c:v>
+                  <c:v>970.538832</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Osapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3409,279 +3409,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="diamond"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="8F993E"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>kesä 2023</c:v>
+                  <c:v>syys 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>heinä 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>elo 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>syys 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>loka 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>marras 2023</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>touko 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>elo 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>syys 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>loka 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>marras 2024</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>touko 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>elo 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>syys 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>loka 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>marras 2025</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>touko 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1425.949761</c:v>
+                  <c:v>1582.585496</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1465.769398</c:v>
+                  <c:v>1639.529674</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1480.091442</c:v>
+                  <c:v>1780.520497</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1582.585496</c:v>
+                  <c:v>1871.218695</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1639.529674</c:v>
+                  <c:v>1922.851435</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1780.520497</c:v>
+                  <c:v>1953.307455</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1871.218695</c:v>
+                  <c:v>1995.889624</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1922.851435</c:v>
+                  <c:v>2141.304814</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1953.307455</c:v>
+                  <c:v>2224.463725</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1995.889624</c:v>
+                  <c:v>2134.588338</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2141.304814</c:v>
+                  <c:v>2129.9705</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2224.463725</c:v>
+                  <c:v>2177.741801</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2134.588338</c:v>
+                  <c:v>2166.743355</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2129.9705</c:v>
+                  <c:v>2322.158175</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2177.741801</c:v>
+                  <c:v>2369.309763</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2166.743355</c:v>
+                  <c:v>2196.495009</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2322.158175</c:v>
+                  <c:v>2156.801554</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2374.466763</c:v>
+                  <c:v>2192.449407</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>2201.652009</c:v>
+                  <c:v>2150.21747</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>2161.958554</c:v>
+                  <c:v>2095.834545</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2197.606407</c:v>
+                  <c:v>2006.88648</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>2155.37447</c:v>
+                  <c:v>1902.72117</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>2100.991545</c:v>
+                  <c:v>1892.222719</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>2012.04348</c:v>
+                  <c:v>1915.305063</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1907.87817</c:v>
+                  <c:v>1885.844841</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1897.379719</c:v>
+                  <c:v>1700.422485</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1920.462063</c:v>
+                  <c:v>1651.990584</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1891.001841</c:v>
+                  <c:v>1610.687458</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1705.579485</c:v>
+                  <c:v>1615.514095</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1651.990584</c:v>
+                  <c:v>1499.788018</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1610.687458</c:v>
+                  <c:v>1555.307901</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1643.436036</c:v>
+                  <c:v>1470.48149</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1527.709959</c:v>
+                  <c:v>1308.290865</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1591.513942</c:v>
+                  <c:v>1293.224013</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1506.687531</c:v>
+                  <c:v>1281.291643</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1344.496906</c:v>
+                  <c:v>1198.877944</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1281.17484</c:v>
+                  <c:v>1105.721073</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Lainapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -3692,279 +3692,279 @@
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="C66E4E"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="C66E4E"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$38</c:f>
               <c:strCache>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>kesä 2023</c:v>
+                  <c:v>syys 2023</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>heinä 2023</c:v>
+                  <c:v>loka 2023</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>elo 2023</c:v>
+                  <c:v>marras 2023</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>syys 2023</c:v>
+                  <c:v>joulu 2023</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>loka 2023</c:v>
+                  <c:v>tammi 2024</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>marras 2023</c:v>
+                  <c:v>helmi 2024</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>joulu 2023</c:v>
+                  <c:v>maalis 2024</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>tammi 2024</c:v>
+                  <c:v>huhti 2024</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>helmi 2024</c:v>
+                  <c:v>touko 2024</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>maalis 2024</c:v>
+                  <c:v>kesä 2024</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>huhti 2024</c:v>
+                  <c:v>heinä 2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>touko 2024</c:v>
+                  <c:v>elo 2024</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>kesä 2024</c:v>
+                  <c:v>syys 2024</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>heinä 2024</c:v>
+                  <c:v>loka 2024</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>elo 2024</c:v>
+                  <c:v>marras 2024</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>syys 2024</c:v>
+                  <c:v>joulu 2024</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>loka 2024</c:v>
+                  <c:v>tammi 2025</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>marras 2024</c:v>
+                  <c:v>helmi 2025</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>joulu 2024</c:v>
+                  <c:v>maalis 2025</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>tammi 2025</c:v>
+                  <c:v>huhti 2025</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>helmi 2025</c:v>
+                  <c:v>touko 2025</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>maalis 2025</c:v>
+                  <c:v>kesä 2025</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>huhti 2025</c:v>
+                  <c:v>heinä 2025</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>touko 2025</c:v>
+                  <c:v>elo 2025</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>kesä 2025</c:v>
+                  <c:v>syys 2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>heinä 2025</c:v>
+                  <c:v>loka 2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>elo 2025</c:v>
+                  <c:v>marras 2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>syys 2025</c:v>
+                  <c:v>joulu 2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>loka 2025</c:v>
+                  <c:v>tammi 2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>marras 2025</c:v>
+                  <c:v>helmi 2026</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>joulu 2025</c:v>
+                  <c:v>maalis 2026</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>tammi 2026</c:v>
+                  <c:v>huhti 2026</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>helmi 2026</c:v>
+                  <c:v>touko 2026</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>maalis 2026</c:v>
+                  <c:v>kesä 2026</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>huhti 2026</c:v>
+                  <c:v>heinä 2026</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>touko 2026</c:v>
+                  <c:v>elo 2026</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>kesä 2026</c:v>
+                  <c:v>syys 2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$D$2:$D$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="37"/>
                 <c:pt idx="0">
-                  <c:v>1070.328506</c:v>
+                  <c:v>1240.482907</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1176.429864</c:v>
+                  <c:v>1305.844913</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1172.929792</c:v>
+                  <c:v>1424.986361</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1240.482907</c:v>
+                  <c:v>1896.447682</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1305.844913</c:v>
+                  <c:v>1923.921368</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1424.986361</c:v>
+                  <c:v>1912.242366</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1896.447682</c:v>
+                  <c:v>1915.367611</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1923.921368</c:v>
+                  <c:v>2029.661648</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1912.242366</c:v>
+                  <c:v>2171.320556</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1915.367611</c:v>
+                  <c:v>2256.871775</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2029.661648</c:v>
+                  <c:v>2140.278101</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2171.320556</c:v>
+                  <c:v>2170.136215</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2256.871775</c:v>
+                  <c:v>2227.898368</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>2140.278101</c:v>
+                  <c:v>2235.367921</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>2170.136215</c:v>
+                  <c:v>2226.238637</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>2227.898368</c:v>
+                  <c:v>1993.563741</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>2235.367921</c:v>
+                  <c:v>1990.9473</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>2226.238637</c:v>
+                  <c:v>2089.547874</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>1993.563741</c:v>
+                  <c:v>1990.811921</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>1990.9473</c:v>
+                  <c:v>2034.623252</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>2089.547874</c:v>
+                  <c:v>1900.449575</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1990.811921</c:v>
+                  <c:v>1880.50173</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>2034.623252</c:v>
+                  <c:v>1998.825191</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1900.449575</c:v>
+                  <c:v>1969.661345</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1880.50173</c:v>
+                  <c:v>1984.345112</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1998.825191</c:v>
+                  <c:v>1939.420998</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1969.661345</c:v>
+                  <c:v>1908.685943</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1984.345112</c:v>
+                  <c:v>1695.251847</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1939.420998</c:v>
+                  <c:v>1656.988662</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1908.685943</c:v>
+                  <c:v>1599.253564</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1695.251847</c:v>
+                  <c:v>1756.74559</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1656.988662</c:v>
+                  <c:v>1648.575937</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1599.253564</c:v>
+                  <c:v>1707.600232</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1756.74559</c:v>
+                  <c:v>1675.461765</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1648.575937</c:v>
+                  <c:v>1593.284306</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1707.600232</c:v>
+                  <c:v>1559.03055758</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1642.082024</c:v>
+                  <c:v>1365.67444958</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-DA5A-472D-B49A-BD1A8C201747}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="1907477983"/>
         <c:axId val="1907474655"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1907477983"/>
@@ -19050,51 +19050,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07C3A7A-86D2-488D-B72F-3B10EC0B475F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Otsikko 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF7FBC0C-41C5-40CB-8D84-DCB22AC203B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19108,51 +19108,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstin paikkamerkki 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F7F97F4-1659-47BE-882F-D48948A1CF7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>1.1.2026-24.6.2026</a:t>
+              <a:t>1.1.2026-7.9.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2174650574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -19246,51 +19246,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="88004" y="4803998"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI" sz="1200" smtClean="0">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Content Placeholder 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="4235786497"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1940069" y="1439006"/>
           <a:ext cx="4972165" cy="2520000"/>
@@ -19480,51 +19480,51 @@
                         <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 16,2</a:t>
+                        <a:t> 34,9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> 0,0 </a:t>
@@ -19607,76 +19607,76 @@
                         <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 11,1</a:t>
+                        <a:t> 10,2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3,5</a:t>
+                        <a:t> 4,5</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="315990095"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="504000">
                 <a:tc>
@@ -19844,76 +19844,76 @@
                         <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 27,9</a:t>
+                        <a:t> 45,6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4,3 </a:t>
+                        <a:t>5,3 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4271581689"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -20166,51 +20166,51 @@
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Uudistuotanto</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="fi-FI" sz="1800" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
               </a:br>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>4 M€</a:t>
+                <a:t>5 M€</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
               </a:br>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>(100%)</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -20783,98 +20783,98 @@
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1600" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>4  </a:t>
+                <a:t>5  </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>M</a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>€</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>(28%</a:t>
+                <a:t>(35%</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="BD5F3D"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>)</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
@@ -21189,98 +21189,98 @@
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>11</a:t>
+                <a:t>10</a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="fi-FI" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>M€</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr lvl="0" algn="ctr">
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0">
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>(72%</a:t>
+                <a:t>(65%</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1200" b="1" kern="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="7A8335"/>
                   </a:solidFill>
                   <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>)</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="fi-FI" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
@@ -21404,143 +21404,143 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="4847362"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{83217F9A-5279-4A99-98DC-50C5833EE471}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>Valtuutta käytetty</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0"/>
-              <a:t>717 M€</a:t>
+              <a:t>913 M€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" smtClean="0"/>
-              <a:t>edv  726 M€</a:t>
+              <a:t>edv  1 076 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hankkeita vireillä</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 302 M€</a:t>
+              <a:t>1 083 M€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv 1 828</a:t>
+              <a:t>edv 1 713</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -21567,67 +21567,67 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>Valtuutta jäljellä</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>454 M€</a:t>
+              <a:t>258 M€</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>39% valtuudesta</a:t>
+              <a:t>22% valtuudesta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Chart 10"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="3424609073"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="646200" y="1347614"/>
           <a:ext cx="6302064" cy="2952328"/>
         </p:xfrm>
@@ -22288,150 +22288,150 @@
                         <a:t>536</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>429</a:t>
+                        <a:t>504</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>814</a:t>
+                        <a:t>731</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>240</a:t>
+                        <a:t>260</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>482</a:t>
+                        <a:t>334</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="390724885"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="573774">
                 <a:tc>
@@ -22526,150 +22526,150 @@
                         <a:t> 165 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>140</a:t>
+                        <a:t>161</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 217</a:t>
+                        <a:t> 223</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 43</a:t>
+                        <a:t> 35</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>103</a:t>
+                        <a:t>81</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2030032472"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="437969">
                 <a:tc>
@@ -22714,150 +22714,150 @@
                         <a:t> 250</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>67</a:t>
+                        <a:t>148</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>97 </a:t>
+                        <a:t>177 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 82</a:t>
+                        <a:t> 41</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>163</a:t>
+                        <a:t>142</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2075669351"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="437969">
                 <a:tc>
@@ -22964,117 +22964,117 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>165</a:t>
+                        <a:t>88</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>33</a:t>
+                        <a:t>13</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>54</a:t>
+                        <a:t>96</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2890970531"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="302163">
                 <a:tc>
@@ -23127,150 +23127,150 @@
                         <a:t> 150</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>56</a:t>
+                        <a:t>75</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 387</a:t>
+                        <a:t> 305</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>24</a:t>
+                        <a:t>22</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>77</a:t>
+                        <a:t>58</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="302163">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
@@ -23330,165 +23330,165 @@
                         <a:t>1 171 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>717</a:t>
+                        <a:t>913</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 680</a:t>
+                        <a:t>1 525</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>423</a:t>
+                        <a:t>372</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>879</a:t>
+                        <a:t>711</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1644071593"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -23699,51 +23699,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5247A78A-21F4-4BCB-A6CE-B6FA51A60A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -24441,117 +24441,117 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" b="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>40</a:t>
+                        <a:t>27</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" b="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" b="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0</a:t>
+                        <a:t>64</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" b="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" b="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>107</a:t>
+                        <a:t>42</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" b="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="72000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3866063774"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -24762,51 +24762,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
@@ -25075,51 +25075,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Chart 8"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="2322774980"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1070842"/>
           <a:ext cx="6840760" cy="3517131"/>
@@ -25145,66 +25145,66 @@
           <p:nvPr>
             <p:ph type="body" sz="half" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7380312" y="548878"/>
             <a:ext cx="1496988" cy="702885"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1"/>
               <a:t>Uudistuotanto</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1"/>
-              <a:t>523 M</a:t>
+              <a:t>677 M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0"/>
               <a:t>€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv 619 </a:t>
+              <a:t>edv 931 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -25230,70 +25230,70 @@
             <a:ext cx="1548172" cy="864096"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Perusparannus</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>194 M</a:t>
+              <a:t>236 M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>edv  107 </a:t>
+              <a:t>edv  145 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -25316,51 +25316,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7360412" y="3625022"/>
             <a:ext cx="1548172" cy="720080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pitkä korkotuki yht</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>. 635 M€</a:t>
+              <a:t>. 801 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF25E17F-E61D-4EB4-9500-836D80843963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -25370,51 +25370,51 @@
             <a:ext cx="1548172" cy="720080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lyhyt korkotuki</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 82 M€</a:t>
+              <a:t> 111 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="4207663277"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -25682,51 +25682,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tekstin paikkamerkki 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC14FB43-E79C-4EA3-AA9E-DFC5AE1B4DB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="4294967295"/>
@@ -25750,51 +25750,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Osapäätös</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="7A8335"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="7A8335"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 281</a:t>
+              <a:t>1 106</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="8F993E"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Tekstin paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34827361-D2BE-4E36-9579-1BDDA8995521}"/>
               </a:ext>
             </a:extLst>
@@ -25819,51 +25819,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lainapäätös</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="BD5F3D"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 642 M€</a:t>
+              <a:t>1 366 M€</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF25E17F-E61D-4EB4-9500-836D80843963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1828800" y="4226400"/>
             <a:ext cx="1873250" cy="863600"/>
           </a:xfrm>
@@ -25878,51 +25878,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Varauspäätös</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 217 M€</a:t>
+              <a:t>971 M€</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Chart 7"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="631421855"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="1347614"/>
           <a:ext cx="7992888" cy="2870430"/>
         </p:xfrm>
@@ -26463,76 +26463,76 @@
                         <a:t>Neuvottelu</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>19</a:t>
+                        <a:t>14</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>8</a:t>
+                        <a:t>7</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
@@ -26554,84 +26554,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>5</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
@@ -26653,51 +26653,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>38</a:t>
+                        <a:t>30</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
@@ -26751,183 +26751,183 @@
                         <a:t>31</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>7</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>8</a:t>
+                        <a:t>9</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2</a:t>
+                        <a:t>0</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
@@ -26989,241 +26989,241 @@
                         <a:t>Yhteensä</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>50</a:t>
+                        <a:t>45</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>15</a:t>
+                        <a:t>13</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>7</a:t>
+                        <a:t>8</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>13</a:t>
+                        <a:t>15</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>6</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>92</a:t>
+                        <a:t>84</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1457160637"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="907614">
                 <a:tc>
@@ -27252,175 +27252,175 @@
                         <a:t>Kilpailu-urakoiden osuus</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 62%</a:t>
+                        <a:t> 69%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>47%</a:t>
+                        <a:t>46%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>43%</a:t>
+                        <a:t>50%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>62%</a:t>
+                        <a:t>60%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="0" i="0" kern="1200" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>33%</a:t>
+                        <a:t>0%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="0" i="0" kern="1200">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1050" b="0" i="0" smtClean="0">
@@ -27442,51 +27442,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1050" b="1" i="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>59%</a:t>
+                        <a:t>66%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1050" b="1" i="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2624633964"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
@@ -28059,51 +28059,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{8FD8125E-26CF-486A-A6C9-D4FB3893560E}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1154708062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -28476,150 +28476,150 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 433</a:t>
+                        <a:t>3 371</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 443</a:t>
+                        <a:t>3 357</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 702</a:t>
+                        <a:t>3 663</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>70%</a:t>
+                        <a:t>74%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1555539918"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="720080">
                 <a:tc>
@@ -28651,150 +28651,150 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 198</a:t>
+                        <a:t>3 220</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 232</a:t>
+                        <a:t>3 258</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 314</a:t>
+                        <a:t>3 399</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>53%</a:t>
+                        <a:t>64%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="315990095"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="612068">
                 <a:tc>
@@ -28826,150 +28826,150 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 362</a:t>
+                        <a:t>3 337</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="C2E189"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 357</a:t>
+                        <a:t>3 312</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 439</a:t>
+                        <a:t>3 492</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>59%</a:t>
+                        <a:t>67%</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1457160637"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
@@ -29180,51 +29180,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2987824" y="4227933"/>
             <a:ext cx="3797745" cy="683424"/>
             <a:chOff x="1403648" y="3723878"/>
             <a:chExt cx="4161714" cy="734145"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -29654,51 +29654,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" sz="1200" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>25.6.2026</a:t>
+              <a:t>8.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Tekstiruutu 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC110CD-9946-4E23-8388-8D1E4F6BC768}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -30029,84 +30029,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 185 459</a:t>
+                        <a:t> 182 352</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>110 719</a:t>
+                        <a:t>99 276</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3811992327"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="463089">
                 <a:tc>
@@ -30144,51 +30144,51 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 204 234</a:t>
+                        <a:t> 201 592</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
@@ -30244,84 +30244,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>135 017</a:t>
+                        <a:t>119 575</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 41 718</a:t>
+                        <a:t> 45 662</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2503651708"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="463089">
                 <a:tc>
@@ -30344,84 +30344,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>216 160</a:t>
+                        <a:t>216 765</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 55 358</a:t>
+                        <a:t> 51 784</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1711277884"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="463089">
                 <a:tc>
@@ -30462,84 +30462,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 152 176</a:t>
+                        <a:t> 178 222</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="AEBA56"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 28 674</a:t>
+                        <a:t> -</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="D18A71"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3835405256"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>