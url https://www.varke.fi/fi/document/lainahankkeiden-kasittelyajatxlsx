--- v0 (2026-06-25)
+++ v1 (2026-08-12)
@@ -157,51 +157,51 @@
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Valtion tukeman asuntorakentamisen keskus, tietopalvelu.varke@gov.fi</t>
     </r>
   </si>
   <si>
     <t>Varausaika
 (päivinä, mediaani)</t>
   </si>
   <si>
     <t>Osapäätösaika
 (päivinä, mediaani)</t>
   </si>
   <si>
     <t>Lainapäätösaika 
 (päivinä, mediaani)</t>
   </si>
   <si>
     <t>Kokonaisaika
 (päivinä, mediaani)</t>
   </si>
   <si>
     <t>Lainahankkeiden käsittelyajat
-25.6.2026</t>
+11.8.2026</t>
   </si>
   <si>
     <r>
       <t>Hankkeiden määrä</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> tarkoittaa lainavaraushakemusten lukumäärää kolmen vuoden tarkastelujaksolla eikä sisällä Varken hylkäämiä eikä asiakkaan toimesta rauenneita hankkeita.</t>
     </r>
   </si>
   <si>
     <t>Tilasto päivittyy kerran vuorokaudessa ja sisältää viimeisen 3 vuoden tarkastelujaksolta kerätyt lainavaraushakemukset.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="177" formatCode="0"/>
@@ -626,51 +626,51 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>635000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>203200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2149384</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1264150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5a3ad489-52d0-436c-ab7a-bff4a8b5fe69}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3d5a9fe9-a839-445d-ab3e-978f6a0effe6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7839075" y="200025"/>
           <a:ext cx="6181725" cy="1057275"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -981,174 +981,174 @@
     <row r="2" spans="1:6" s="11" customFormat="1" ht="62.25" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F2" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="19">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C3" s="20">
-        <v>98.966412037036207</v>
+        <v>97.977615740739566</v>
       </c>
       <c r="D3" s="20">
-        <v>11.23686342592555</v>
+        <v>13.032523148147449</v>
       </c>
       <c r="E3" s="20">
-        <v>4.7700810185197042</v>
+        <v>4.8951273148159089</v>
       </c>
       <c r="F3" s="20">
-        <v>471.85747685185203</v>
+        <v>471.38759259259308</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="19">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C4" s="20">
         <v>162.49137152777621</v>
       </c>
       <c r="D4" s="20">
         <v>20.088935185187442</v>
       </c>
       <c r="E4" s="20">
-        <v>18.973732638889491</v>
+        <v>20.133831018516499</v>
       </c>
       <c r="F4" s="20">
-        <v>465.09322337963022</v>
+        <v>417.93729166666901</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="19">
         <v>22</v>
       </c>
       <c r="C5" s="20">
         <v>103.1957291666622</v>
       </c>
       <c r="D5" s="20">
-        <v>18.785306712961759</v>
+        <v>19.834791666668021</v>
       </c>
       <c r="E5" s="20">
-        <v>4.1096990740770707</v>
+        <v>4.558524305557512</v>
       </c>
       <c r="F5" s="20">
-        <v>585.18781250000029</v>
+        <v>522.05805555555708</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C6" s="20">
         <v>75.907939814816928</v>
       </c>
       <c r="D6" s="20">
-        <v>14.230439814811691</v>
+        <v>14.232679398148321</v>
       </c>
       <c r="E6" s="20">
         <v>7.2110185185229057</v>
       </c>
       <c r="F6" s="20">
         <v>125.73645833333281</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="19">
         <v>60</v>
       </c>
       <c r="C7" s="20">
         <v>91.975717592591536</v>
       </c>
       <c r="D7" s="20">
         <v>11.90296296296583</v>
       </c>
       <c r="E7" s="20">
         <v>11.91826388888512</v>
       </c>
       <c r="F7" s="20">
         <v>293.90803819444409</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="4" customFormat="1" ht="26.25" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C8" s="20">
-        <v>68.214872685188311</v>
+        <v>68.106493055551255</v>
       </c>
       <c r="D8" s="20">
-        <v>12.04225694444176</v>
+        <v>11.02993055555271</v>
       </c>
       <c r="E8" s="20">
-        <v>6.964039351849352</v>
+        <v>7.0372222222213168</v>
       </c>
       <c r="F8" s="20">
-        <v>321.00045138888532</v>
+        <v>323.46243634259372</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="24" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="15">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="C9" s="15">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D9" s="15">
         <v>13</v>
       </c>
       <c r="E9" s="15">
         <v>6</v>
       </c>
       <c r="F9" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="10" ht="21" customHeight="1"/>
     <row r="11" spans="1:6" ht="27.6" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6" ht="27.6" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>14</v>