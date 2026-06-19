--- v0 (2025-11-19)
+++ v1 (2026-06-19)
@@ -6,197 +6,199 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10277" w:type="dxa"/>
+        <w:tblW w:w="9959" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="497"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="213"/>
+        <w:gridCol w:w="459"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="212"/>
         <w:gridCol w:w="213"/>
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1773"/>
+        <w:gridCol w:w="213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B792C" w:rsidRPr="00F268A7" w14:paraId="1DF0453D" w14:textId="77777777" w:rsidTr="003A428F">
+      <w:tr w:rsidR="001B792C" w:rsidRPr="00F268A7" w14:paraId="1DF0453D" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="213" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="718"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5033" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61BBC913" w14:textId="46954D65" w:rsidR="001B792C" w:rsidRPr="00F268A7" w:rsidRDefault="001B792C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C1DCA8C" w14:textId="77777777" w:rsidR="001B792C" w:rsidRPr="00F268A7" w:rsidRDefault="001B792C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TAKAUSLAINASITOUMUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F268A7" w:rsidRPr="00F268A7" w14:paraId="0FBDC514" w14:textId="77777777" w:rsidTr="001756F0">
+      <w:tr w:rsidR="00F268A7" w:rsidRPr="00F268A7" w14:paraId="0FBDC514" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5138" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C276C8F" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="001756F0">
             <w:pPr>
               <w:spacing w:before="840"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LUOTTOLAITOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5139" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259CE9B0" w14:textId="7F7C63F1" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
+          <w:p w14:paraId="3DF65AC6" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hankkeen diaarinumero </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksti514"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -256,61 +258,201 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="259CE9B0" w14:textId="2F0536B9" w:rsidR="00E37690" w:rsidRPr="00F268A7" w:rsidRDefault="00E37690" w:rsidP="00F268A7">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lainasitoumuksen voimassaoloaika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Teksti514"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4F0E" w:rsidRPr="00F268A7" w14:paraId="01B39818" w14:textId="77777777" w:rsidTr="00043D76">
+      <w:tr w:rsidR="00CF4F0E" w:rsidRPr="00F268A7" w14:paraId="01B39818" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E3E5652" w14:textId="77777777" w:rsidR="00CF4F0E" w:rsidRPr="00F268A7" w:rsidRDefault="00CF4F0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Luottolaitos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="388281A0" w14:textId="77777777" w:rsidR="00CF4F0E" w:rsidRPr="00F268A7" w:rsidRDefault="00CF4F0E">
@@ -394,59 +536,59 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0060759A" w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="165ACE5A" w14:textId="77777777" w:rsidTr="00043D76">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="165ACE5A" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5033" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61DE7056" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yhdyshenkilö</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D88861C" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
@@ -530,52 +672,52 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="698DBC1B" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sähköpostiosoite</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D765323" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
@@ -659,51 +801,52 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F60652B" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Puhelin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7015FB69" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
@@ -787,59 +930,59 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="77CF1DDD" w14:textId="77777777" w:rsidTr="00043D76">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="77CF1DDD" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34AB190E" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Osoite</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22ECF711" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
@@ -923,95 +1066,95 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="5ACAD829" w14:textId="77777777" w:rsidTr="0008486E">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="5ACAD829" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71440D9B" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINANSAAJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0F94C30B" w14:textId="77777777" w:rsidTr="0008486E">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0F94C30B" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8293" w:type="dxa"/>
+            <w:tcW w:w="7973" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D3899E" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lainansaajan nimi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78533B60" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
@@ -1098,51 +1241,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C19CEEF" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y-tunnus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75246071" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
@@ -1226,113 +1370,113 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="2AFBFED2" w14:textId="77777777" w:rsidTr="0008486E">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="2AFBFED2" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E57D7BC" w14:textId="5D3511D9" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINAN MÄÄRÄ</w:t>
             </w:r>
             <w:r w:rsidR="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="344EBC6B" w14:textId="77777777" w:rsidTr="0008486E">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="344EBC6B" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="206B889F" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5864F66E" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
@@ -1406,180 +1550,180 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="216DEDED" w14:textId="77777777" w:rsidTr="003A428F">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="216DEDED" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32F2A342" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINAN KORKOPERUSTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="496C7907" w14:textId="77777777" w:rsidTr="003A428F">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="496C7907" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E890407" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00F268A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Käytetään viitekorkoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="4799B272" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="4799B272" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="616BDE61" w14:textId="19FB1C62" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viitekorko</w:t>
             </w:r>
             <w:r w:rsidR="00043D76" w:rsidRPr="00F268A7">
@@ -1683,59 +1827,59 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008486E" w:rsidRPr="00F268A7" w14:paraId="0CFC8190" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="0008486E" w:rsidRPr="00F268A7" w14:paraId="0CFC8190" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5033" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C064501" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Korkomarginaali</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D39D72B" w14:textId="45505FAA" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="40"/>
@@ -1826,51 +1970,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  %-yksikköä</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F007167" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kokonaiskorko</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F0B3BA9" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
@@ -1959,143 +2103,143 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="707FA096" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="707FA096" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A5C42E8" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0008486E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00F268A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Käytetään kiinteää korkoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008486E" w:rsidRPr="00F268A7" w14:paraId="6F3E1FD4" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="0008486E" w:rsidRPr="00F268A7" w14:paraId="6F3E1FD4" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5033" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B408051" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kiinteän koron prosentti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24879DEF" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
             <w:pPr>
               <w:spacing w:before="40"/>
@@ -2178,51 +2322,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E071005" w14:textId="77777777" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Korkojakson pituus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E13234C" w14:textId="6BAB7F71" w:rsidR="0008486E" w:rsidRPr="00F268A7" w:rsidRDefault="0008486E" w:rsidP="0008486E">
             <w:pPr>
@@ -2313,96 +2457,96 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> vuotta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="1A4EF2E7" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="1A4EF2E7" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7506A0AD" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINA-AIKA JA LYHENNYKSET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F268A7" w:rsidRPr="00F268A7" w14:paraId="572521DE" w14:textId="77777777" w:rsidTr="00FE12FB">
+      <w:tr w:rsidR="00F268A7" w:rsidRPr="00F268A7" w14:paraId="572521DE" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5138" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6209BBD4" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laina-aika</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0083CA39" w14:textId="6386C2A1" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00381FF6">
             <w:pPr>
@@ -2486,51 +2630,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5139" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3680DB42" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lyhennykset</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0242C8FC" w14:textId="086844A7" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
             <w:pPr>
@@ -2613,145 +2757,145 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="75BCBBFB" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="75BCBBFB" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D483241" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MUUT LAINAEHDOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0A84089D" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0A84089D" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ADF05CD" w14:textId="7EA31322" w:rsidR="0071342A" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00043D76">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00F268A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mahdollisuus </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F268A7">
@@ -2771,51 +2915,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> luoton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4952E302" w14:textId="68EE6841" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="0071342A">
             <w:pPr>
               <w:ind w:firstLine="352"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>takaisinmaksuun/kulut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1098" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BDBA3F0" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:spacing w:before="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -3029,182 +3173,182 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12E5874B" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>% lainapääomasta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="700CF333" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="700CF333" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BA2EB53" w14:textId="2926BACF" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00F268A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muut lainaehdot, mitkä?</w:t>
             </w:r>
             <w:r w:rsidR="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F268A7" w:rsidRPr="00940E49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7016" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="6698" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="042A9118" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3272,95 +3416,95 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="5D7FD918" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="5D7FD918" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544B0807" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINAN NOSTOON LIITTYVÄT KULUT (pl. leimavero)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="46DDF173" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="46DDF173" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="5492" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CB864C9" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3575,126 +3719,126 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="367F25E7" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>% lainamäärästä</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="04D4AEEA" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="04D4AEEA" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="398D8283" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00072D16">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LAINAN TAKAISINMAKSUN VAKUUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0C14CAC4" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00381FF6" w:rsidRPr="00F268A7" w14:paraId="0C14CAC4" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5033" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E46F9E2" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kiinnityksen kohde ja määrä</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33ED39C1" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
@@ -3778,51 +3922,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ECD7542" w14:textId="77777777" w:rsidR="00381FF6" w:rsidRPr="00F268A7" w:rsidRDefault="00381FF6" w:rsidP="00381FF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Muu vakuus</w:t>
             </w:r>
           </w:p>
@@ -3907,59 +4051,59 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072D16" w:rsidRPr="00F268A7" w14:paraId="614D12CC" w14:textId="77777777" w:rsidTr="00072D16">
+      <w:tr w:rsidR="00072D16" w:rsidRPr="00F268A7" w14:paraId="614D12CC" w14:textId="77777777" w:rsidTr="00E37690">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10277" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="9959" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C7F761E" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940E49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
@@ -4395,69 +4539,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0656" w:rsidRPr="00F268A7" w14:paraId="2968274E" w14:textId="77777777" w:rsidTr="00F268A7">
+      <w:tr w:rsidR="00BD0656" w:rsidRPr="00F268A7" w14:paraId="2968274E" w14:textId="77777777" w:rsidTr="00FC0A19">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="7499"/>
+          <w:trHeight w:val="5973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EFC9033" w14:textId="77777777" w:rsidR="00BD0656" w:rsidRPr="00F268A7" w:rsidRDefault="00BD0656" w:rsidP="00BD0656">
+          <w:p w14:paraId="6EFC9033" w14:textId="77777777" w:rsidR="00BD0656" w:rsidRPr="00F268A7" w:rsidRDefault="00BD0656" w:rsidP="00FC0A19">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
-              <w:spacing w:before="960"/>
+              <w:spacing w:before="600"/>
               <w:ind w:left="0" w:right="74" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Kun lomaketta ARA 63 käytetään </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>asunto-osakeyhtiön perusparantamisen lainasitoumuslomakkeena</w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
@@ -4613,442 +4757,244 @@
               </w:rPr>
               <w:t xml:space="preserve">. Jos takauslainaa paremmalla etusijalla on muita velkoja, pitää takauslainan vakuudeksi saada </w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lisäksi jälkipanttaus</w:t>
             </w:r>
             <w:r w:rsidRPr="00F268A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sitä paremmalla etusijalla oleviin lainoihin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3188E956" w14:textId="77777777" w:rsidR="00072D16" w:rsidRDefault="00072D16" w:rsidP="00BD0656">
-[...196 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5944C08D" w14:textId="77777777" w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidRDefault="00F268A7" w:rsidP="00F268A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F268A7" w:rsidRPr="00F268A7" w:rsidSect="001756F0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="397" w:right="851" w:bottom="266" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C41047" w14:textId="77777777" w:rsidR="009F40ED" w:rsidRDefault="009F40ED" w:rsidP="00072D16">
+    <w:p w14:paraId="18F26C03" w14:textId="77777777" w:rsidR="00A14A75" w:rsidRDefault="00A14A75" w:rsidP="00072D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B259F2" w14:textId="77777777" w:rsidR="009F40ED" w:rsidRDefault="009F40ED" w:rsidP="00072D16">
+    <w:p w14:paraId="0660E932" w14:textId="77777777" w:rsidR="00A14A75" w:rsidRDefault="00A14A75" w:rsidP="00072D16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16B02249" w14:textId="03CCB608" w:rsidR="00072D16" w:rsidRPr="00F268A7" w:rsidRDefault="00072D16">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="3" w:name="_Hlk166659536"/>
     <w:r w:rsidRPr="00F268A7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Lomake ARA 63</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="4B448A15" w14:textId="77777777" w:rsidR="00072D16" w:rsidRDefault="00072D16">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23776814" w14:textId="77777777" w:rsidR="00E31F4D" w:rsidRPr="00F268A7" w:rsidRDefault="00E31F4D" w:rsidP="00E31F4D">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F268A7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Lomake ARA 63</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="249C4B17" w14:textId="77777777" w:rsidR="00E31F4D" w:rsidRDefault="00E31F4D">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BB2944F" w14:textId="77777777" w:rsidR="009F40ED" w:rsidRDefault="009F40ED" w:rsidP="00072D16">
+    <w:p w14:paraId="29820E8C" w14:textId="77777777" w:rsidR="00A14A75" w:rsidRDefault="00A14A75" w:rsidP="00072D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02EC9ED8" w14:textId="77777777" w:rsidR="009F40ED" w:rsidRDefault="009F40ED" w:rsidP="00072D16">
+    <w:p w14:paraId="05FE4D80" w14:textId="77777777" w:rsidR="00A14A75" w:rsidRDefault="00A14A75" w:rsidP="00072D16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FF21AAB" w14:textId="1DC613FC" w:rsidR="00110D73" w:rsidRDefault="001756F0" w:rsidP="001756F0">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4819"/>
         <w:tab w:val="clear" w:pos="9638"/>
         <w:tab w:val="left" w:pos="5868"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F64561B" w14:textId="52F97985" w:rsidR="001756F0" w:rsidRDefault="001756F0">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47B7CE64" wp14:editId="017E16E8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-288290</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>180340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2113200" cy="968400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1194697099" name="Kuva 4" descr="Kuva, joka sisältää kohteen teksti, Fontti, Grafiikka, kuvakaappaus&#10;&#10;Kuvaus luotu automaattisesti"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5074,51 +5020,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2113200" cy="968400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF356F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86B67674"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5195,161 +5141,173 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1965111003">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="voh1sB/52ngCknKeAxZpWPLLGqhTXrCIF+QqoKc7H2Y4/vwlV7eXWrutgdTkPOuMrSIZ63nKwCwMaNgVzF27QA==" w:salt="42DYktPMEOLdDPF6tiGBfg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qZoAjHDYcARX8NG6jT3LwzS1MjucOmSK/knfMqn7oOuU4nimq2Vczh9m4ypgsdIIyi4XyAx8ti2QpWsuf6cYkQ==" w:salt="SKgrxiwqb8G5GIq+s6/BxA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF4F0E"/>
     <w:rsid w:val="00043D76"/>
     <w:rsid w:val="00072D16"/>
     <w:rsid w:val="0008486E"/>
+    <w:rsid w:val="000F74E3"/>
     <w:rsid w:val="00110D73"/>
     <w:rsid w:val="0014440D"/>
     <w:rsid w:val="001756F0"/>
     <w:rsid w:val="001B792C"/>
     <w:rsid w:val="00220686"/>
     <w:rsid w:val="00243038"/>
     <w:rsid w:val="00281374"/>
     <w:rsid w:val="002B275A"/>
     <w:rsid w:val="002B33FB"/>
     <w:rsid w:val="00381FF6"/>
+    <w:rsid w:val="003864A0"/>
     <w:rsid w:val="003979E5"/>
     <w:rsid w:val="003A428F"/>
     <w:rsid w:val="00470AFC"/>
     <w:rsid w:val="004E67EB"/>
+    <w:rsid w:val="004E6C55"/>
     <w:rsid w:val="004F3B11"/>
     <w:rsid w:val="005D5D90"/>
     <w:rsid w:val="0060759A"/>
     <w:rsid w:val="006611D5"/>
     <w:rsid w:val="006F65CA"/>
     <w:rsid w:val="0071342A"/>
+    <w:rsid w:val="00736671"/>
+    <w:rsid w:val="007A035F"/>
     <w:rsid w:val="008156A7"/>
     <w:rsid w:val="008522A3"/>
     <w:rsid w:val="00864CEF"/>
+    <w:rsid w:val="008D1917"/>
     <w:rsid w:val="0090146F"/>
     <w:rsid w:val="009027D9"/>
     <w:rsid w:val="009F40ED"/>
+    <w:rsid w:val="00A14A75"/>
+    <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A86421"/>
     <w:rsid w:val="00AA14A8"/>
     <w:rsid w:val="00AB43FB"/>
+    <w:rsid w:val="00B21181"/>
     <w:rsid w:val="00BA3E06"/>
     <w:rsid w:val="00BD0656"/>
     <w:rsid w:val="00BD5F10"/>
+    <w:rsid w:val="00BE19FA"/>
     <w:rsid w:val="00C129D3"/>
     <w:rsid w:val="00CF4F0E"/>
     <w:rsid w:val="00E03A80"/>
     <w:rsid w:val="00E31F4D"/>
+    <w:rsid w:val="00E37690"/>
     <w:rsid w:val="00E730D8"/>
     <w:rsid w:val="00EF6BE9"/>
     <w:rsid w:val="00F00276"/>
     <w:rsid w:val="00F268A7"/>
+    <w:rsid w:val="00FC0A19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39878613"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E35423A4-FDA9-4DCA-93B1-D85ED403181C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -5690,51 +5648,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00072D16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00072D16"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2072462927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
@@ -6033,70 +5991,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7881B634-4878-4D41-A2B1-B94957F6091A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2621</Characters>
+  <Pages>2</Pages>
+  <Words>326</Words>
+  <Characters>2649</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Takauslainasitoumus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2939</CharactersWithSpaces>
+  <CharactersWithSpaces>2970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Takauslainasitoumus</dc:title>
   <dc:subject/>
   <dc:creator>ARA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>