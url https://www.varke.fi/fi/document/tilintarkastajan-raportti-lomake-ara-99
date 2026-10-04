--- v0 (2025-11-19)
+++ v1 (2026-10-04)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="610BC9D8" w14:textId="4939CB87" w:rsidR="00236F51" w:rsidRPr="007F6BFB" w:rsidRDefault="00E77D1E" w:rsidP="004B4C70">
       <w:pPr>
         <w:pStyle w:val="Otsikko"/>
         <w:spacing w:before="720"/>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk151727195"/>
       <w:r w:rsidRPr="007F6BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Korkotuki</w:t>
       </w:r>
@@ -12626,92 +12626,66 @@
     <w:p w14:paraId="76846AD8" w14:textId="77777777" w:rsidR="003904DF" w:rsidRPr="005E78C5" w:rsidRDefault="003904DF" w:rsidP="00BE3483">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
       <w:tr w:rsidR="00741F84" w:rsidRPr="005E78C5" w14:paraId="00C59087" w14:textId="77777777" w:rsidTr="00DB274F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C327EDB" w14:textId="7B3D5D9B" w:rsidR="00741F84" w:rsidRPr="005E78C5" w:rsidRDefault="00741F84" w:rsidP="00115A3A">
+          <w:p w14:paraId="6C327EDB" w14:textId="2B5C8EA3" w:rsidR="00741F84" w:rsidRPr="005E78C5" w:rsidRDefault="00741F84" w:rsidP="00115A3A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Maapohjaan liittyvät allekirjoitetut sopimukset (kauppakirjat tai tontinvuokra</w:t>
-[...25 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Maapohjaan liittyvät allekirjoitetut sopimukset (kauppakirjat tai tontinvuokrasopimukset)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="3" w:name="_Hlk160560624"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68397EE2" w14:textId="2213C48B" w:rsidR="00741F84" w:rsidRPr="005E78C5" w:rsidRDefault="001C7D2D" w:rsidP="00D94C48">
             <w:pPr>
               <w:pStyle w:val="Merkittyluettelo"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E78C5">
@@ -19416,107 +19390,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A830A57" w14:textId="77777777" w:rsidR="00A31844" w:rsidRPr="005E78C5" w:rsidRDefault="00A31844" w:rsidP="008113DA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:before="0" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E78C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Olen arvioinut, onko läpikäymäni kustannukset hyväksytty rahoituksen saajan hyväksymiskäytäntöjen mukaisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1030B7A6" w14:textId="18E33D8C" w:rsidR="00A31844" w:rsidRPr="005E78C5" w:rsidRDefault="00D877A5" w:rsidP="008113DA">
+    <w:p w14:paraId="1FDB2D11" w14:textId="77777777" w:rsidR="008F6EF9" w:rsidRDefault="00D877A5" w:rsidP="008113DA">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:before="0" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E78C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yhteisö</w:t>
       </w:r>
       <w:r w:rsidR="00A31844" w:rsidRPr="005E78C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja rakennuttaja molemmat vastaavat siitä, että hankinta-arvoerittelyssä esitetyt kustannukset ovat hankkeesta aiheutuneita kustannuksia ja ne liittyvät tarkastettavaan rakennushankkeeseen. Mikäli läpikäynnissä tietooni on tullut muita kustannusten hyväksyttävyyteen liittyviä seikkoja, olen raportoinut niistä alla olevien havaintojeni yhteydessä. </w:t>
+        <w:t xml:space="preserve"> ja rakennuttaja molemmat vastaavat siitä, että hankinta-arvoerittelyssä esitetyt kustannukset ovat hankkeesta aiheutuneita kustannuksia ja ne liittyvät tarkastettavaan rakennushankkeeseen. Mikäli läpikäynnissä tietooni on tullut muita kustannusten hyväksyttävyyteen liittyviä seikkoja, olen raportoinut niistä alla olevien havaintojeni yhteydessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C474E97" w14:textId="77777777" w:rsidR="008F6EF9" w:rsidRDefault="008F6EF9" w:rsidP="008113DA">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:before="0" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1030B7A6" w14:textId="365CAC35" w:rsidR="00A31844" w:rsidRPr="005E78C5" w:rsidRDefault="00A31844" w:rsidP="008113DA">
+      <w:pPr>
+        <w:pStyle w:val="Leipteksti"/>
+        <w:spacing w:before="0" w:after="120" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E78C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7796"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A31844" w:rsidRPr="005E78C5" w14:paraId="75EC3068" w14:textId="77777777" w:rsidTr="00744CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44CC7FFF" w14:textId="77777777" w:rsidR="00A31844" w:rsidRPr="005E78C5" w:rsidRDefault="00A31844" w:rsidP="00E938CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Havainnot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26DACE7C" w14:textId="76C3138E" w:rsidR="0033259F" w:rsidRPr="005E78C5" w:rsidRDefault="00380AE2" w:rsidP="0033259F">
             <w:pPr>
               <w:pStyle w:val="Merkittyluettelo"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19653,51 +19660,50 @@
               </w:rPr>
               <w:t>kirjanpitoon</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78400CDF" w14:textId="3EAE292D" w:rsidR="0033259F" w:rsidRPr="005E78C5" w:rsidRDefault="00380AE2" w:rsidP="00115A3A">
             <w:pPr>
               <w:pStyle w:val="Merkittyluettelo"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksti1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
@@ -20541,306 +20547,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F15E483" w14:textId="77777777" w:rsidR="00A31844" w:rsidRPr="005E78C5" w:rsidRDefault="00A31844" w:rsidP="00E938CB">
-            <w:pPr>
-[...254 lines deleted...]
-          <w:p w14:paraId="6F9C120B" w14:textId="77777777" w:rsidR="00AB6014" w:rsidRPr="005E78C5" w:rsidRDefault="00AB6014" w:rsidP="00B92079">
             <w:pPr>
               <w:pStyle w:val="Merkittyluettelo"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AF8D60D" w14:textId="34746DF8" w:rsidR="001B309C" w:rsidRPr="005E78C5" w:rsidRDefault="001B309C" w:rsidP="008113DA">
       <w:pPr>
         <w:pStyle w:val="Merkittyluettelo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -21523,290 +21273,305 @@
     <w:p w14:paraId="1A52CA59" w14:textId="77777777" w:rsidR="00A26F16" w:rsidRPr="005E78C5" w:rsidRDefault="00A26F16" w:rsidP="00A26F16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A26F16" w:rsidRPr="005E78C5" w:rsidSect="00CA696F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1001" w:right="1134" w:bottom="426" w:left="1134" w:header="851" w:footer="262" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C81D985" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="606EB94F" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19AE7AE3" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="1D7DC59D" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C997ABE" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="55B72B05" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="9999999">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D737203" w14:textId="11759660" w:rsidR="00BE1055" w:rsidRDefault="00BE1055" w:rsidP="00874BBF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D737203" w14:textId="6A51F0E1" w:rsidR="00BE1055" w:rsidRPr="003F26F8" w:rsidRDefault="00BE1055" w:rsidP="00874BBF">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003F26F8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t>Lomake ARA 99</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003F26F8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B51D25">
-      <w:t>1.9.2024</w:t>
+    <w:r w:rsidR="00DC4E1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>27.8.2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2947529C" w14:textId="56BA9795" w:rsidR="00F6075D" w:rsidRPr="00D907D9" w:rsidRDefault="00F6075D" w:rsidP="00035208">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F351C4D" w14:textId="77777777" w:rsidR="00CA696F" w:rsidRDefault="00CA696F" w:rsidP="00CA696F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F351C4D" w14:textId="6816BE1A" w:rsidR="00CA696F" w:rsidRDefault="00CA696F" w:rsidP="00CA696F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:r>
       <w:t>Lomake ARA 99</w:t>
     </w:r>
     <w:r>
       <w:tab/>
-      <w:t>1.9.2024</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC4E1B">
+      <w:t>27.8.2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="46E98997" w14:textId="77777777" w:rsidR="00CA696F" w:rsidRDefault="00CA696F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CEE3F27" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="1FB8A2C6" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26712179" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="5CC11332" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D8BCD92" w14:textId="77777777" w:rsidR="00334359" w:rsidRDefault="00334359">
+    <w:p w14:paraId="06448B51" w14:textId="77777777" w:rsidR="00685228" w:rsidRDefault="00685228">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="71E67A1B" w14:textId="29419E99" w:rsidR="006854C7" w:rsidRDefault="006854C7" w:rsidP="006854C7">
       <w:pPr>
         <w:pStyle w:val="Alaviitteenteksti"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="006854C7">
         <w:rPr>
           <w:rStyle w:val="Alaviitteenviite"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006854C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006854C7">
-        <w:rPr>
+      <w:r w:rsidRPr="003F26F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Päivämäärä, jolloin kunnan rakennusvalvontaviranomainen on todennut, että rakennus voidaan käyttöönottaa.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6729ED77" w14:textId="4EF2BA22" w:rsidR="004E2905" w:rsidRDefault="004E2905" w:rsidP="004E2905">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="5245"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C6E73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>T</w:t>
@@ -21989,51 +21754,51 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>investointiavustus</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A599667" w14:textId="77777777" w:rsidR="00F6075D" w:rsidRPr="00643E36" w:rsidRDefault="00F6075D" w:rsidP="00643E36">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5230B5FC" w14:textId="44F187B7" w:rsidR="004B4C70" w:rsidRDefault="004B4C70" w:rsidP="004B4C70">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="5245"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C6E73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>T</w:t>
@@ -22260,51 +22025,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2113200" cy="968400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6226BE74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Merkittyluettelo"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02070506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B17C980E"/>
@@ -24886,51 +24651,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="69665189">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1862282521">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="543256418">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1356538435">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1145897220">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1776750656">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="4536"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -24982,50 +24747,51 @@
     <w:rsid w:val="000621FE"/>
     <w:rsid w:val="000640E4"/>
     <w:rsid w:val="00067517"/>
     <w:rsid w:val="00073A87"/>
     <w:rsid w:val="00074523"/>
     <w:rsid w:val="00075258"/>
     <w:rsid w:val="000766D2"/>
     <w:rsid w:val="000774CC"/>
     <w:rsid w:val="0008009C"/>
     <w:rsid w:val="00081B5F"/>
     <w:rsid w:val="00082906"/>
     <w:rsid w:val="000846AE"/>
     <w:rsid w:val="00086671"/>
     <w:rsid w:val="00087AEA"/>
     <w:rsid w:val="000914EE"/>
     <w:rsid w:val="00092343"/>
     <w:rsid w:val="00094774"/>
     <w:rsid w:val="0009560C"/>
     <w:rsid w:val="00097390"/>
     <w:rsid w:val="000979D6"/>
     <w:rsid w:val="000A0C1C"/>
     <w:rsid w:val="000A0F84"/>
     <w:rsid w:val="000A44DE"/>
     <w:rsid w:val="000A66B3"/>
     <w:rsid w:val="000A6E76"/>
+    <w:rsid w:val="000B203A"/>
     <w:rsid w:val="000B2724"/>
     <w:rsid w:val="000B3AF5"/>
     <w:rsid w:val="000B5064"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B59E9"/>
     <w:rsid w:val="000B6695"/>
     <w:rsid w:val="000B6D44"/>
     <w:rsid w:val="000B7544"/>
     <w:rsid w:val="000B7EDB"/>
     <w:rsid w:val="000C3347"/>
     <w:rsid w:val="000C3CFD"/>
     <w:rsid w:val="000C685A"/>
     <w:rsid w:val="000D1F47"/>
     <w:rsid w:val="000D46FB"/>
     <w:rsid w:val="000D476A"/>
     <w:rsid w:val="000D6D69"/>
     <w:rsid w:val="000E32E6"/>
     <w:rsid w:val="000E38F6"/>
     <w:rsid w:val="000E3B55"/>
     <w:rsid w:val="000F0615"/>
     <w:rsid w:val="000F3CEC"/>
     <w:rsid w:val="000F4517"/>
     <w:rsid w:val="000F6B37"/>
     <w:rsid w:val="000F7A21"/>
     <w:rsid w:val="00100A77"/>
@@ -25231,50 +24997,51 @@
     <w:rsid w:val="0039451F"/>
     <w:rsid w:val="003A14E6"/>
     <w:rsid w:val="003A31CC"/>
     <w:rsid w:val="003A6CB3"/>
     <w:rsid w:val="003A72C2"/>
     <w:rsid w:val="003A7F3C"/>
     <w:rsid w:val="003B0868"/>
     <w:rsid w:val="003B330F"/>
     <w:rsid w:val="003B4529"/>
     <w:rsid w:val="003B456D"/>
     <w:rsid w:val="003B477F"/>
     <w:rsid w:val="003B49D9"/>
     <w:rsid w:val="003B6572"/>
     <w:rsid w:val="003C0FF4"/>
     <w:rsid w:val="003C283B"/>
     <w:rsid w:val="003C7242"/>
     <w:rsid w:val="003C7BC6"/>
     <w:rsid w:val="003D2892"/>
     <w:rsid w:val="003D5775"/>
     <w:rsid w:val="003D6FB5"/>
     <w:rsid w:val="003E28FD"/>
     <w:rsid w:val="003E2F1A"/>
     <w:rsid w:val="003E41D9"/>
     <w:rsid w:val="003E4BA7"/>
     <w:rsid w:val="003F1A62"/>
+    <w:rsid w:val="003F26F8"/>
     <w:rsid w:val="003F3E07"/>
     <w:rsid w:val="003F6458"/>
     <w:rsid w:val="003F6532"/>
     <w:rsid w:val="003F7C51"/>
     <w:rsid w:val="00403BD8"/>
     <w:rsid w:val="0040690A"/>
     <w:rsid w:val="00407D93"/>
     <w:rsid w:val="004120AC"/>
     <w:rsid w:val="00412F67"/>
     <w:rsid w:val="00413425"/>
     <w:rsid w:val="004134EE"/>
     <w:rsid w:val="00414E8D"/>
     <w:rsid w:val="004161A1"/>
     <w:rsid w:val="00416A30"/>
     <w:rsid w:val="00416CB8"/>
     <w:rsid w:val="00421AD9"/>
     <w:rsid w:val="00421C90"/>
     <w:rsid w:val="0042513D"/>
     <w:rsid w:val="00425A35"/>
     <w:rsid w:val="004262D8"/>
     <w:rsid w:val="004263A8"/>
     <w:rsid w:val="00426614"/>
     <w:rsid w:val="00426754"/>
     <w:rsid w:val="00427D14"/>
     <w:rsid w:val="00430BF3"/>
@@ -25437,50 +25204,51 @@
     <w:rsid w:val="0061412C"/>
     <w:rsid w:val="00615DF5"/>
     <w:rsid w:val="006223AC"/>
     <w:rsid w:val="00623ADB"/>
     <w:rsid w:val="00630588"/>
     <w:rsid w:val="00632C64"/>
     <w:rsid w:val="00634B78"/>
     <w:rsid w:val="006362FF"/>
     <w:rsid w:val="006367BE"/>
     <w:rsid w:val="006367C7"/>
     <w:rsid w:val="00636DF8"/>
     <w:rsid w:val="00642622"/>
     <w:rsid w:val="00643E36"/>
     <w:rsid w:val="0064575A"/>
     <w:rsid w:val="00662F4A"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00670899"/>
     <w:rsid w:val="00673773"/>
     <w:rsid w:val="00676082"/>
     <w:rsid w:val="00676D98"/>
     <w:rsid w:val="006777A6"/>
     <w:rsid w:val="00680EA4"/>
     <w:rsid w:val="0068253E"/>
     <w:rsid w:val="00682CA9"/>
     <w:rsid w:val="00682E32"/>
+    <w:rsid w:val="00685228"/>
     <w:rsid w:val="006854C7"/>
     <w:rsid w:val="006871D7"/>
     <w:rsid w:val="0069137B"/>
     <w:rsid w:val="006970AE"/>
     <w:rsid w:val="006A0F62"/>
     <w:rsid w:val="006A3FE7"/>
     <w:rsid w:val="006A4514"/>
     <w:rsid w:val="006B1AF0"/>
     <w:rsid w:val="006B54CB"/>
     <w:rsid w:val="006B6131"/>
     <w:rsid w:val="006B6381"/>
     <w:rsid w:val="006C212D"/>
     <w:rsid w:val="006C21FD"/>
     <w:rsid w:val="006C6E73"/>
     <w:rsid w:val="006C7004"/>
     <w:rsid w:val="006C7733"/>
     <w:rsid w:val="006D13B1"/>
     <w:rsid w:val="006D2182"/>
     <w:rsid w:val="006D2A9E"/>
     <w:rsid w:val="006D3474"/>
     <w:rsid w:val="006D5137"/>
     <w:rsid w:val="006E11F6"/>
     <w:rsid w:val="006E12EA"/>
     <w:rsid w:val="006E2137"/>
     <w:rsid w:val="006F6A76"/>
@@ -25629,64 +25397,66 @@
     <w:rsid w:val="008A3792"/>
     <w:rsid w:val="008A4688"/>
     <w:rsid w:val="008B2B7E"/>
     <w:rsid w:val="008B2FB5"/>
     <w:rsid w:val="008B5F35"/>
     <w:rsid w:val="008C071C"/>
     <w:rsid w:val="008C0D02"/>
     <w:rsid w:val="008C348D"/>
     <w:rsid w:val="008C63D6"/>
     <w:rsid w:val="008C6B9E"/>
     <w:rsid w:val="008C7721"/>
     <w:rsid w:val="008C7ECA"/>
     <w:rsid w:val="008D1349"/>
     <w:rsid w:val="008D3536"/>
     <w:rsid w:val="008D5399"/>
     <w:rsid w:val="008D69BB"/>
     <w:rsid w:val="008E08EB"/>
     <w:rsid w:val="008E4DE0"/>
     <w:rsid w:val="008E5EE0"/>
     <w:rsid w:val="008F13A0"/>
     <w:rsid w:val="008F19FC"/>
     <w:rsid w:val="008F2562"/>
     <w:rsid w:val="008F28A1"/>
     <w:rsid w:val="008F29F2"/>
     <w:rsid w:val="008F6528"/>
+    <w:rsid w:val="008F6EF9"/>
     <w:rsid w:val="0090031A"/>
     <w:rsid w:val="00900A22"/>
     <w:rsid w:val="009019F5"/>
     <w:rsid w:val="00904AFD"/>
     <w:rsid w:val="009076A6"/>
     <w:rsid w:val="009137CA"/>
     <w:rsid w:val="00913FB3"/>
     <w:rsid w:val="0091503E"/>
     <w:rsid w:val="00915BE8"/>
     <w:rsid w:val="0091775C"/>
     <w:rsid w:val="00920C1B"/>
     <w:rsid w:val="0092145B"/>
     <w:rsid w:val="00921BB0"/>
     <w:rsid w:val="00922405"/>
+    <w:rsid w:val="009249BB"/>
     <w:rsid w:val="00927544"/>
     <w:rsid w:val="00927B02"/>
     <w:rsid w:val="00930647"/>
     <w:rsid w:val="00930875"/>
     <w:rsid w:val="00933FCE"/>
     <w:rsid w:val="00941747"/>
     <w:rsid w:val="00941936"/>
     <w:rsid w:val="00945245"/>
     <w:rsid w:val="00945582"/>
     <w:rsid w:val="00946034"/>
     <w:rsid w:val="00946A6E"/>
     <w:rsid w:val="00951A2E"/>
     <w:rsid w:val="00953B24"/>
     <w:rsid w:val="00953CDF"/>
     <w:rsid w:val="0095482A"/>
     <w:rsid w:val="00954E03"/>
     <w:rsid w:val="00955994"/>
     <w:rsid w:val="00956347"/>
     <w:rsid w:val="009565C2"/>
     <w:rsid w:val="00960991"/>
     <w:rsid w:val="00960F0E"/>
     <w:rsid w:val="00965289"/>
     <w:rsid w:val="00972580"/>
     <w:rsid w:val="00974F00"/>
     <w:rsid w:val="00975371"/>
@@ -25894,50 +25664,51 @@
     <w:rsid w:val="00BE1055"/>
     <w:rsid w:val="00BE2DBA"/>
     <w:rsid w:val="00BE3111"/>
     <w:rsid w:val="00BE3483"/>
     <w:rsid w:val="00BE7A32"/>
     <w:rsid w:val="00BF1471"/>
     <w:rsid w:val="00BF22A4"/>
     <w:rsid w:val="00BF5DE9"/>
     <w:rsid w:val="00C0002F"/>
     <w:rsid w:val="00C0348F"/>
     <w:rsid w:val="00C03845"/>
     <w:rsid w:val="00C07DD4"/>
     <w:rsid w:val="00C11E1A"/>
     <w:rsid w:val="00C124EB"/>
     <w:rsid w:val="00C13A7E"/>
     <w:rsid w:val="00C14E78"/>
     <w:rsid w:val="00C20F2F"/>
     <w:rsid w:val="00C2646D"/>
     <w:rsid w:val="00C27A9F"/>
     <w:rsid w:val="00C31A7C"/>
     <w:rsid w:val="00C32AF4"/>
     <w:rsid w:val="00C32B51"/>
     <w:rsid w:val="00C34178"/>
     <w:rsid w:val="00C3516C"/>
     <w:rsid w:val="00C35358"/>
+    <w:rsid w:val="00C35F48"/>
     <w:rsid w:val="00C35FD7"/>
     <w:rsid w:val="00C403F9"/>
     <w:rsid w:val="00C435BE"/>
     <w:rsid w:val="00C43C44"/>
     <w:rsid w:val="00C45576"/>
     <w:rsid w:val="00C500AC"/>
     <w:rsid w:val="00C5097B"/>
     <w:rsid w:val="00C518C9"/>
     <w:rsid w:val="00C53B19"/>
     <w:rsid w:val="00C55688"/>
     <w:rsid w:val="00C62755"/>
     <w:rsid w:val="00C62A63"/>
     <w:rsid w:val="00C632F6"/>
     <w:rsid w:val="00C633A6"/>
     <w:rsid w:val="00C63D7D"/>
     <w:rsid w:val="00C64FB6"/>
     <w:rsid w:val="00C70498"/>
     <w:rsid w:val="00C71425"/>
     <w:rsid w:val="00C731A8"/>
     <w:rsid w:val="00C73C0B"/>
     <w:rsid w:val="00C745EE"/>
     <w:rsid w:val="00C74D31"/>
     <w:rsid w:val="00C7585C"/>
     <w:rsid w:val="00C7669C"/>
     <w:rsid w:val="00C775D2"/>
@@ -26017,50 +25788,51 @@
     <w:rsid w:val="00D7605A"/>
     <w:rsid w:val="00D760E0"/>
     <w:rsid w:val="00D81380"/>
     <w:rsid w:val="00D85419"/>
     <w:rsid w:val="00D8654C"/>
     <w:rsid w:val="00D86C9C"/>
     <w:rsid w:val="00D873C7"/>
     <w:rsid w:val="00D877A5"/>
     <w:rsid w:val="00D9065A"/>
     <w:rsid w:val="00D907D9"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D94C48"/>
     <w:rsid w:val="00D94C85"/>
     <w:rsid w:val="00D957FA"/>
     <w:rsid w:val="00D9795E"/>
     <w:rsid w:val="00DA051D"/>
     <w:rsid w:val="00DA7AE7"/>
     <w:rsid w:val="00DB10B8"/>
     <w:rsid w:val="00DB274F"/>
     <w:rsid w:val="00DB2889"/>
     <w:rsid w:val="00DB2ECE"/>
     <w:rsid w:val="00DB7027"/>
     <w:rsid w:val="00DC0C3B"/>
     <w:rsid w:val="00DC2220"/>
     <w:rsid w:val="00DC2A37"/>
+    <w:rsid w:val="00DC4E1B"/>
     <w:rsid w:val="00DC66E7"/>
     <w:rsid w:val="00DD1DEA"/>
     <w:rsid w:val="00DD2DC3"/>
     <w:rsid w:val="00DD4CF6"/>
     <w:rsid w:val="00DD5A25"/>
     <w:rsid w:val="00DD5EA7"/>
     <w:rsid w:val="00DD65E3"/>
     <w:rsid w:val="00DE0062"/>
     <w:rsid w:val="00DE2185"/>
     <w:rsid w:val="00DE33FC"/>
     <w:rsid w:val="00DE3C16"/>
     <w:rsid w:val="00DE5537"/>
     <w:rsid w:val="00DE5E17"/>
     <w:rsid w:val="00DF04F0"/>
     <w:rsid w:val="00DF4880"/>
     <w:rsid w:val="00DF6DFE"/>
     <w:rsid w:val="00DF75F6"/>
     <w:rsid w:val="00E003B1"/>
     <w:rsid w:val="00E01DF2"/>
     <w:rsid w:val="00E02529"/>
     <w:rsid w:val="00E04D6D"/>
     <w:rsid w:val="00E05002"/>
     <w:rsid w:val="00E058BC"/>
     <w:rsid w:val="00E07008"/>
     <w:rsid w:val="00E10312"/>
@@ -26077,50 +25849,51 @@
     <w:rsid w:val="00E26FB3"/>
     <w:rsid w:val="00E303A8"/>
     <w:rsid w:val="00E34347"/>
     <w:rsid w:val="00E34857"/>
     <w:rsid w:val="00E35A28"/>
     <w:rsid w:val="00E35AF8"/>
     <w:rsid w:val="00E40D4A"/>
     <w:rsid w:val="00E420DB"/>
     <w:rsid w:val="00E442B0"/>
     <w:rsid w:val="00E4464C"/>
     <w:rsid w:val="00E45087"/>
     <w:rsid w:val="00E4617A"/>
     <w:rsid w:val="00E4698D"/>
     <w:rsid w:val="00E46D31"/>
     <w:rsid w:val="00E53242"/>
     <w:rsid w:val="00E54199"/>
     <w:rsid w:val="00E60C5C"/>
     <w:rsid w:val="00E60CE8"/>
     <w:rsid w:val="00E612B9"/>
     <w:rsid w:val="00E61DB6"/>
     <w:rsid w:val="00E63024"/>
     <w:rsid w:val="00E632D0"/>
     <w:rsid w:val="00E635DA"/>
     <w:rsid w:val="00E65137"/>
     <w:rsid w:val="00E6574D"/>
+    <w:rsid w:val="00E671E0"/>
     <w:rsid w:val="00E67B9A"/>
     <w:rsid w:val="00E723C0"/>
     <w:rsid w:val="00E72F8D"/>
     <w:rsid w:val="00E731E6"/>
     <w:rsid w:val="00E73498"/>
     <w:rsid w:val="00E75F62"/>
     <w:rsid w:val="00E76836"/>
     <w:rsid w:val="00E7794E"/>
     <w:rsid w:val="00E77D1E"/>
     <w:rsid w:val="00E824E8"/>
     <w:rsid w:val="00E848BA"/>
     <w:rsid w:val="00E85990"/>
     <w:rsid w:val="00E94ADC"/>
     <w:rsid w:val="00E96DF1"/>
     <w:rsid w:val="00E96F5F"/>
     <w:rsid w:val="00E976B1"/>
     <w:rsid w:val="00EA47EA"/>
     <w:rsid w:val="00EA4ADE"/>
     <w:rsid w:val="00EA6560"/>
     <w:rsid w:val="00EA68C6"/>
     <w:rsid w:val="00EB073D"/>
     <w:rsid w:val="00EB08AD"/>
     <w:rsid w:val="00EB3061"/>
     <w:rsid w:val="00EB382E"/>
     <w:rsid w:val="00EB3BAC"/>
@@ -26135,50 +25908,51 @@
     <w:rsid w:val="00ED335F"/>
     <w:rsid w:val="00ED3B8A"/>
     <w:rsid w:val="00EE144F"/>
     <w:rsid w:val="00EE2A6D"/>
     <w:rsid w:val="00EE3109"/>
     <w:rsid w:val="00EE3FFA"/>
     <w:rsid w:val="00EE6278"/>
     <w:rsid w:val="00EE7D2A"/>
     <w:rsid w:val="00EF1FE8"/>
     <w:rsid w:val="00EF364F"/>
     <w:rsid w:val="00EF3F7A"/>
     <w:rsid w:val="00EF5C2C"/>
     <w:rsid w:val="00EF69B5"/>
     <w:rsid w:val="00F00758"/>
     <w:rsid w:val="00F01F18"/>
     <w:rsid w:val="00F046E4"/>
     <w:rsid w:val="00F05456"/>
     <w:rsid w:val="00F056F5"/>
     <w:rsid w:val="00F061F1"/>
     <w:rsid w:val="00F06F4A"/>
     <w:rsid w:val="00F07835"/>
     <w:rsid w:val="00F07D87"/>
     <w:rsid w:val="00F10172"/>
     <w:rsid w:val="00F109EB"/>
     <w:rsid w:val="00F164CD"/>
+    <w:rsid w:val="00F1701E"/>
     <w:rsid w:val="00F17064"/>
     <w:rsid w:val="00F177D8"/>
     <w:rsid w:val="00F25459"/>
     <w:rsid w:val="00F2615F"/>
     <w:rsid w:val="00F26F44"/>
     <w:rsid w:val="00F27975"/>
     <w:rsid w:val="00F30E70"/>
     <w:rsid w:val="00F3114B"/>
     <w:rsid w:val="00F31B27"/>
     <w:rsid w:val="00F32896"/>
     <w:rsid w:val="00F344FF"/>
     <w:rsid w:val="00F4098B"/>
     <w:rsid w:val="00F434D7"/>
     <w:rsid w:val="00F47BBB"/>
     <w:rsid w:val="00F50EA8"/>
     <w:rsid w:val="00F5155E"/>
     <w:rsid w:val="00F567A2"/>
     <w:rsid w:val="00F6075D"/>
     <w:rsid w:val="00F61393"/>
     <w:rsid w:val="00F623CD"/>
     <w:rsid w:val="00F632F9"/>
     <w:rsid w:val="00F732BD"/>
     <w:rsid w:val="00F839FC"/>
     <w:rsid w:val="00F84846"/>
     <w:rsid w:val="00F855CF"/>
@@ -26227,51 +26001,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6EFA5CBC"/>
   <w15:docId w15:val="{EA4BEC74-AC39-4BF4-AA3B-145F6F6C0954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27476,51 +27250,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00F96D2A"/>
     <w:rPr>
       <w:color w:val="1479B3" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96D2A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="88240063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="602614105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27860,74 +27634,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c888f7b8-0c78-438d-810e-bdd0852963d5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cfe885dc-9db7-4894-95a4-8bf7ccbac140" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D7AE4A8069234381A621D957CE7992" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac234117cdadfa30b80293b5d26cae4c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c888f7b8-0c78-438d-810e-bdd0852963d5" xmlns:ns3="f9728e12-fb6b-4ee5-8fb7-2b2f3426dcb2" xmlns:ns4="cfe885dc-9db7-4894-95a4-8bf7ccbac140" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b9c94ad5274a435398f58b51ab001ea" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="c888f7b8-0c78-438d-810e-bdd0852963d5"/>
     <xsd:import namespace="f9728e12-fb6b-4ee5-8fb7-2b2f3426dcb2"/>
     <xsd:import namespace="cfe885dc-9db7-4894-95a4-8bf7ccbac140"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -28125,133 +27895,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399B432E-69EE-491C-8B33-0119426AC788}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35712A35-B60F-48EE-A7A4-93BB397CB064}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c888f7b8-0c78-438d-810e-bdd0852963d5"/>
     <ds:schemaRef ds:uri="cfe885dc-9db7-4894-95a4-8bf7ccbac140"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CD50585-9995-4DFC-B4B6-44212A6E09F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c888f7b8-0c78-438d-810e-bdd0852963d5"/>
     <ds:schemaRef ds:uri="f9728e12-fb6b-4ee5-8fb7-2b2f3426dcb2"/>
     <ds:schemaRef ds:uri="cfe885dc-9db7-4894-95a4-8bf7ccbac140"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{287AAFB8-B688-480C-ADD8-AF8A3E905105}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7c14dfa4-c0fc-4725-9f04-76a443deb095}" enabled="0" method="" siteId="{7c14dfa4-c0fc-4725-9f04-76a443deb095}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_Plain.dot</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1780</Words>
-  <Characters>17609</Characters>
+  <Words>1741</Words>
+  <Characters>17140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tilintarkastajan tarkastusraportti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KPMG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19351</CharactersWithSpaces>
+  <CharactersWithSpaces>18844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tilintarkastajan tarkastusraportti</dc:title>
   <dc:creator>ARA</dc:creator>
   <cp:keywords>korkotukilaina, erityisryhmien investointiavustus, loppuselvitys</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KISTmpltVer">
     <vt:lpwstr>2.1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KISDateFmt">