--- v0 (2026-03-10)
+++ v1 (2026-04-28)
@@ -5,165 +5,156 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SA03262320\AppData\Local\Temp\2\5eff1a26952a403e8b1bdaf7e1877521\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SA03262320\AppData\Local\Temp\22\5eff1a26952a403e8b1bdaf7e1877521\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23910" windowHeight="10155" activeTab="0"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22620" windowHeight="10155" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Normaaliasunnot (PKS 24 kk)" sheetId="1" r:id="rId3"/>
     <sheet name="Normaaliasunnot (Muu maa 24 kk)" sheetId="2" r:id="rId4"/>
     <sheet name="Tilaston kuvaus" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1798" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1782" uniqueCount="593">
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Hankkeen nimi</t>
   </si>
   <si>
     <t>Hankemuoto</t>
   </si>
   <si>
     <t>Lainansaaja</t>
   </si>
   <si>
     <t>Rakennuttaja</t>
   </si>
   <si>
     <t>Pääurakoitsija</t>
   </si>
   <si>
     <t>Asuntojen lkm</t>
   </si>
   <si>
     <t>Tontin omistus</t>
   </si>
   <si>
     <t>Osapäätös pvm</t>
   </si>
   <si>
     <t>Koy Finnoon Kuunari c/o Koy M2-Kodit</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Piilipuuntie 4, Espoo</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Seiliniitty 4</t>
   </si>
   <si>
     <t>As Oy Espoon Maitovadinkatu 11</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Finnoonkallio 2</t>
   </si>
   <si>
     <t>Helsinki</t>
   </si>
   <si>
     <t>Espoo</t>
   </si>
   <si>
+    <t>Lappeenranta</t>
+  </si>
+  <si>
     <t>Lahti</t>
   </si>
   <si>
-    <t>Kuopio</t>
+    <t>Kittilä</t>
   </si>
   <si>
     <t>Kirkkonummi</t>
   </si>
   <si>
-    <t>Kerava</t>
-[...1 lines deleted...]
-  <si>
     <t>Kempele</t>
   </si>
   <si>
     <t>Hämeenlinna</t>
   </si>
   <si>
     <t>Hyvinkää</t>
   </si>
   <si>
     <t>&lt;vLNPrinting_Date&gt;</t>
   </si>
   <si>
-    <t>Kittilä</t>
-[...4 lines deleted...]
-  <si>
     <t>Muun maan kohdelistaus</t>
   </si>
   <si>
     <t>Pääkaupunkiseudun kohdelistaus</t>
   </si>
   <si>
     <t>Tilaston kuvaus</t>
   </si>
   <si>
     <t xml:space="preserve">Aluejakona on koko maa, pääkaupunkiseutu ja muu maa ilman PKS:a. Alueiden keskiarvot on laskettu hankkeiden asuinpinta-alalla painotettuna aritmeettisena keskiarvona, poikkeuksena pääkaupunkiseutu, jossa Helsingin painoarvo on 50 % (vastaa Helsingin 10-vuoden osuutta ARA-tuotannosta pääkaupunkiseudulla). Rakennuskustannus on laskettu erikseen Helsingille, Espoolle ja Vantaalle sekä niiden kehyskunnille (Helsingin muut MAL-kunnat). Tampereen, Turun, Oulun, Jyväskylän, Kuopion ja Lahden rakennuskustannus sisältää myös niiden MAL-seudun kuntien hankkeet viimeisen 12 kuukauden ajalta. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Vuosimuutos on laskettu edeltävältä 12 kuukauden jaksolta. </t>
   </si>
   <si>
     <t>Kangasala</t>
   </si>
   <si>
     <t>Järvenpää</t>
   </si>
   <si>
     <t>Jyväskylä</t>
   </si>
   <si>
     <t>Joensuu</t>
   </si>
   <si>
     <t>Iisalmi</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Gräsanportti 2</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Luoteisrinne 15, Espoo</t>
   </si>
   <si>
     <t>Asuntosäätiön Vuokra-asunnot Oy / Finnoonkartanonkatu 17 C Espoo</t>
   </si>
@@ -273,137 +264,146 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Lisätiedot: Valtion tukeman asuntorakentamisen keskus,  tietopalvelu.varke@gov.fi</t>
   </si>
   <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Kirjakatu 6, Espoo</t>
+  </si>
+  <si>
+    <t>Kuopio</t>
+  </si>
+  <si>
+    <t>Vuosimuutos on laskettu edeltävältä 12 kuukauden jaksolta. Tilasto ei sisällä opiskelijahankkeita.</t>
+  </si>
+  <si>
     <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Leirimetsäntie 8 Espoo</t>
   </si>
   <si>
     <t>Kalasääsentie 1 BC</t>
   </si>
   <si>
     <t>As Oy Espoon Viilivati 5</t>
   </si>
   <si>
     <t>As Oy Espoon Viilivati 7</t>
   </si>
   <si>
+    <t>As Oy Espoon Lintukorpi 9</t>
+  </si>
+  <si>
     <t>KOY Espoon Anna Sahlstenin katu 16</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Savikuja 2</t>
   </si>
   <si>
-    <t>As Oy Lintukorpi 8 H</t>
+    <t>As Oy Espoon Lintukorpi 11</t>
   </si>
   <si>
     <t>Espoon Asunnot / Niipperintie 97</t>
   </si>
   <si>
-    <t>Haso Myllymatkantie 11</t>
-[...8 lines deleted...]
-    <t>Asunto Oy Helsingin Ounasvaarantie 4 C</t>
+    <t>Espoon Asunnot Oy / Ulappakatu 4</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Saaristolaivastonkatu 20, Helsinki</t>
   </si>
   <si>
     <t>Heka Jätkäsaari Melkinlaituri 4</t>
   </si>
   <si>
     <t>As Oy Helsingin Perusyhtiö 14</t>
   </si>
   <si>
     <t>ES ASO Hirsipadontie 10</t>
   </si>
   <si>
     <t>Kiinteistö Oy Helsingin Saarni</t>
   </si>
   <si>
     <t>Ilmari</t>
   </si>
   <si>
     <t>Heka Vuosaari Vuosaarentie 3 er</t>
   </si>
   <si>
     <t>ES ASO Helsingin Vedenkierto 31</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Haakoninlahdenkatu 19</t>
   </si>
   <si>
     <t>Heka Mestarintie 18</t>
   </si>
   <si>
     <t>Haso Käskynhaltijantie 48</t>
   </si>
   <si>
     <t>Haso Myllynkivi</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Pallaksentie 7</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy/Konalantie 64</t>
   </si>
   <si>
     <t>Helsingin Ensi Parvi</t>
   </si>
   <si>
     <t>As Oy Helsingin Radioportti 2 CD (Talo CD)</t>
   </si>
   <si>
+    <t>As Oy Helsingin Tulistimenkatu 7 B (Talo B)</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Tulistimenkatu 7 A (Talo A)</t>
+  </si>
+  <si>
     <t>Kiinteistö Oy Helsingin Jokiniementie 42</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Ensi parvi 3 A-F, Helsinki</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Laivalahdenkatu 6 C</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Jälsitie 1</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Jälsitie 3</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Neulastie 3</t>
   </si>
   <si>
     <t>Haso Verkkosaarenranta 16</t>
   </si>
   <si>
     <t>Haso Maunulantie 25</t>
   </si>
   <si>
     <t>Koy Helsingin Laivalahdenkatu 6 d</t>
@@ -432,1479 +432,1494 @@
   <si>
     <t>As Oy Helsingin Tuohimaa</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Sibeliuksenkatu 10</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Töölönkatu 40</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Koirasaarentie 38 Helsinki</t>
   </si>
   <si>
     <t>Koy M2-Kodit, Vanha Viipurin maantie 14</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kruunuvuoren Usva</t>
   </si>
   <si>
     <t>Paletinkierto 11</t>
   </si>
   <si>
     <t>Heka Kuninkaantammi Paletinkierto 7</t>
   </si>
   <si>
-    <t>VAV Lipstikkakuja 2</t>
+    <t>Heka Laajasalo Koirasaarentie 10</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Kyttäläntie 8</t>
   </si>
   <si>
     <t>Retiisikuja 2</t>
   </si>
   <si>
     <t>As Oy Vantaan Kalla</t>
   </si>
   <si>
     <t>As Oy Vantaan Lootus</t>
   </si>
   <si>
     <t>Vantaan Urho</t>
   </si>
   <si>
     <t>TA- Asumisoikeus Oy / As Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Vantaan Luotsi</t>
   </si>
   <si>
     <t>Hiekkaharjun Huippu</t>
   </si>
   <si>
     <t>Kelokuusenrinne 4</t>
   </si>
   <si>
     <t>Pytinkalliontie 3</t>
   </si>
   <si>
     <t>Asumisoikeusasunnot</t>
   </si>
   <si>
     <t>Vuokra-asunnot, pitkä korkotuki</t>
   </si>
   <si>
     <t>Vuokra-asunnot, lyhyt korkotuki</t>
   </si>
   <si>
+    <t>Takauslainoitetut vuokra-asunnot</t>
+  </si>
+  <si>
     <t>Asuntosäätiön Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Asuntosäätiön Vuokra-asunnot Oy</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Espoon Luoteisrinne 15</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy</t>
   </si>
   <si>
     <t>Asunto Oy Espoon Kipsimestari</t>
   </si>
   <si>
     <t>Koy Finnoon Kuunari</t>
   </si>
   <si>
     <t>As Oy Pohjolan Hankeyhtiö Helsinki 5</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 4</t>
   </si>
   <si>
+    <t>Asunto Oy Espoon Lintukorpi 9</t>
+  </si>
+  <si>
     <t>KOY Espoon Anna Sahlsténin katu 16</t>
   </si>
   <si>
-    <t>As Oy Helsingin Perusyhtiö 4</t>
+    <t>Helsingin kaupungin asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 14</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Hirsipadontie 10</t>
+  </si>
+  <si>
+    <t>Asoasunnot Yrjö ja Hanna Oy</t>
+  </si>
+  <si>
+    <t>ES-Laatuasumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Helsingin Asumisoikeus Oy</t>
   </si>
   <si>
-    <t>Asunto Oy Helsingin Koruseppä</t>
-[...19 lines deleted...]
-  <si>
     <t>A-Kruunu Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 9</t>
   </si>
   <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 8</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 10</t>
+  </si>
+  <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 15</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kilparatsastaja</t>
   </si>
   <si>
     <t>Setlementtiasunnot Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Tuohimaa</t>
   </si>
   <si>
     <t>Asunosäätiön Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Kiinteistö Oy M2-Kodit, Vanha Viipurin maantie 14</t>
   </si>
   <si>
     <t>VAV Asunnot Oy</t>
   </si>
   <si>
     <t>As Oy Vantaan Topaasikujan Asumisoikeusasuntotalo</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Elämäni Kodit 10 Oy</t>
   </si>
   <si>
     <t>Asunto Oy Vantaan Hiekkaharjun Huippu</t>
   </si>
   <si>
     <t>Asuntosäätiön Rakennuttaja Oy</t>
   </si>
   <si>
     <t>TA-Rakennuttaja Oy</t>
   </si>
   <si>
     <t>TA- Rakennuttaja Oy</t>
   </si>
   <si>
     <t>Y-Säätiön palvelut Oy</t>
   </si>
   <si>
     <t>Avain Rakennuttaja Oy</t>
   </si>
   <si>
+    <t>Helsingin kaupunki/ Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Avain rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Kilo Invest Oy</t>
+  </si>
+  <si>
+    <t>Yrjö ja Hanna Rakennuttaja Oy</t>
+  </si>
+  <si>
     <t>Helsingin kaupungin asuntotuotanto</t>
   </si>
   <si>
-    <t>Etukodit Kymppi Oy</t>
-[...13 lines deleted...]
-  <si>
     <t>Helsingin kaupungin Asuntotuotantopalvelu</t>
   </si>
   <si>
     <t>Avain Rakennuttaja</t>
   </si>
   <si>
     <t>Helsingin Asuntotuotantopalvelu</t>
   </si>
   <si>
+    <t>Helsingin kaupungin Asuntotuotanto</t>
+  </si>
+  <si>
     <t>Suomen Kaupunkikodit ARA Oy</t>
   </si>
   <si>
     <t>Yrjö ja Hanna -säätiö sr</t>
   </si>
   <si>
     <t>Toivo Group Oyj</t>
   </si>
   <si>
     <t>VAV-Asunnot Oy</t>
   </si>
   <si>
     <t>Pohjola Rakennus Oy Suomi</t>
   </si>
   <si>
     <t>Pohjola Rakennus Suomi Oy</t>
   </si>
   <si>
     <t>JM Suomi Oy</t>
   </si>
   <si>
     <t>Peab Oy</t>
   </si>
   <si>
     <t>Jalon Uusimaa Oy</t>
   </si>
   <si>
     <t>YIT- Housing Oy</t>
   </si>
   <si>
     <t>Hartela Etelä-Suomi Oy</t>
   </si>
   <si>
     <t>Hausia Oy</t>
   </si>
   <si>
     <t>SRV Rakennus Oy</t>
   </si>
   <si>
     <t>Rakennusliike Soimu Oy</t>
   </si>
   <si>
     <t>Tencon Oy</t>
   </si>
   <si>
     <t>SSA Rakennus Oy</t>
   </si>
   <si>
+    <t>Jatke Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Varte Oy</t>
+  </si>
+  <si>
+    <t>YIT Housing Oy</t>
+  </si>
+  <si>
+    <t>Skanska Talonrakennus Oy</t>
+  </si>
+  <si>
+    <t>Pajala Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Peab oy</t>
+  </si>
+  <si>
+    <t>Peab Oy, PKS Asuntorakentaminen</t>
+  </si>
+  <si>
+    <t>Arkta Reponen Oy</t>
+  </si>
+  <si>
+    <t>VRP Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>EKE-Rakennus Oy</t>
+  </si>
+  <si>
     <t>Lujatalo Oy</t>
   </si>
   <si>
-    <t>Jatke Uusimaa Oy</t>
-[...28 lines deleted...]
-  <si>
     <t>Jalon Uusimaa</t>
   </si>
   <si>
     <t>Rakennusliike Lapti Oy</t>
   </si>
   <si>
+    <t>Fira Rakennus Oy</t>
+  </si>
+  <si>
+    <t>YIT Suomi Oy</t>
+  </si>
+  <si>
+    <t>Toivo Projektinhallinta Oy</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>vuokra</t>
+  </si>
+  <si>
+    <t>oma</t>
+  </si>
+  <si>
+    <t>Lieto</t>
+  </si>
+  <si>
+    <t>Lohja</t>
+  </si>
+  <si>
+    <t>Muhos</t>
+  </si>
+  <si>
+    <t>Muonio</t>
+  </si>
+  <si>
+    <t>Mäntsälä</t>
+  </si>
+  <si>
+    <t>Naantali</t>
+  </si>
+  <si>
+    <t>Nokia</t>
+  </si>
+  <si>
+    <t>Nurmijärvi</t>
+  </si>
+  <si>
+    <t>Orivesi</t>
+  </si>
+  <si>
+    <t>Oulainen</t>
+  </si>
+  <si>
+    <t>Oulu</t>
+  </si>
+  <si>
+    <t>Paimio</t>
+  </si>
+  <si>
+    <t>Parainen</t>
+  </si>
+  <si>
+    <t>Pirkkala</t>
+  </si>
+  <si>
+    <t>Porvoo</t>
+  </si>
+  <si>
+    <t>Raisio</t>
+  </si>
+  <si>
+    <t>Riihimäki</t>
+  </si>
+  <si>
+    <t>Rovaniemi</t>
+  </si>
+  <si>
+    <t>Seinäjoki</t>
+  </si>
+  <si>
+    <t>Siilinjärvi</t>
+  </si>
+  <si>
+    <t>Sipoo</t>
+  </si>
+  <si>
+    <t>Tampere</t>
+  </si>
+  <si>
+    <t>Turku</t>
+  </si>
+  <si>
+    <t>Tuusula</t>
+  </si>
+  <si>
+    <t>Vaasa</t>
+  </si>
+  <si>
+    <t>Ylöjärvi</t>
+  </si>
+  <si>
+    <t>Suokatu 18</t>
+  </si>
+  <si>
+    <t>As Oy Hämeenlinnan Keinukatu 1</t>
+  </si>
+  <si>
+    <t>Louhenkatu 16</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Tulliportinkatu 7 b ja c</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Kiviniementie 10</t>
+  </si>
+  <si>
+    <t>As Oy Jyväskylän Puistolan Kruunu</t>
+  </si>
+  <si>
+    <t>Väkkärätie 1 A Vuokratalo</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Hahlo 3 ja 7</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kauppaneuvos</t>
+  </si>
+  <si>
+    <t>Harjun Ilona</t>
+  </si>
+  <si>
+    <t>As Oy Jyväskylän Kalanteri</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Jyväskylän Vapaudenkatu 61</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Huoltopolku 2A</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kangasrinteen Yövilkka</t>
+  </si>
+  <si>
+    <t>KAS Jyväskylä Keljonkatu (lyhyt kt)</t>
+  </si>
+  <si>
+    <t>JVA Pölkintie 16</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Viulukonsertonkuja 6 A, Järvenpää</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Jokamiehen Tahti</t>
+  </si>
+  <si>
+    <t>A-Kruunu Järvenpään Viulukonsertonkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Koy Järvenpään Pajalantie 23 G</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kangasalan Katriina</t>
+  </si>
+  <si>
+    <t>Linnanportti</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kirkkonummen Vesitorninrinne 3-7</t>
+  </si>
+  <si>
+    <t>KV-A Oy /Juhlakallio</t>
+  </si>
+  <si>
+    <t>Aholan Rivitie</t>
+  </si>
+  <si>
+    <t>Mustikkakierto 6</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Varsanpolku 1b</t>
+  </si>
+  <si>
+    <t>Urheilukatu 3, uudisrakennus</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Neulaniementie</t>
+  </si>
+  <si>
+    <t>A-Kruunu Kuopion Opistokuja 8</t>
+  </si>
+  <si>
+    <t>Tasavallankatu 19, Kuopio</t>
+  </si>
+  <si>
+    <t>Kuopas Puijonkuppee</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Svinhufvudinkatu 9</t>
+  </si>
+  <si>
+    <t>Pohjoinen Liipolankatu 14</t>
+  </si>
+  <si>
+    <t>LOAS Kesämäki</t>
+  </si>
+  <si>
+    <t>Liedon kaunokki (tulipalo)</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy / Sahapiha 8</t>
+  </si>
+  <si>
+    <t>KAS Lohja Kullervonkatu</t>
+  </si>
+  <si>
+    <t>Muhoksen kunnan erityisryhmien vuokra-asunnot</t>
+  </si>
+  <si>
+    <t>Muonio Oijustie</t>
+  </si>
+  <si>
+    <t>KAS Mäntsälä Keskuskatu 17</t>
+  </si>
+  <si>
+    <t>Presidentinkatu 3</t>
+  </si>
+  <si>
+    <t>Ratakatu 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Nokian Nuijamiestentie 12</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Nurmijärven Korpiorvokinkuja 8</t>
+  </si>
+  <si>
+    <t>As Oy Nurmijärven Luhtajoentie 6</t>
+  </si>
+  <si>
+    <t>Koluntie 6</t>
+  </si>
+  <si>
+    <t>Branderinkatu 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka</t>
+  </si>
+  <si>
+    <t>Kangastie 9</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Kuviomarssi 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Uljas</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Ketunkuja 6</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Suokulaisentie 12</t>
+  </si>
+  <si>
+    <t>KOy Oulun Fanfaari</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Taskilankuja 2-4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6</t>
+  </si>
+  <si>
+    <t>Koy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Rauta</t>
+  </si>
+  <si>
+    <t>KAS Paimio Kauppatie 4,</t>
+  </si>
+  <si>
+    <t>Koivu</t>
+  </si>
+  <si>
+    <t>As Oy Paraisten Valssikuja 3</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy/ Viistokuja 6</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>A-Kruunu Pirkkalan Väinönkuja</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Taidetehtaankatu 5</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Peippolantie 2a</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b</t>
+  </si>
+  <si>
+    <t>As Oy Porvoon Dynamo</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Taidetehtaankatu 3 B</t>
+  </si>
+  <si>
+    <t>Opistokuja 1</t>
+  </si>
+  <si>
+    <t>MARA Kodit Oy - Jarrilantie 2</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Leppäkertunkatu 2 Raisio</t>
+  </si>
+  <si>
+    <t>Kertunlinna</t>
+  </si>
+  <si>
+    <t>Kuloistenniitty / Kultasiipi</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Rahikuja 3, Raisio</t>
+  </si>
+  <si>
+    <t>Hämeenkatuu 20 / Junailijankatu 11</t>
+  </si>
+  <si>
+    <t>Asunto Oy Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>KAS Rovaniemi Evakkotie 8</t>
+  </si>
+  <si>
+    <t>Piirintie 11</t>
+  </si>
+  <si>
+    <t>Silkkiuikuntie 5-7</t>
+  </si>
+  <si>
+    <t>As Oy Sipoon Kalliomäenkaari 7-9</t>
+  </si>
+  <si>
+    <t>As. Oy Tampereen Härmälänrannan Ernst</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Tohlopinranta 29</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Suvialankaari 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Kehyskatu 7</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Rahonlanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Lamminpään C2</t>
+  </si>
+  <si>
+    <t>Kissantassu Hervanta</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Isokuusenkatu 26 C</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Ojalan puukerrostalo</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari c/o Koy M2-Kodit</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Ranta-Tampellan Arbusca</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Tampereen Niemenrannan Puistokatu 5</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Tehdaskartanonkatu 34</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>A-Kruunu Tampereen Kuivaamokatu 3</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy / Boijenkatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Boijenkatu 2</t>
+  </si>
+  <si>
+    <t>VTS Boijenkatu 5</t>
+  </si>
+  <si>
+    <t>Raholan Kotilinna</t>
+  </si>
+  <si>
+    <t>Boijenkatu 6</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Turun Oikotie 11</t>
+  </si>
+  <si>
+    <t>TVT Vähäheikki</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hovinarri</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Fabriikin Giselle</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Fabriikin Gunnar</t>
+  </si>
+  <si>
+    <t>Koy M2-Kodit, Hovineidonkatu 2</t>
+  </si>
+  <si>
+    <t>Herttuankulman Puistonportti</t>
+  </si>
+  <si>
+    <t>Herttuankulman Kristoffer</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Akselintie 6a ja b, Turku</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hopmanninkatu 1 ja 3</t>
+  </si>
+  <si>
+    <t>Runosmäki/ Villa Viiri</t>
+  </si>
+  <si>
+    <t>Savonkedonkatu 7: A, B, C, D ja E</t>
+  </si>
+  <si>
+    <t>Hiidentunti</t>
+  </si>
+  <si>
+    <t>Kaistarniementie 30</t>
+  </si>
+  <si>
+    <t>Kärsämäentie 10</t>
+  </si>
+  <si>
+    <t>VASO Duetto</t>
+  </si>
+  <si>
+    <t>As Oy Turun Amori</t>
+  </si>
+  <si>
+    <t>Murkionkatu 12</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy / Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Mäntymäki HI, Kunnallissairaalantie 44</t>
+  </si>
+  <si>
+    <t>Saarenmaankatu 10</t>
+  </si>
+  <si>
+    <t>Skanssin Puisto I ja II</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hovimäenkatu 2</t>
+  </si>
+  <si>
+    <t>Uudentuvankatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Hoviväenkatu 2C</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hopmanninkatu 19 ja 21</t>
+  </si>
+  <si>
+    <t>YH-Tammi, Hopmanninkatu 23</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Kirstinpuiston Solina 13</t>
+  </si>
+  <si>
+    <t>Kalliolinna</t>
+  </si>
+  <si>
+    <t>As Oy Tuusulan Verso</t>
+  </si>
+  <si>
+    <t>Opiskelijakylän II-vaihe</t>
+  </si>
+  <si>
+    <t>KAS Ylöjärvi Harjunhelmi</t>
+  </si>
+  <si>
+    <t>Opiskelija-asunnot</t>
+  </si>
+  <si>
+    <t>Hyvinkään Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Petterinkulma Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Joensuun Tulliportinkatu 7b ja c</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Kiviniementie 10</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Puistolan Kruunu</t>
+  </si>
+  <si>
+    <t>Jyväskylän Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Hahlo 3 ja 7</t>
+  </si>
+  <si>
+    <t>Varttuneiden asumisoikeusyhdistys Jaso</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Jyväskylän Kauppakulma D</t>
+  </si>
+  <si>
+    <t>KAS kodit kymppi Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Järvenpään Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>Asunto Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Kempeleen Linnanportti Oy</t>
+  </si>
+  <si>
+    <t>Kirkkonummen Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Kittilän Vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>Koti Pohjoinen Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Jynkän Kulma</t>
+  </si>
+  <si>
+    <t>Niiralan Kulma Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Neulaniementie</t>
+  </si>
+  <si>
+    <t>Kiint. Oy Kuopion Talvi 5</t>
+  </si>
+  <si>
+    <t>Kuopion Opiskelija-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Lahden Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Lahden Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Lappeenrannan seudun opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Sahapiha 8 Lohja</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy</t>
+  </si>
+  <si>
+    <t>Muhoksen kunta</t>
+  </si>
+  <si>
+    <t>Naantalin vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>Naantalin Vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Perusyhtiö 6 (Tuleva As Oy Nurmijärven Luhtajoentie 6)</t>
+  </si>
+  <si>
+    <t>Oriveden Kotikoivu Oy</t>
+  </si>
+  <si>
+    <t>Oulaisten Amiraali Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka, sulautuu KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna, sulautetaan rak.aikana KOy Oulun Tarpeeseen</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Fanfaari (sulautuu KOy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2, sulautuu Kiinteistö Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6 (myöh. Kiinteistö Oy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Paimion Palvelukeskussäätiö sr</t>
+  </si>
+  <si>
+    <t>Mangrove Oy As Oy Paraisten Valssikuja 3 "perustettavan yhtiön" lukuun</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Päämies</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b / TA-Yhtymä Oy</t>
+  </si>
+  <si>
+    <t>Porvoon A-asunnot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Raision Jarrilantie 2</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Rahikuja 3 Raisio</t>
+  </si>
+  <si>
+    <t>Riihimäen Kotikulma Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Riihimäen Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>Sevas Kodit Oy</t>
+  </si>
+  <si>
+    <t>Siilinjärven Kotipolku Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Tampereen Tohlopinranta 29</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Tampereen Suvialankaari 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Raholanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kissantassu</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Isokuusenkatu 26</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Polaris</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>Tampereen Vuokratalosäätiö sr</t>
+  </si>
+  <si>
+    <t>Tampereen Kotilinnasäätiö sr</t>
+  </si>
+  <si>
+    <t>MVH-Jalava Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Oikotie 11</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy M2-Kodit, Hovineidonkatu 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Herttuankulman Kristoffer</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Akselintie 6a ja 6b</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hiidentunti</t>
+  </si>
+  <si>
+    <t>TVT Asunnot oy</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus  Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Asunto Oy Pohjolan Perusyhtiö Turku 5</t>
+  </si>
+  <si>
+    <t>YH-Tammi Oy</t>
+  </si>
+  <si>
+    <t>Tuusulan kunnan kiinteistöt Oy</t>
+  </si>
+  <si>
+    <t>Vaasan opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Sustera Oy</t>
+  </si>
+  <si>
+    <t>Hämeenlinnan Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Primus-kodit Korkotuki Oy</t>
+  </si>
+  <si>
+    <t>K-S:n Jaso Asunnot Oy</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Lahden Talot Oy</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy, Leena Lindholm</t>
+  </si>
+  <si>
+    <t>YH Kodit Oy</t>
+  </si>
+  <si>
+    <t>YH kodit Oy</t>
+  </si>
+  <si>
+    <t>Welado Oy</t>
+  </si>
+  <si>
+    <t>Ta-Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Oulun Moniasunnot Oy</t>
+  </si>
+  <si>
+    <t>Mangrove Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>AVAIN Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Koy Kissantassu</t>
+  </si>
+  <si>
+    <t>Suomen Keskuskodit Oy</t>
+  </si>
+  <si>
+    <t>A-Insinöörit Oy</t>
+  </si>
+  <si>
+    <t>Yit Housing Oy</t>
+  </si>
+  <si>
     <t>Marvea Oy</t>
   </si>
   <si>
-    <t>Fira Rakennus Oy</t>
-[...68 lines deleted...]
-    <t>59</t>
+    <t>Sotkamon Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jalon Rakentajat Oy</t>
+  </si>
+  <si>
+    <t>Rakennus-Kaseva Oy</t>
+  </si>
+  <si>
+    <t>VRP Keski-Suomi Oy</t>
+  </si>
+  <si>
+    <t>COfLOW Oy</t>
+  </si>
+  <si>
+    <t>Rakennuspalvelu Kokko Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Vänttilä Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Jouko Pesonen Oy</t>
+  </si>
+  <si>
+    <t>Kotikatu 365 Oy</t>
+  </si>
+  <si>
+    <t>Varte Lahti Oy</t>
+  </si>
+  <si>
+    <t>Hartela Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike K. Hämäläinen Oy</t>
+  </si>
+  <si>
+    <t>Hartela Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rakennus K. Karhu Oy</t>
+  </si>
+  <si>
+    <t>Oulun Rakennusteho Oy</t>
+  </si>
+  <si>
+    <t>Mangrove Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto K. Tervo Oy</t>
+  </si>
+  <si>
+    <t>Ylivieskan Rakennustoimi Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rave Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Häyrynen Oy</t>
+  </si>
+  <si>
+    <t>Nastarakennus Oy</t>
+  </si>
+  <si>
+    <t>Temotek Oy</t>
+  </si>
+  <si>
+    <t>Aalto Construction Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi</t>
+  </si>
+  <si>
+    <t>Rakennusliike Nurmi Oy</t>
+  </si>
+  <si>
+    <t>Suomen Kovabetoni Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto Eero Reijonen Oy</t>
+  </si>
+  <si>
+    <t>Aura Rakennus Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Yit Housing</t>
+  </si>
+  <si>
+    <t>Arkta Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jatke Pirkanmaa Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy</t>
+  </si>
+  <si>
+    <t>NCC Suomi Oy</t>
+  </si>
+  <si>
+    <t>Aura Rakennus Oy</t>
+  </si>
+  <si>
+    <t>YIT Holding Oy</t>
+  </si>
+  <si>
+    <t>Bonava Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Pohjonen Oy</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>12</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>51</t>
-[...1054 lines deleted...]
-  <si>
     <t>10</t>
   </si>
   <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>25</t>
   </si>
   <si>
-    <t>33</t>
-[...4 lines deleted...]
-  <si>
     <t>26</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>55</t>
-  </si>
-[...1 lines deleted...]
-    <t>53</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>207</t>
   </si>
@@ -2625,102 +2640,102 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ec0e1911-b7b3-495f-93f4-038609c47cba}">
-  <dimension ref="A3:M82"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{813030ce-1e29-4429-82c8-cbc67b837f06}">
+  <dimension ref="A3:M83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="36" style="3" customWidth="1"/>
     <col min="3" max="3" width="41.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.5714285714286" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.1428571428571" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.2857142857143" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A3" s="36" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E3" s="36"/>
       <c r="F3" s="20"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="22"/>
       <c r="M3" s="23"/>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A4" s="29" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="24">
-        <v>46090</v>
+        <v>46140</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
     <row r="5" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A5" s="25"/>
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="24"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="27"/>
       <c r="M5" s="28"/>
@@ -2771,9270 +2786,9188 @@
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" ht="45">
       <c r="A9" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" s="11" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A10" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H10" s="38">
         <v>5653</v>
       </c>
       <c r="I10" s="38">
         <v>54.883495145631073</v>
       </c>
       <c r="J10" s="38">
         <v>3741.2697682646381</v>
       </c>
       <c r="K10" s="38">
         <v>4269.8873164691313</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M10" s="39">
         <v>45426.666712962957</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A11" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H11" s="38">
         <v>2257</v>
       </c>
       <c r="I11" s="38">
         <v>59.394736842105253</v>
       </c>
       <c r="J11" s="38">
         <v>3844.3234381922912</v>
       </c>
       <c r="K11" s="38">
         <v>4294.5520602569786</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M11" s="39">
         <v>45426.666712962957</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A12" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H12" s="38">
         <v>3601</v>
       </c>
       <c r="I12" s="38">
         <v>64.303571428571431</v>
       </c>
       <c r="J12" s="38">
         <v>3770.619272424326</v>
       </c>
       <c r="K12" s="38">
         <v>4699.5279089141904</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M12" s="39">
         <v>45433.666678240741</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H13" s="38">
         <v>5512</v>
       </c>
       <c r="I13" s="38">
         <v>58.021052631578947</v>
       </c>
       <c r="J13" s="38">
         <v>3387.7180696661831</v>
       </c>
       <c r="K13" s="38">
         <v>3789.763606676343</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M13" s="39">
         <v>45456.51390046296</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H14" s="38">
         <v>6421</v>
       </c>
       <c r="I14" s="38">
         <v>56.324561403508767</v>
       </c>
       <c r="J14" s="38">
         <v>3018.3558635726522</v>
       </c>
       <c r="K14" s="38">
         <v>3108.307584488397</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M14" s="39">
         <v>45471.444467592592</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A15" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H15" s="38">
         <v>3138</v>
       </c>
       <c r="I15" s="38">
         <v>65.375</v>
       </c>
       <c r="J15" s="38">
         <v>3607.1300191204591</v>
       </c>
       <c r="K15" s="38">
         <v>4638.0414276609308</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M15" s="39">
         <v>45547.506944444453</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H16" s="38">
         <v>2644</v>
       </c>
       <c r="I16" s="38">
         <v>77.764705882352942</v>
       </c>
       <c r="J16" s="38">
         <v>3699.414901664145</v>
       </c>
       <c r="K16" s="38">
         <v>4015.9058245083211</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M16" s="39">
         <v>45596.527812499997</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A17" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H17" s="38">
         <v>2283</v>
       </c>
       <c r="I17" s="38">
         <v>95.125</v>
       </c>
       <c r="J17" s="38">
         <v>3451.4699956197992</v>
       </c>
       <c r="K17" s="38">
         <v>4368.4213753832673</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M17" s="39">
         <v>45596.527824074074</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H18" s="38">
         <v>2087</v>
       </c>
       <c r="I18" s="38">
         <v>94.86363636363636</v>
       </c>
       <c r="J18" s="38">
         <v>3452.1868711068519</v>
       </c>
       <c r="K18" s="38">
         <v>4367.5352180162918</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M18" s="39">
         <v>45596.527824074074</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H19" s="38">
         <v>3658</v>
       </c>
       <c r="I19" s="38">
         <v>45.160493827160487</v>
       </c>
       <c r="J19" s="38">
         <v>3991.4308365226898</v>
       </c>
       <c r="K19" s="38">
         <v>5428.3772553307817</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M19" s="39">
         <v>45617.638888888891</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H20" s="38">
         <v>2828</v>
       </c>
       <c r="I20" s="38">
         <v>56.560000000000002</v>
       </c>
       <c r="J20" s="38">
         <v>3802.6782178217818</v>
       </c>
       <c r="K20" s="38">
         <v>4092.8125884016972</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M20" s="39">
         <v>45671.617581018523</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A21" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H21" s="38">
         <v>3276</v>
       </c>
       <c r="I21" s="38">
         <v>57.473684210526322</v>
       </c>
       <c r="J21" s="38">
         <v>3397.6663614163608</v>
       </c>
       <c r="K21" s="38">
         <v>4689.6260683760684</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M21" s="39">
         <v>45715.555555555547</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H22" s="38">
         <v>4414</v>
       </c>
       <c r="I22" s="38">
         <v>53.829268292682933</v>
       </c>
       <c r="J22" s="38">
         <v>3319.6492976891709</v>
       </c>
       <c r="K22" s="38">
         <v>3888.2208880833709</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M22" s="39">
         <v>45744.423622685194</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H23" s="38">
         <v>3328</v>
       </c>
       <c r="I23" s="38">
         <v>61.629629629629633</v>
       </c>
       <c r="J23" s="38">
         <v>3702.5829326923081</v>
       </c>
       <c r="K23" s="38">
         <v>4650.9429086538457</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M23" s="39">
         <v>45841.506956018522</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A24" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H24" s="38">
         <v>2262</v>
       </c>
       <c r="I24" s="38">
         <v>58</v>
       </c>
       <c r="J24" s="38">
         <v>3715.5813439434119</v>
       </c>
       <c r="K24" s="38">
         <v>4711.9279398762164</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M24" s="39">
         <v>45854.520844907413</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H25" s="38">
-        <v>2471</v>
+        <v>3877</v>
       </c>
       <c r="I25" s="38">
-        <v>50.428571428571431</v>
+        <v>45.611764705882351</v>
       </c>
       <c r="J25" s="38">
-        <v>3700.8494536624848</v>
+        <v>2684.1297394892958</v>
       </c>
       <c r="K25" s="38">
-        <v>4840.7426143261837</v>
+        <v>4127.611813257673</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M25" s="39">
-        <v>45937.527777777781</v>
+        <v>45919.423611111109</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H26" s="38">
-        <v>2759</v>
+        <v>2471</v>
       </c>
       <c r="I26" s="38">
-        <v>74.567567567567565</v>
+        <v>50.428571428571431</v>
       </c>
       <c r="J26" s="38">
-        <v>4009.5759333091701</v>
+        <v>3700.8494536624848</v>
       </c>
       <c r="K26" s="38">
-        <v>4153.3243928959764</v>
+        <v>4840.7426143261837</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M26" s="39">
-        <v>45944.625</v>
+        <v>45937.527777777781</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H27" s="38">
-        <v>3877</v>
+        <v>2759</v>
       </c>
       <c r="I27" s="38">
-        <v>45.611764705882351</v>
+        <v>74.567567567567565</v>
       </c>
       <c r="J27" s="38">
-        <v>2791.53598142894</v>
+        <v>4009.5759333091701</v>
       </c>
       <c r="K27" s="38">
-        <v>4125.5473304101106</v>
+        <v>4153.3243928959764</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M27" s="39">
-        <v>45964.597222222219</v>
+        <v>45944.625</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A28" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>211</v>
       </c>
       <c r="H28" s="38">
-        <v>4936</v>
+        <v>3877</v>
       </c>
       <c r="I28" s="38">
-        <v>58.070588235294117</v>
+        <v>45.611764705882351</v>
       </c>
       <c r="J28" s="38">
-        <v>3169.688006482982</v>
+        <v>2791.53598142894</v>
       </c>
       <c r="K28" s="38">
-        <v>3271.0397082658019</v>
+        <v>4125.5473304101106</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M28" s="39">
-        <v>45965.388888888891</v>
+        <v>45964.597222222219</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>152</v>
+        <v>121</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H29" s="38">
-        <v>4765</v>
+        <v>4936</v>
       </c>
       <c r="I29" s="38">
-        <v>65.273972602739732</v>
+        <v>58.070588235294117</v>
       </c>
       <c r="J29" s="38">
-        <v>3571.9429171038819</v>
+        <v>3169.688006482982</v>
       </c>
       <c r="K29" s="38">
-        <v>3952.9882476390349</v>
+        <v>3271.0397082658019</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M29" s="39">
-        <v>45377.638888888891</v>
+        <v>45965.388888888891</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A30" s="37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H30" s="38">
-        <v>7513</v>
+        <v>5697</v>
       </c>
       <c r="I30" s="38">
-        <v>49.754966887417218</v>
+        <v>51.324324324324323</v>
       </c>
       <c r="J30" s="38">
-        <v>4338.613070677492</v>
+        <v>3273.241881692119</v>
       </c>
       <c r="K30" s="38">
-        <v>5706.4900838546519</v>
+        <v>3375.042829559417</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M30" s="39">
-        <v>45398.687511574077</v>
+        <v>46098.611111111109</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A31" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H31" s="38">
-        <v>3110</v>
+        <v>4090</v>
       </c>
       <c r="I31" s="38">
-        <v>52.711864406779661</v>
+        <v>80.196078431372555</v>
       </c>
       <c r="J31" s="38">
-        <v>3263.095819935691</v>
+        <v>4312.7899755501221</v>
       </c>
       <c r="K31" s="38">
-        <v>4437.2080385852087</v>
+        <v>4709.5745721271396</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M31" s="39">
-        <v>45405.729166666657</v>
+        <v>45428.520868055552</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A32" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>62</v>
+        <v>128</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H32" s="38">
-        <v>1207</v>
+        <v>4277</v>
       </c>
       <c r="I32" s="38">
-        <v>44.703703703703702</v>
+        <v>61.985507246376812</v>
       </c>
       <c r="J32" s="38">
-        <v>3280.937033968517</v>
+        <v>3583.3149403787702</v>
       </c>
       <c r="K32" s="38">
-        <v>4553.4092792046386</v>
+        <v>3953.417816226327</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M32" s="39">
-        <v>45405.729166666657</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45429.451412037037</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="F33" s="37" t="s">
         <v>178</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="H33" s="38">
-        <v>4090</v>
+        <v>4149</v>
       </c>
       <c r="I33" s="38">
-        <v>80.196078431372555</v>
+        <v>48.811764705882347</v>
       </c>
       <c r="J33" s="38">
-        <v>4312.7899755501221</v>
+        <v>3392.938539407086</v>
       </c>
       <c r="K33" s="38">
-        <v>4709.5745721271396</v>
+        <v>4872.5649554109423</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M33" s="39">
-        <v>45428.520868055552</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45433.659756944442</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="H34" s="38">
-        <v>4277</v>
+        <v>2552</v>
       </c>
       <c r="I34" s="38">
-        <v>61.985507246376812</v>
+        <v>65.435897435897431</v>
       </c>
       <c r="J34" s="38">
-        <v>3583.3149403787702</v>
+        <v>3735.6124608150471</v>
       </c>
       <c r="K34" s="38">
-        <v>3953.417816226327</v>
+        <v>3897.023119122257</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M34" s="39">
-        <v>45429.451412037037</v>
+        <v>45450.45140046296</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A35" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H35" s="38">
-        <v>4149</v>
+        <v>2108</v>
       </c>
       <c r="I35" s="38">
-        <v>48.811764705882347</v>
+        <v>54.051282051282051</v>
       </c>
       <c r="J35" s="38">
-        <v>3392.938539407086</v>
+        <v>4176.6185958254273</v>
       </c>
       <c r="K35" s="38">
-        <v>4872.5649554109423</v>
+        <v>4998.8387096774204</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M35" s="39">
-        <v>45433.659756944442</v>
+        <v>45471.444456018522</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A36" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="H36" s="38">
-        <v>2552</v>
+        <v>3882</v>
       </c>
       <c r="I36" s="38">
-        <v>65.435897435897431</v>
+        <v>55.457142857142863</v>
       </c>
       <c r="J36" s="38">
-        <v>3735.6124608150471</v>
+        <v>4756.2867078825348</v>
       </c>
       <c r="K36" s="38">
-        <v>3897.023119122257</v>
+        <v>5332.8874291602269</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M36" s="39">
-        <v>45450.45140046296</v>
+        <v>45498.527800925927</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="H37" s="38">
-        <v>2108</v>
+        <v>9155</v>
       </c>
       <c r="I37" s="38">
-        <v>54.051282051282051</v>
+        <v>56.863354037267079</v>
       </c>
       <c r="J37" s="38">
-        <v>4176.6185958254273</v>
+        <v>3764.324303659203</v>
       </c>
       <c r="K37" s="38">
-        <v>4998.8387096774204</v>
+        <v>4188.1590387766246</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M37" s="39">
-        <v>45471.444456018522</v>
+        <v>45499.423611111109</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E38" s="37" t="s">
         <v>157</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="H38" s="38">
-        <v>3882</v>
+        <v>2458</v>
       </c>
       <c r="I38" s="38">
-        <v>55.457142857142863</v>
+        <v>64.684210526315795</v>
       </c>
       <c r="J38" s="38">
-        <v>4756.2867078825348</v>
+        <v>3737.7144019528068</v>
       </c>
       <c r="K38" s="38">
-        <v>5332.8874291602269</v>
+        <v>4229.9438567941424</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M38" s="39">
-        <v>45498.527800925927</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45526.520856481482</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>219</v>
       </c>
       <c r="H39" s="38">
-        <v>9155</v>
+        <v>4518</v>
       </c>
       <c r="I39" s="38">
-        <v>56.863354037267079</v>
+        <v>66.441176470588232</v>
       </c>
       <c r="J39" s="38">
-        <v>3764.324303659203</v>
+        <v>3604.2135900841081</v>
       </c>
       <c r="K39" s="38">
-        <v>4188.1590387766246</v>
+        <v>4087.1228419654708</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M39" s="39">
-        <v>45499.423611111109</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45561.513888888891</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A40" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="H40" s="38">
-        <v>2458</v>
+        <v>2653</v>
       </c>
       <c r="I40" s="38">
-        <v>64.684210526315795</v>
+        <v>56.446808510638299</v>
       </c>
       <c r="J40" s="38">
-        <v>3737.7144019528068</v>
+        <v>3724.3893705239352</v>
       </c>
       <c r="K40" s="38">
-        <v>4229.9438567941424</v>
+        <v>3873.6622691292878</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M40" s="39">
-        <v>45526.520856481482</v>
+        <v>45569.4375</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A41" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E41" s="37" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H41" s="38">
-        <v>4518</v>
+        <v>5391</v>
       </c>
       <c r="I41" s="38">
-        <v>66.441176470588232</v>
+        <v>69.115384615384613</v>
       </c>
       <c r="J41" s="38">
-        <v>3604.2135900841081</v>
+        <v>3450.8039324800588</v>
       </c>
       <c r="K41" s="38">
-        <v>4087.1228419654708</v>
+        <v>3574.335188276757</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M41" s="39">
-        <v>45561.513888888891</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45569.43751157407</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H42" s="38">
-        <v>2653</v>
+        <v>3011</v>
       </c>
       <c r="I42" s="38">
-        <v>56.446808510638299</v>
+        <v>66.911111111111111</v>
       </c>
       <c r="J42" s="38">
-        <v>3724.3893705239352</v>
+        <v>3651.0458319495178</v>
       </c>
       <c r="K42" s="38">
-        <v>3873.6622691292878</v>
+        <v>3740.7914314181339</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M42" s="39">
-        <v>45569.4375</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45575.569444444453</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A43" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>126</v>
+        <v>73</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H43" s="38">
-        <v>5391</v>
+        <v>3572</v>
       </c>
       <c r="I43" s="38">
-        <v>69.115384615384613</v>
+        <v>50.309859154929583</v>
       </c>
       <c r="J43" s="38">
-        <v>3450.8039324800588</v>
+        <v>3097.5316349384102</v>
       </c>
       <c r="K43" s="38">
-        <v>3574.335188276757</v>
+        <v>4238.3205487122059</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M43" s="39">
-        <v>45569.43751157407</v>
+        <v>45580.638912037037</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A44" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H44" s="38">
-        <v>3011</v>
+        <v>6675</v>
       </c>
       <c r="I44" s="38">
-        <v>66.911111111111111</v>
+        <v>58.04347826086957</v>
       </c>
       <c r="J44" s="38">
-        <v>3651.0458319495178</v>
+        <v>2774.0007490636699</v>
       </c>
       <c r="K44" s="38">
-        <v>3740.7914314181339</v>
+        <v>3239.0293632958801</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M44" s="39">
-        <v>45575.569444444453</v>
+        <v>45594.618055555547</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H45" s="38">
-        <v>3572</v>
+        <v>6845</v>
       </c>
       <c r="I45" s="38">
-        <v>50.309859154929583</v>
+        <v>56.570247933884303</v>
       </c>
       <c r="J45" s="38">
-        <v>3097.5316349384102</v>
+        <v>4074.2249086924762</v>
       </c>
       <c r="K45" s="38">
-        <v>4238.3205487122059</v>
+        <v>4726.1615047479909</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M45" s="39">
-        <v>45580.638912037037</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45622.62501157407</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A46" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H46" s="38">
-        <v>6675</v>
+        <v>4137</v>
       </c>
       <c r="I46" s="38">
-        <v>58.04347826086957</v>
+        <v>56.671232876712331</v>
       </c>
       <c r="J46" s="38">
-        <v>2774.0007490636699</v>
+        <v>3869.3200386753688</v>
       </c>
       <c r="K46" s="38">
-        <v>3239.0293632958801</v>
+        <v>5851.240512448634</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M46" s="39">
-        <v>45594.618055555547</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45638.659756944442</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A47" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="H47" s="38">
-        <v>6845</v>
+        <v>2850</v>
       </c>
       <c r="I47" s="38">
-        <v>56.570247933884303</v>
+        <v>50</v>
       </c>
       <c r="J47" s="38">
-        <v>4074.2249086924762</v>
+        <v>3572.1185964912279</v>
       </c>
       <c r="K47" s="38">
-        <v>4726.1615047479909</v>
+        <v>6384.2515789473673</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M47" s="39">
-        <v>45622.62501157407</v>
+        <v>45638.659791666672</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A48" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>78</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="H48" s="38">
-        <v>4137</v>
+        <v>2478</v>
       </c>
       <c r="I48" s="38">
-        <v>56.671232876712331</v>
+        <v>46.754716981132077</v>
       </c>
       <c r="J48" s="38">
-        <v>3869.3200386753688</v>
+        <v>3693.6513317191279</v>
       </c>
       <c r="K48" s="38">
-        <v>5851.240512448634</v>
+        <v>6398.4459241323648</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M48" s="39">
-        <v>45638.659756944442</v>
+        <v>45638.659803240742</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A49" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D49" s="37" t="s">
         <v>79</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H49" s="38">
         <v>2499</v>
       </c>
       <c r="I49" s="38">
         <v>56.795454545454547</v>
       </c>
       <c r="J49" s="38">
         <v>3807.280112044818</v>
       </c>
       <c r="K49" s="38">
         <v>5092.0560224089631</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M49" s="39">
         <v>45694.520856481482</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A50" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H50" s="38">
         <v>6600</v>
       </c>
       <c r="I50" s="38">
         <v>57.391304347826093</v>
       </c>
       <c r="J50" s="38">
         <v>4081.864242424243</v>
       </c>
       <c r="K50" s="38">
         <v>4810.3007575757574</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M50" s="39">
         <v>45706.652800925927</v>
       </c>
     </row>
     <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A51" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H51" s="38">
         <v>1795</v>
       </c>
       <c r="I51" s="38">
         <v>57.903225806451609</v>
       </c>
       <c r="J51" s="38">
         <v>4144.3860724233982</v>
       </c>
       <c r="K51" s="38">
         <v>5389.7270194986077</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M51" s="39">
         <v>45751.423611111109</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A52" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D52" s="37" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H52" s="38">
         <v>4364</v>
       </c>
       <c r="I52" s="38">
         <v>63.246376811594203</v>
       </c>
       <c r="J52" s="38">
         <v>3093.472043996333</v>
       </c>
       <c r="K52" s="38">
         <v>4029.4055912007329</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M52" s="39">
         <v>45792.506956018522</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A53" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>133</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="H53" s="38">
         <v>3770</v>
       </c>
       <c r="I53" s="38">
         <v>63.898305084745758</v>
       </c>
       <c r="J53" s="38">
         <v>3240.4541114058361</v>
       </c>
       <c r="K53" s="38">
         <v>4182.2289124668432</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M53" s="39">
         <v>45792.506967592592</v>
       </c>
     </row>
     <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>133</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H54" s="38">
         <v>2094</v>
       </c>
       <c r="I54" s="38">
         <v>58.166666666666657</v>
       </c>
       <c r="J54" s="38">
         <v>3924.1198662846232</v>
       </c>
       <c r="K54" s="38">
         <v>5005.9756446991414</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M54" s="39">
         <v>45792.506967592592</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A55" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H55" s="38">
         <v>2907</v>
       </c>
       <c r="I55" s="38">
         <v>67.604651162790702</v>
       </c>
       <c r="J55" s="38">
         <v>4510.2948056415553</v>
       </c>
       <c r="K55" s="38">
         <v>5320.3199174406609</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M55" s="39">
         <v>45807.4375</v>
       </c>
     </row>
     <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A56" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="37" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H56" s="38">
         <v>6583</v>
       </c>
       <c r="I56" s="38">
         <v>67.865979381443296</v>
       </c>
       <c r="J56" s="38">
         <v>3570.993468023697</v>
       </c>
       <c r="K56" s="38">
         <v>3963.7065167856599</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M56" s="39">
         <v>45811.638888888891</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A57" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>87</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H57" s="38">
         <v>2369</v>
       </c>
       <c r="I57" s="38">
         <v>48.346938775510203</v>
       </c>
       <c r="J57" s="38">
         <v>3884.2186576614599</v>
       </c>
       <c r="K57" s="38">
         <v>5424.357112705783</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M57" s="39">
         <v>45820.51390046296</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A58" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>88</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H58" s="38">
         <v>1672</v>
       </c>
       <c r="I58" s="38">
         <v>53.935483870967737</v>
       </c>
       <c r="J58" s="38">
         <v>3812.021531100479</v>
       </c>
       <c r="K58" s="38">
         <v>5531.139354066986</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M58" s="39">
         <v>45833.534722222219</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H59" s="38">
         <v>3209</v>
       </c>
       <c r="I59" s="38">
         <v>69.760869565217391</v>
       </c>
       <c r="J59" s="38">
         <v>4343.9881583047681</v>
       </c>
       <c r="K59" s="38">
         <v>4894.5088812714239</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M59" s="39">
         <v>45839.548622685194</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A60" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="37" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H60" s="38">
         <v>3188</v>
       </c>
       <c r="I60" s="38">
         <v>56.928571428571431</v>
       </c>
       <c r="J60" s="38">
         <v>4334.34504391468</v>
       </c>
       <c r="K60" s="38">
         <v>4831.5505018820577</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M60" s="39">
         <v>45839.548622685194</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A61" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D61" s="37" t="s">
         <v>128</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H61" s="38">
         <v>7939</v>
       </c>
       <c r="I61" s="38">
         <v>62.511811023622037</v>
       </c>
       <c r="J61" s="38">
         <v>3359.9686358483441</v>
       </c>
       <c r="K61" s="38">
         <v>3757.9135911323842</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M61" s="39">
         <v>45883.527777777781</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A62" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D62" s="37" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H62" s="38">
         <v>2935</v>
       </c>
       <c r="I62" s="38">
         <v>61.145833333333343</v>
       </c>
       <c r="J62" s="38">
         <v>3320.8964224872238</v>
       </c>
       <c r="K62" s="38">
         <v>3841.025553662691</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M62" s="39">
         <v>45884.423622685194</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A63" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D63" s="37" t="s">
         <v>128</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H63" s="38">
         <v>2451</v>
       </c>
       <c r="I63" s="38">
         <v>55.704545454545453</v>
       </c>
       <c r="J63" s="38">
         <v>4026.1309669522639</v>
       </c>
       <c r="K63" s="38">
         <v>4176.2733578131374</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M63" s="39">
         <v>45932.381956018522</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A64" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="37" t="s">
         <v>94</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H64" s="38">
         <v>2806</v>
       </c>
       <c r="I64" s="38">
         <v>46</v>
       </c>
       <c r="J64" s="38">
         <v>3788.5520313613679</v>
       </c>
       <c r="K64" s="38">
         <v>4449.2565930149676</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M64" s="39">
         <v>45968.569444444453</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A65" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>95</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H65" s="38">
         <v>2440</v>
       </c>
       <c r="I65" s="38">
         <v>48.799999999999997</v>
       </c>
       <c r="J65" s="38">
         <v>3185.534426229508</v>
       </c>
       <c r="K65" s="38">
         <v>4090.4229508196722</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M65" s="39">
         <v>45968.57640046296</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H66" s="38">
         <v>4054</v>
       </c>
       <c r="I66" s="38">
         <v>51.974358974358971</v>
       </c>
       <c r="J66" s="38">
         <v>3487.8996053280712</v>
       </c>
       <c r="K66" s="38">
         <v>5820.8793783917117</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M66" s="39">
         <v>45981.506956018522</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H67" s="38">
         <v>4007</v>
       </c>
       <c r="I67" s="38">
         <v>58.072463768115952</v>
       </c>
       <c r="J67" s="38">
         <v>3464.351884202646</v>
       </c>
       <c r="K67" s="38">
         <v>4819.5902171200396</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M67" s="39">
         <v>45981.506956018522</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="37" t="s">
         <v>98</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H68" s="38">
         <v>4459</v>
       </c>
       <c r="I68" s="38">
         <v>53.083333333333343</v>
       </c>
       <c r="J68" s="38">
         <v>3801.9979816102259</v>
       </c>
       <c r="K68" s="38">
         <v>4536.0273155416016</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M68" s="39">
         <v>45989.618055555547</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H69" s="38">
         <v>2665</v>
       </c>
       <c r="I69" s="38">
         <v>49.351851851851848</v>
       </c>
       <c r="J69" s="38">
         <v>3953.1347091932448</v>
       </c>
       <c r="K69" s="38">
         <v>4302.8735459662284</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M69" s="39">
         <v>45995.51390046296</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A70" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>100</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D70" s="37" t="s">
         <v>100</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H70" s="38">
         <v>2913</v>
       </c>
       <c r="I70" s="38">
         <v>61.978723404255319</v>
       </c>
       <c r="J70" s="38">
         <v>3966.1695846206658</v>
       </c>
       <c r="K70" s="38">
         <v>4548.6872639890144</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M70" s="39">
         <v>46000.423611111109</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A71" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D71" s="37" t="s">
         <v>128</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H71" s="38">
         <v>3908</v>
       </c>
       <c r="I71" s="38">
         <v>50.102564102564102</v>
       </c>
       <c r="J71" s="38">
         <v>4081.6926816786081</v>
       </c>
       <c r="K71" s="38">
         <v>4528.1281985670421</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M71" s="39">
         <v>46049.608287037037</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A72" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>102</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D72" s="37" t="s">
         <v>128</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H72" s="38">
         <v>3677</v>
       </c>
       <c r="I72" s="38">
         <v>53.289855072463773</v>
       </c>
       <c r="J72" s="38">
         <v>3763.7881425074788</v>
       </c>
       <c r="K72" s="38">
         <v>4165.411204786511</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M72" s="39">
         <v>46070.611111111109</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>103</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>207</v>
+        <v>238</v>
       </c>
       <c r="H73" s="38">
-        <v>2801</v>
+        <v>3595</v>
       </c>
       <c r="I73" s="38">
-        <v>51.870370370370367</v>
+        <v>55.307692307692307</v>
       </c>
       <c r="J73" s="38">
-        <v>3082.5590860407001</v>
+        <v>3690.54445340751</v>
       </c>
       <c r="K73" s="38">
-        <v>3522.1113887897191</v>
+        <v>3948.928075104312</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="39">
-        <v>45407.541678240741</v>
+        <v>46091.659722222219</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A74" s="37" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>104</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="G74" s="38" t="s">
         <v>236</v>
       </c>
       <c r="H74" s="38">
-        <v>2810</v>
+        <v>3261</v>
       </c>
       <c r="I74" s="38">
-        <v>45.322580645161288</v>
+        <v>53.459016393442617</v>
       </c>
       <c r="J74" s="38">
-        <v>4065.5039145907472</v>
+        <v>2930.3391597669429</v>
       </c>
       <c r="K74" s="38">
-        <v>4128.280427046263</v>
+        <v>4377.863538791782</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M74" s="39">
-        <v>45415.423611111109</v>
+        <v>46121.520833333343</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A75" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C75" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="H75" s="38">
-        <v>1867</v>
+        <v>2810</v>
       </c>
       <c r="I75" s="38">
-        <v>41.488888888888887</v>
+        <v>45.322580645161288</v>
       </c>
       <c r="J75" s="38">
-        <v>3339.435993572577</v>
+        <v>4065.5039145907472</v>
       </c>
       <c r="K75" s="38">
-        <v>4477.803427959293</v>
+        <v>4128.280427046263</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M75" s="39">
-        <v>45450.444444444453</v>
+        <v>45415.423611111109</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A76" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B76" s="37" t="s">
         <v>106</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D76" s="37" t="s">
         <v>106</v>
       </c>
       <c r="E76" s="37" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F76" s="37" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="H76" s="38">
-        <v>2321</v>
+        <v>1867</v>
       </c>
       <c r="I76" s="38">
-        <v>46.420000000000002</v>
+        <v>41.488888888888887</v>
       </c>
       <c r="J76" s="38">
-        <v>3499.68117190866</v>
+        <v>3339.435993572577</v>
       </c>
       <c r="K76" s="38">
-        <v>4679.8526497199482</v>
+        <v>4477.803427959293</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M76" s="39">
         <v>45450.444444444453</v>
       </c>
     </row>
-    <row r="77" spans="1:13" s="19" customFormat="1" ht="28.5">
+    <row r="77" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A77" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B77" s="37" t="s">
         <v>107</v>
       </c>
       <c r="C77" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="E77" s="37" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F77" s="37" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="H77" s="38">
-        <v>2188</v>
+        <v>2321</v>
       </c>
       <c r="I77" s="38">
-        <v>57.578947368421048</v>
+        <v>46.420000000000002</v>
       </c>
       <c r="J77" s="38">
-        <v>4094.322669104205</v>
+        <v>3499.68117190866</v>
       </c>
       <c r="K77" s="38">
-        <v>4795.2701096892142</v>
+        <v>4679.8526497199482</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M77" s="39">
-        <v>45547.513888888891</v>
+        <v>45450.444444444453</v>
       </c>
     </row>
     <row r="78" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A78" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B78" s="37" t="s">
         <v>108</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E78" s="37" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="F78" s="37" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="H78" s="38">
-        <v>1773</v>
+        <v>2188</v>
       </c>
       <c r="I78" s="38">
-        <v>73.875</v>
+        <v>57.578947368421048</v>
       </c>
       <c r="J78" s="38">
-        <v>3846.023688663282</v>
+        <v>4094.322669104205</v>
       </c>
       <c r="K78" s="38">
-        <v>4599.9796954314716</v>
+        <v>4795.2701096892142</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M78" s="39">
-        <v>45610.527789351851</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45547.513888888891</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A79" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B79" s="37" t="s">
         <v>109</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E79" s="37" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="F79" s="37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="H79" s="38">
-        <v>3203</v>
+        <v>1773</v>
       </c>
       <c r="I79" s="38">
-        <v>53.383333333333333</v>
+        <v>73.875</v>
       </c>
       <c r="J79" s="38">
-        <v>2935.0086793630971</v>
+        <v>3846.023688663282</v>
       </c>
       <c r="K79" s="38">
-        <v>4202.762660006244</v>
+        <v>4599.9796954314716</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M79" s="39">
-        <v>45673.527777777781</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45610.527789351851</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A80" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B80" s="37" t="s">
         <v>110</v>
       </c>
       <c r="C80" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E80" s="37" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="F80" s="37" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="G80" s="38" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="H80" s="38">
-        <v>2447</v>
+        <v>3203</v>
       </c>
       <c r="I80" s="38">
-        <v>54.37777777777778</v>
+        <v>53.383333333333333</v>
       </c>
       <c r="J80" s="38">
-        <v>3284.228442991418</v>
+        <v>2935.0086793630971</v>
       </c>
       <c r="K80" s="38">
-        <v>4103.8034327748264</v>
+        <v>4202.762660006244</v>
       </c>
       <c r="L80" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M80" s="39">
-        <v>45825.527812499997</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45673.527777777781</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A81" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B81" s="37" t="s">
         <v>111</v>
       </c>
       <c r="C81" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D81" s="37" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E81" s="37" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="F81" s="37" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="G81" s="38" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="H81" s="38">
-        <v>4826</v>
+        <v>2447</v>
       </c>
       <c r="I81" s="38">
-        <v>54.840909090909093</v>
+        <v>54.37777777777778</v>
       </c>
       <c r="J81" s="38">
-        <v>2802.2092830501451</v>
+        <v>3284.228442991418</v>
       </c>
       <c r="K81" s="38">
-        <v>3047.642561127228</v>
+        <v>4103.8034327748264</v>
       </c>
       <c r="L81" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M81" s="39">
-        <v>46044.520833333343</v>
+        <v>45825.527812499997</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A82" s="37" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B82" s="37" t="s">
         <v>112</v>
       </c>
       <c r="C82" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D82" s="37" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E82" s="37" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="F82" s="37" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H82" s="38">
+        <v>4826</v>
+      </c>
+      <c r="I82" s="38">
+        <v>54.840909090909093</v>
+      </c>
+      <c r="J82" s="38">
+        <v>2802.2092830501451</v>
+      </c>
+      <c r="K82" s="38">
+        <v>3047.642561127228</v>
+      </c>
+      <c r="L82" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M82" s="39">
+        <v>46044.520833333343</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A83" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="C83" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D83" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E83" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="F83" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="G83" s="38" t="s">
+        <v>242</v>
+      </c>
+      <c r="H83" s="38">
         <v>4008</v>
       </c>
-      <c r="I82" s="38">
+      <c r="I83" s="38">
         <v>59.820895522388057</v>
       </c>
-      <c r="J82" s="38">
+      <c r="J83" s="38">
         <v>3027.5182135728551</v>
       </c>
-      <c r="K82" s="38">
+      <c r="K83" s="38">
         <v>3442.1524451097798</v>
       </c>
-      <c r="L82" s="38" t="s">
-[...2 lines deleted...]
-      <c r="M82" s="39">
+      <c r="L83" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M83" s="39">
         <v>46045.465277777781</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3a51886a-f45c-4587-9476-ada19e9f22b9}">
-  <dimension ref="A1:M154"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{341c1f26-87a3-48a0-8fc7-c8538b3a7c31}">
+  <dimension ref="A1:M151"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="37.2857142857143" style="3" customWidth="1"/>
     <col min="3" max="3" width="30.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.1428571428571" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="14.4285714285714" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="13.4285714285714" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A1" s="30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D1" s="30" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="22"/>
       <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A2" s="31" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D2" s="24">
-        <v>46090</v>
+        <v>46140</v>
       </c>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="27"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A3" s="31"/>
       <c r="D3" s="24"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="15">
       <c r="A4" s="2"/>
       <c r="D4" s="4"/>
     </row>
     <row r="7" spans="1:13" ht="45">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" s="11" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A8" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C8" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>134</v>
+        <v>416</v>
       </c>
       <c r="E8" s="37" t="s">
-        <v>134</v>
+        <v>497</v>
       </c>
       <c r="F8" s="37" t="s">
-        <v>171</v>
+        <v>514</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="H8" s="38">
-        <v>2444</v>
+        <v>2504</v>
       </c>
       <c r="I8" s="38">
-        <v>54.31111111111111</v>
+        <v>50.079999999999998</v>
       </c>
       <c r="J8" s="38">
-        <v>2966.5454173486091</v>
+        <v>3472.6657348242811</v>
       </c>
       <c r="K8" s="38">
-        <v>3348.4627659574462</v>
+        <v>3729.351837060703</v>
       </c>
       <c r="L8" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M8" s="39">
-        <v>45393.513888888891</v>
+        <v>45965.381956018522</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A9" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>414</v>
+        <v>272</v>
       </c>
       <c r="E9" s="37" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F9" s="37" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G9" s="38" t="s">
+        <v>210</v>
+      </c>
+      <c r="H9" s="38">
+        <v>2086</v>
+      </c>
+      <c r="I9" s="38">
+        <v>53.487179487179489</v>
+      </c>
+      <c r="J9" s="38">
+        <v>3017.004793863854</v>
+      </c>
+      <c r="K9" s="38">
+        <v>3304.232023010547</v>
+      </c>
+      <c r="L9" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M9" s="39">
+        <v>45492.451388888891</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A10" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>417</v>
+      </c>
+      <c r="E10" s="37" t="s">
+        <v>417</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="G10" s="38" t="s">
         <v>204</v>
       </c>
-      <c r="H9" s="38">
-[...39 lines deleted...]
-      </c>
       <c r="H10" s="38">
-        <v>2086</v>
+        <v>944</v>
       </c>
       <c r="I10" s="38">
-        <v>53.487179487179489</v>
+        <v>42.909090909090907</v>
       </c>
       <c r="J10" s="38">
-        <v>3017.004793863854</v>
+        <v>4538.4142266949157</v>
       </c>
       <c r="K10" s="38">
-        <v>3304.232023010547</v>
+        <v>4573.3771504237293</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M10" s="39">
-        <v>45492.451388888891</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45859.442129629628</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A11" s="37" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>416</v>
+        <v>151</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>514</v>
+        <v>182</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="H11" s="38">
-        <v>944</v>
+        <v>2897</v>
       </c>
       <c r="I11" s="38">
-        <v>42.909090909090907</v>
+        <v>62.978260869565233</v>
       </c>
       <c r="J11" s="38">
-        <v>4538.4142266949157</v>
+        <v>3211.424577148774</v>
       </c>
       <c r="K11" s="38">
-        <v>4573.3771504237293</v>
+        <v>3697.1277183293059</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M11" s="39">
-        <v>45859.442129629628</v>
+        <v>45470.523981481478</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A12" s="37" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="H12" s="38">
-        <v>2897</v>
+        <v>2320</v>
       </c>
       <c r="I12" s="38">
-        <v>62.978260869565233</v>
+        <v>74.838709677419359</v>
       </c>
       <c r="J12" s="38">
-        <v>3211.424577148774</v>
+        <v>3295.879310344827</v>
       </c>
       <c r="K12" s="38">
-        <v>3697.1277183293059</v>
+        <v>3682.5413793103448</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M12" s="39">
-        <v>45470.523981481478</v>
+        <v>45426.666678240741</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>148</v>
+        <v>499</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>553</v>
+        <v>212</v>
       </c>
       <c r="H13" s="38">
-        <v>2632</v>
+        <v>2126</v>
       </c>
       <c r="I13" s="38">
-        <v>62.666666666666657</v>
+        <v>43.387755102040813</v>
       </c>
       <c r="J13" s="38">
-        <v>3038.5778875379938</v>
+        <v>3760.7826904985891</v>
       </c>
       <c r="K13" s="38">
-        <v>3350.232522796352</v>
+        <v>4249.2944496707432</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M13" s="39">
-        <v>45407.541666666657</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45433.666666666657</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A14" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>148</v>
+        <v>421</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>177</v>
+        <v>517</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="H14" s="38">
-        <v>2320</v>
+        <v>2083</v>
       </c>
       <c r="I14" s="38">
-        <v>74.838709677419359</v>
+        <v>56.297297297297298</v>
       </c>
       <c r="J14" s="38">
-        <v>3295.879310344827</v>
+        <v>2910.8698991838701</v>
       </c>
       <c r="K14" s="38">
-        <v>3682.5413793103448</v>
+        <v>3274.088334133462</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M14" s="39">
-        <v>45426.666678240741</v>
+        <v>45492.444444444453</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A15" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>498</v>
+        <v>151</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="H15" s="38">
-        <v>2126</v>
+        <v>2950</v>
       </c>
       <c r="I15" s="38">
-        <v>43.387755102040813</v>
+        <v>62.765957446808507</v>
       </c>
       <c r="J15" s="38">
-        <v>3760.7826904985891</v>
+        <v>3387.1196610169491</v>
       </c>
       <c r="K15" s="38">
-        <v>4249.2944496707432</v>
+        <v>4238.6440677966102</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M15" s="39">
-        <v>45433.666666666657</v>
+        <v>45496.569444444453</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A16" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>421</v>
+        <v>279</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>421</v>
+        <v>135</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>515</v>
+        <v>182</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="H16" s="38">
-        <v>2083</v>
+        <v>2976</v>
       </c>
       <c r="I16" s="38">
-        <v>56.297297297297298</v>
+        <v>53.142857142857153</v>
       </c>
       <c r="J16" s="38">
-        <v>2910.8698991838701</v>
+        <v>3343.764784946236</v>
       </c>
       <c r="K16" s="38">
-        <v>3274.088334133462</v>
+        <v>4052.698588709678</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M16" s="39">
-        <v>45492.444444444453</v>
+        <v>45553.4455787037</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A17" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>148</v>
+        <v>500</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>180</v>
+        <v>517</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H17" s="38">
-        <v>2950</v>
+        <v>3433</v>
       </c>
       <c r="I17" s="38">
-        <v>62.765957446808507</v>
+        <v>49.042857142857137</v>
       </c>
       <c r="J17" s="38">
-        <v>3387.1196610169491</v>
+        <v>3450.1870084474222</v>
       </c>
       <c r="K17" s="38">
-        <v>4238.6440677966102</v>
+        <v>4305.191086513254</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M17" s="39">
-        <v>45496.569444444453</v>
+        <v>45554.529976851853</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A18" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="H18" s="38">
-        <v>2976</v>
+        <v>2403</v>
       </c>
       <c r="I18" s="38">
-        <v>53.142857142857153</v>
+        <v>51.127659574468083</v>
       </c>
       <c r="J18" s="38">
-        <v>3343.764784946236</v>
+        <v>3115.6953807740329</v>
       </c>
       <c r="K18" s="38">
-        <v>4052.698588709678</v>
+        <v>3944.9500624219731</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M18" s="39">
-        <v>45553.4455787037</v>
+        <v>45561.506944444453</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>499</v>
+        <v>151</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>218</v>
+        <v>555</v>
       </c>
       <c r="H19" s="38">
-        <v>3433</v>
+        <v>1466</v>
       </c>
       <c r="I19" s="38">
-        <v>49.042857142857137</v>
+        <v>69.80952380952381</v>
       </c>
       <c r="J19" s="38">
-        <v>3450.1870084474222</v>
+        <v>3049.1452933151431</v>
       </c>
       <c r="K19" s="38">
-        <v>4305.191086513254</v>
+        <v>3383.2094133697142</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M19" s="39">
-        <v>45554.529976851853</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45576.43751157407</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A20" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>279</v>
+        <v>425</v>
       </c>
       <c r="E20" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="G20" s="38" t="s">
+        <v>236</v>
+      </c>
+      <c r="H20" s="38">
+        <v>3334</v>
+      </c>
+      <c r="I20" s="38">
+        <v>54.655737704918032</v>
+      </c>
+      <c r="J20" s="38">
+        <v>3477.2195560887822</v>
+      </c>
+      <c r="K20" s="38">
+        <v>4149.8773245350931</v>
+      </c>
+      <c r="L20" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M20" s="39">
+        <v>45744.430555555547</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A21" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="E21" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="F20" s="37" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="F21" s="37" t="s">
-        <v>516</v>
+        <v>192</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="H21" s="38">
-        <v>1466</v>
+        <v>1644</v>
       </c>
       <c r="I21" s="38">
-        <v>69.80952380952381</v>
+        <v>56.689655172413786</v>
       </c>
       <c r="J21" s="38">
-        <v>3049.1452933151431</v>
+        <v>3035.419708029197</v>
       </c>
       <c r="K21" s="38">
-        <v>3383.2094133697142</v>
+        <v>3365.9263990267641</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M21" s="39">
-        <v>45576.43751157407</v>
+        <v>45772.444444444453</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A22" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B22" s="37" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>425</v>
+        <v>285</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>180</v>
+        <v>519</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="H22" s="38">
-        <v>3334</v>
+        <v>2004</v>
       </c>
       <c r="I22" s="38">
-        <v>54.655737704918032</v>
+        <v>55.666666666666657</v>
       </c>
       <c r="J22" s="38">
-        <v>3477.2195560887822</v>
+        <v>3127.1482035928138</v>
       </c>
       <c r="K22" s="38">
-        <v>4149.8773245350931</v>
+        <v>3343.748003992016</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M22" s="39">
-        <v>45744.430555555547</v>
+        <v>45796.611122685194</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B23" s="37" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C23" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="G23" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="H23" s="38">
+        <v>2265</v>
+      </c>
+      <c r="I23" s="38">
+        <v>45.299999999999997</v>
+      </c>
+      <c r="J23" s="38">
+        <v>3196.5673289183219</v>
+      </c>
+      <c r="K23" s="38">
+        <v>3196.5673289183219</v>
+      </c>
+      <c r="L23" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M23" s="39">
+        <v>45917.569456018522</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A24" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="E24" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="F24" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="G24" s="38" t="s">
+        <v>557</v>
+      </c>
+      <c r="H24" s="38">
+        <v>4752</v>
+      </c>
+      <c r="I24" s="38">
+        <v>45.25714285714286</v>
+      </c>
+      <c r="J24" s="38">
+        <v>2968.6447811447811</v>
+      </c>
+      <c r="K24" s="38">
+        <v>3054.5033670033672</v>
+      </c>
+      <c r="L24" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M24" s="39">
+        <v>46091.611111111109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A25" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="C25" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="D23" s="37" t="s">
-[...37 lines deleted...]
-      <c r="C24" s="37" t="s">
+      <c r="D25" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="E25" s="37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="H25" s="38">
+        <v>1905</v>
+      </c>
+      <c r="I25" s="38">
+        <v>63.5</v>
+      </c>
+      <c r="J25" s="38">
+        <v>3045.3968503936999</v>
+      </c>
+      <c r="K25" s="38">
+        <v>3471.6477690288721</v>
+      </c>
+      <c r="L25" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M25" s="39">
+        <v>45559.618067129632</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A26" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="C26" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="D24" s="37" t="s">
-[...37 lines deleted...]
-      <c r="C25" s="37" t="s">
+      <c r="D26" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="E26" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="H26" s="38">
+        <v>3206</v>
+      </c>
+      <c r="I26" s="38">
+        <v>71.24444444444444</v>
+      </c>
+      <c r="J26" s="38">
+        <v>3194.539925140361</v>
+      </c>
+      <c r="K26" s="38">
+        <v>3611.045851528384</v>
+      </c>
+      <c r="L26" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M26" s="39">
+        <v>45596.527789351851</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A27" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>115</v>
       </c>
-      <c r="D25" s="37" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="D27" s="37" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>190</v>
+        <v>515</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>223</v>
+        <v>559</v>
       </c>
       <c r="H27" s="38">
-        <v>3206</v>
+        <v>2135</v>
       </c>
       <c r="I27" s="38">
-        <v>71.24444444444444</v>
+        <v>61</v>
       </c>
       <c r="J27" s="38">
-        <v>3194.539925140361</v>
+        <v>3024.1114754098362</v>
       </c>
       <c r="K27" s="38">
-        <v>3611.045851528384</v>
+        <v>3453.3049180327871</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M27" s="39">
-        <v>45596.527789351851</v>
+        <v>45596.527800925927</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A28" s="37" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B28" s="37" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>134</v>
+        <v>427</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="H28" s="38">
-        <v>2135</v>
+        <v>2784</v>
       </c>
       <c r="I28" s="38">
-        <v>61</v>
+        <v>67.902439024390247</v>
       </c>
       <c r="J28" s="38">
-        <v>3024.1114754098362</v>
+        <v>3307.7869971264358</v>
       </c>
       <c r="K28" s="38">
-        <v>3453.3049180327871</v>
+        <v>3733.2909482758619</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M28" s="39">
-        <v>45596.527800925927</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45678.631956018522</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B29" s="37" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="H29" s="38">
-        <v>2784</v>
+        <v>5648</v>
       </c>
       <c r="I29" s="38">
-        <v>67.902439024390247</v>
+        <v>51.345454545454537</v>
       </c>
       <c r="J29" s="38">
-        <v>3307.7869971264358</v>
+        <v>2845.190509915014</v>
       </c>
       <c r="K29" s="38">
-        <v>3733.2909482758619</v>
+        <v>3272.2974504249291</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M29" s="39">
-        <v>45678.631956018522</v>
+        <v>45876.527777777781</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A30" s="37" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B30" s="37" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>428</v>
+        <v>293</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>175</v>
+        <v>520</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>559</v>
       </c>
       <c r="H30" s="38">
-        <v>5648</v>
+        <v>1698</v>
       </c>
       <c r="I30" s="38">
-        <v>51.345454545454537</v>
+        <v>48.514285714285712</v>
       </c>
       <c r="J30" s="38">
-        <v>2845.190509915014</v>
+        <v>3371.7414605418139</v>
       </c>
       <c r="K30" s="38">
-        <v>3272.2974504249291</v>
+        <v>3801.8981154299181</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M30" s="39">
-        <v>45876.527777777781</v>
+        <v>45910.562523148154</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A31" s="37" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B31" s="37" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>518</v>
+        <v>168</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>557</v>
+        <v>207</v>
       </c>
       <c r="H31" s="38">
-        <v>1698</v>
+        <v>2733</v>
       </c>
       <c r="I31" s="38">
-        <v>48.514285714285712</v>
+        <v>47.94736842105263</v>
       </c>
       <c r="J31" s="38">
-        <v>3371.7414605418139</v>
+        <v>3389.3871203805338</v>
       </c>
       <c r="K31" s="38">
-        <v>3801.8981154299181</v>
+        <v>3701.2422246615438</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M31" s="39">
-        <v>45910.562523148154</v>
+        <v>45790.611111111109</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B32" s="37" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>291</v>
+        <v>429</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>151</v>
+        <v>429</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>165</v>
+        <v>521</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>205</v>
+        <v>562</v>
       </c>
       <c r="H32" s="38">
-        <v>2733</v>
+        <v>1353</v>
       </c>
       <c r="I32" s="38">
-        <v>47.94736842105263</v>
+        <v>67.650000000000006</v>
       </c>
       <c r="J32" s="38">
-        <v>3389.3871203805338</v>
+        <v>2752.4020694752398</v>
       </c>
       <c r="K32" s="38">
-        <v>3701.2422246615438</v>
+        <v>2916.5883222468592</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M32" s="39">
-        <v>45790.611111111109</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45883.506979166668</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A33" s="37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B33" s="37" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C33" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>429</v>
+        <v>296</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>429</v>
+        <v>135</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>519</v>
+        <v>174</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>560</v>
+        <v>230</v>
       </c>
       <c r="H33" s="38">
-        <v>1353</v>
+        <v>3114</v>
       </c>
       <c r="I33" s="38">
-        <v>67.650000000000006</v>
+        <v>52.779661016949163</v>
       </c>
       <c r="J33" s="38">
-        <v>2752.4020694752398</v>
+        <v>3576.6500000000001</v>
       </c>
       <c r="K33" s="38">
-        <v>2916.5883222468592</v>
+        <v>3919.5321451509308</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M33" s="39">
-        <v>45883.506979166668</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45615.631944444453</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="37" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>133</v>
+        <v>430</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>148</v>
+        <v>430</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>520</v>
+        <v>180</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>199</v>
+        <v>563</v>
       </c>
       <c r="H34" s="38">
-        <v>2803</v>
+        <v>2593</v>
       </c>
       <c r="I34" s="38">
-        <v>58.395833333333343</v>
+        <v>61.738095238095248</v>
       </c>
       <c r="J34" s="38">
-        <v>3713.8779878701389</v>
+        <v>4240.7099884303898</v>
       </c>
       <c r="K34" s="38">
-        <v>3986.4430966821269</v>
+        <v>4506.7292711145392</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M34" s="39">
-        <v>45394.423611111109</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45706.652789351851</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A35" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="37" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>294</v>
+        <v>431</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>134</v>
+        <v>431</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>171</v>
+        <v>522</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="H35" s="38">
-        <v>3114</v>
+        <v>1233</v>
       </c>
       <c r="I35" s="38">
-        <v>52.779661016949163</v>
+        <v>51.375</v>
       </c>
       <c r="J35" s="38">
-        <v>3576.6500000000001</v>
+        <v>3387.6025952960258</v>
       </c>
       <c r="K35" s="38">
-        <v>3919.5321451509308</v>
+        <v>3510.9805352798048</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M35" s="39">
-        <v>45615.631944444453</v>
+        <v>45435.562511574077</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A36" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="37" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>178</v>
+        <v>523</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="H36" s="38">
-        <v>2593</v>
+        <v>1872</v>
       </c>
       <c r="I36" s="38">
-        <v>61.738095238095248</v>
+        <v>58.5</v>
       </c>
       <c r="J36" s="38">
-        <v>4240.7099884303898</v>
+        <v>3072.3103632478628</v>
       </c>
       <c r="K36" s="38">
-        <v>4506.7292711145392</v>
+        <v>3204.4118589743589</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M36" s="39">
-        <v>45706.652789351851</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45827.548622685194</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A37" s="37" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B37" s="37" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C37" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>431</v>
+        <v>151</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>521</v>
+        <v>168</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H37" s="38">
-        <v>1233</v>
+        <v>1520</v>
       </c>
       <c r="I37" s="38">
-        <v>51.375</v>
+        <v>69.090909090909093</v>
       </c>
       <c r="J37" s="38">
-        <v>3387.6025952960258</v>
+        <v>3096.3559210526319</v>
       </c>
       <c r="K37" s="38">
-        <v>3510.9805352798048</v>
+        <v>3304.7177631578952</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M37" s="39">
-        <v>45435.562511574077</v>
+        <v>45436.541666666657</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B38" s="37" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C38" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>561</v>
+        <v>222</v>
       </c>
       <c r="H38" s="38">
-        <v>1872</v>
+        <v>2223</v>
       </c>
       <c r="I38" s="38">
-        <v>58.5</v>
+        <v>49.399999999999999</v>
       </c>
       <c r="J38" s="38">
-        <v>3072.3103632478628</v>
+        <v>3188.805668016194</v>
       </c>
       <c r="K38" s="38">
-        <v>3204.4118589743589</v>
+        <v>3351.6248313090418</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M38" s="39">
-        <v>45827.548622685194</v>
+        <v>45477.534722222219</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B39" s="37" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>165</v>
+        <v>524</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>202</v>
       </c>
       <c r="H39" s="38">
-        <v>1520</v>
+        <v>2064</v>
       </c>
       <c r="I39" s="38">
-        <v>69.090909090909093</v>
+        <v>60.705882352941167</v>
       </c>
       <c r="J39" s="38">
-        <v>3096.3559210526319</v>
+        <v>3012.8250968992252</v>
       </c>
       <c r="K39" s="38">
-        <v>3304.7177631578952</v>
+        <v>3599.130329457364</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M39" s="39">
-        <v>45436.541666666657</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45559.618090277778</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A40" s="37" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B40" s="37" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C40" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="37" t="s">
+        <v>436</v>
+      </c>
+      <c r="E40" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>563</v>
+      </c>
+      <c r="H40" s="38">
+        <v>2337</v>
+      </c>
+      <c r="I40" s="38">
+        <v>55.642857142857153</v>
+      </c>
+      <c r="J40" s="38">
+        <v>3164.4274711168168</v>
+      </c>
+      <c r="K40" s="38">
+        <v>3534.1022678647842</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M40" s="39">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A41" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="37" t="s">
+        <v>304</v>
+      </c>
+      <c r="C41" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>437</v>
+      </c>
+      <c r="E41" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>565</v>
+      </c>
+      <c r="H41" s="38">
+        <v>2848</v>
+      </c>
+      <c r="I41" s="38">
+        <v>54.769230769230766</v>
+      </c>
+      <c r="J41" s="38">
+        <v>3241.5835674157302</v>
+      </c>
+      <c r="K41" s="38">
+        <v>3847.2615870786522</v>
+      </c>
+      <c r="L41" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M41" s="39">
+        <v>45764.520844907413</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A42" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="37" t="s">
+        <v>305</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D42" s="37" t="s">
         <v>434</v>
       </c>
-      <c r="E40" s="37" t="s">
+      <c r="E42" s="37" t="s">
         <v>434</v>
-      </c>
-[...80 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F42" s="37" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>553</v>
+        <v>219</v>
       </c>
       <c r="H42" s="38">
-        <v>2337</v>
+        <v>3280</v>
       </c>
       <c r="I42" s="38">
-        <v>55.642857142857153</v>
+        <v>48.235294117647058</v>
       </c>
       <c r="J42" s="38">
-        <v>3164.4274711168168</v>
+        <v>2963.9910243902441</v>
       </c>
       <c r="K42" s="38">
-        <v>3534.1022678647842</v>
+        <v>3276.6760762195122</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M42" s="39">
-        <v>45596.527800925927</v>
+        <v>45820.513888888891</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A43" s="37" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B43" s="37" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>114</v>
+        <v>415</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>134</v>
+        <v>501</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="H43" s="38">
-        <v>2848</v>
+        <v>4735</v>
       </c>
       <c r="I43" s="38">
-        <v>54.769230769230766</v>
+        <v>28.696969696969699</v>
       </c>
       <c r="J43" s="38">
-        <v>3241.5835674157302</v>
+        <v>3577.1575501583952</v>
       </c>
       <c r="K43" s="38">
-        <v>3847.2615870786522</v>
+        <v>4146.8215417106649</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M43" s="39">
-        <v>45764.520844907413</v>
+        <v>46107.506956018522</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A44" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="37" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C44" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>434</v>
+        <v>133</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>220</v>
+        <v>567</v>
       </c>
       <c r="H44" s="38">
-        <v>3280</v>
+        <v>4530</v>
       </c>
       <c r="I44" s="38">
-        <v>48.235294117647058</v>
+        <v>58.831168831168831</v>
       </c>
       <c r="J44" s="38">
-        <v>2963.9910243902441</v>
+        <v>3219.0728476821191</v>
       </c>
       <c r="K44" s="38">
-        <v>3276.6760762195122</v>
+        <v>4028.7328918322301</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M44" s="39">
-        <v>45820.513888888891</v>
+        <v>45706.652789351851</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B45" s="37" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>134</v>
+        <v>440</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>134</v>
+        <v>502</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>171</v>
+        <v>525</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>195</v>
+        <v>568</v>
       </c>
       <c r="H45" s="38">
-        <v>2128</v>
+        <v>1719</v>
       </c>
       <c r="I45" s="38">
-        <v>56</v>
+        <v>42.975000000000001</v>
       </c>
       <c r="J45" s="38">
-        <v>2843.6907894736842</v>
+        <v>3439.1279813845258</v>
       </c>
       <c r="K45" s="38">
-        <v>3343.188439849625</v>
+        <v>3720.6870273414779</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M45" s="39">
-        <v>45377.611111111109</v>
+        <v>45981.513888888891</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A46" s="37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B46" s="37" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>133</v>
+        <v>502</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>171</v>
+        <v>526</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>563</v>
+        <v>206</v>
       </c>
       <c r="H46" s="38">
-        <v>4530</v>
+        <v>2437</v>
       </c>
       <c r="I46" s="38">
-        <v>58.831168831168831</v>
+        <v>48.740000000000002</v>
       </c>
       <c r="J46" s="38">
-        <v>3219.0728476821191</v>
+        <v>3314.883873615101</v>
       </c>
       <c r="K46" s="38">
-        <v>4028.7328918322301</v>
+        <v>3316.299548625359</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M46" s="39">
-        <v>45706.652789351851</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46087.423611111109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="37" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>114</v>
+        <v>415</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>500</v>
+        <v>441</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>520</v>
+        <v>182</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="H47" s="38">
-        <v>1719</v>
+        <v>5300</v>
       </c>
       <c r="I47" s="38">
-        <v>42.975000000000001</v>
+        <v>27.179487179487179</v>
       </c>
       <c r="J47" s="38">
-        <v>3439.1279813845258</v>
+        <v>4006.8420754716981</v>
       </c>
       <c r="K47" s="38">
-        <v>3720.6870273414779</v>
+        <v>4038.8656603773579</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M47" s="39">
-        <v>45981.513888888891</v>
+        <v>46035.611111111109</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A48" s="37" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="B48" s="37" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C48" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>500</v>
+        <v>442</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>204</v>
+        <v>570</v>
       </c>
       <c r="H48" s="38">
-        <v>2437</v>
+        <v>343</v>
       </c>
       <c r="I48" s="38">
-        <v>48.740000000000002</v>
+        <v>85.75</v>
       </c>
       <c r="J48" s="38">
-        <v>3314.883873615101</v>
+        <v>4321.8571428571431</v>
       </c>
       <c r="K48" s="38">
-        <v>3316.299548625359</v>
+        <v>4333.5189504373166</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M48" s="39">
-        <v>46087.423611111109</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45519.527789351851</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A49" s="37" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B49" s="37" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C49" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>440</v>
+        <v>151</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>180</v>
+        <v>528</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="H49" s="38">
-        <v>5300</v>
+        <v>1918</v>
       </c>
       <c r="I49" s="38">
-        <v>27.179487179487179</v>
+        <v>59.9375</v>
       </c>
       <c r="J49" s="38">
-        <v>4006.8420754716981</v>
+        <v>3348.175182481752</v>
       </c>
       <c r="K49" s="38">
-        <v>4038.8656603773579</v>
+        <v>3936.225234619395</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M49" s="39">
-        <v>46035.611111111109</v>
+        <v>45450.45140046296</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A50" s="37" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B50" s="37" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>199</v>
+        <v>571</v>
       </c>
       <c r="H50" s="38">
-        <v>2590</v>
+        <v>3101</v>
       </c>
       <c r="I50" s="38">
-        <v>53.958333333333343</v>
+        <v>43.069444444444443</v>
       </c>
       <c r="J50" s="38">
-        <v>2663.8702702702699</v>
+        <v>3280.5707836181869</v>
       </c>
       <c r="K50" s="38">
-        <v>2835.4146718146721</v>
+        <v>3469.9000322476618</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M50" s="39">
-        <v>45400.520844907413</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45587.625</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A51" s="37" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B51" s="37" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="H51" s="38">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="I51" s="38">
-        <v>85.75</v>
+        <v>30</v>
       </c>
       <c r="J51" s="38">
-        <v>4321.8571428571431</v>
+        <v>3596.9388888888889</v>
       </c>
       <c r="K51" s="38">
-        <v>4333.5189504373166</v>
+        <v>3654.994444444445</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M51" s="39">
-        <v>45519.527789351851</v>
+        <v>46105.618055555547</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A52" s="37" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B52" s="37" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>148</v>
+        <v>432</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H52" s="38">
-        <v>1918</v>
+        <v>1060</v>
       </c>
       <c r="I52" s="38">
-        <v>59.9375</v>
+        <v>53</v>
       </c>
       <c r="J52" s="38">
-        <v>3348.175182481752</v>
+        <v>3009.0679245283018</v>
       </c>
       <c r="K52" s="38">
-        <v>3936.225234619395</v>
+        <v>3066.0377358490568</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M52" s="39">
-        <v>45450.45140046296</v>
+        <v>45534.437511574077</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A53" s="37" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B53" s="37" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>444</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>502</v>
+        <v>444</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>527</v>
+        <v>192</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>567</v>
+        <v>206</v>
       </c>
       <c r="H53" s="38">
-        <v>3101</v>
+        <v>2252</v>
       </c>
       <c r="I53" s="38">
-        <v>43.069444444444443</v>
+        <v>45.039999999999999</v>
       </c>
       <c r="J53" s="38">
-        <v>3280.5707836181869</v>
+        <v>3168.154085257549</v>
       </c>
       <c r="K53" s="38">
-        <v>3469.9000322476618</v>
+        <v>3216.475577264654</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M53" s="39">
-        <v>45587.625</v>
+        <v>45674.437511574077</v>
       </c>
     </row>
     <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B54" s="37" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C54" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>432</v>
+        <v>504</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="H54" s="38">
-        <v>1060</v>
+        <v>1588</v>
       </c>
       <c r="I54" s="38">
-        <v>53</v>
+        <v>45.371428571428567</v>
       </c>
       <c r="J54" s="38">
-        <v>3009.0679245283018</v>
+        <v>3079.379093198992</v>
       </c>
       <c r="K54" s="38">
-        <v>3066.0377358490568</v>
+        <v>3168.258186397984</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M54" s="39">
-        <v>45534.437511574077</v>
+        <v>45512.520833333343</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A55" s="37" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B55" s="37" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>444</v>
+        <v>505</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>189</v>
+        <v>531</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>204</v>
+        <v>564</v>
       </c>
       <c r="H55" s="38">
-        <v>2252</v>
+        <v>1496</v>
       </c>
       <c r="I55" s="38">
-        <v>45.039999999999999</v>
+        <v>46.75</v>
       </c>
       <c r="J55" s="38">
-        <v>3168.154085257549</v>
+        <v>3048.8856951871662</v>
       </c>
       <c r="K55" s="38">
-        <v>3216.475577264654</v>
+        <v>3135.3703208556149</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M55" s="39">
-        <v>45674.437511574077</v>
+        <v>45986.611122685194</v>
       </c>
     </row>
     <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A56" s="37" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B56" s="37" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>445</v>
+        <v>319</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>503</v>
+        <v>151</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>528</v>
+        <v>170</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>557</v>
+        <v>210</v>
       </c>
       <c r="H56" s="38">
-        <v>1588</v>
+        <v>2394</v>
       </c>
       <c r="I56" s="38">
-        <v>45.371428571428567</v>
+        <v>61.384615384615387</v>
       </c>
       <c r="J56" s="38">
-        <v>3079.379093198992</v>
+        <v>3284.761904761905</v>
       </c>
       <c r="K56" s="38">
-        <v>3168.258186397984</v>
+        <v>3609.490392648288</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M56" s="39">
-        <v>45512.520833333343</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45888.625</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A57" s="37" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B57" s="37" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C57" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>446</v>
+        <v>320</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>504</v>
+        <v>152</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>528</v>
+        <v>194</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="H57" s="38">
-        <v>1496</v>
+        <v>1401</v>
       </c>
       <c r="I57" s="38">
-        <v>46.75</v>
+        <v>51.888888888888893</v>
       </c>
       <c r="J57" s="38">
-        <v>3048.8856951871662</v>
+        <v>3460.8743754461088</v>
       </c>
       <c r="K57" s="38">
-        <v>3135.3703208556149</v>
+        <v>3866.841541755889</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M57" s="39">
-        <v>45986.611122685194</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45589.520833333343</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A58" s="37" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B58" s="37" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>317</v>
+        <v>448</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>167</v>
+        <v>525</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="H58" s="38">
-        <v>2394</v>
+        <v>3079</v>
       </c>
       <c r="I58" s="38">
-        <v>61.384615384615387</v>
+        <v>54.982142857142847</v>
       </c>
       <c r="J58" s="38">
-        <v>3284.761904761905</v>
+        <v>2840.9451120493668</v>
       </c>
       <c r="K58" s="38">
-        <v>3609.490392648288</v>
+        <v>3152.2799610263069</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M58" s="39">
-        <v>45888.625</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45757.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A59" s="37" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B59" s="37" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>318</v>
+        <v>449</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>149</v>
+        <v>506</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>192</v>
+        <v>532</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>215</v>
+        <v>556</v>
       </c>
       <c r="H59" s="38">
-        <v>1401</v>
+        <v>1201</v>
       </c>
       <c r="I59" s="38">
-        <v>51.888888888888893</v>
+        <v>41.413793103448278</v>
       </c>
       <c r="J59" s="38">
-        <v>3460.8743754461088</v>
+        <v>3530.435470441299</v>
       </c>
       <c r="K59" s="38">
-        <v>3866.841541755889</v>
+        <v>3575.0491257285589</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M59" s="39">
-        <v>45589.520833333343</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B60" s="37" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C60" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E60" s="37" t="s">
+        <v>450</v>
+      </c>
+      <c r="F60" s="37" t="s">
+        <v>533</v>
+      </c>
+      <c r="G60" s="38" t="s">
+        <v>574</v>
+      </c>
+      <c r="H60" s="38">
+        <v>481</v>
+      </c>
+      <c r="I60" s="38">
+        <v>48.100000000000001</v>
+      </c>
+      <c r="J60" s="38">
+        <v>3312.0062370062369</v>
+      </c>
+      <c r="K60" s="38">
+        <v>3360.3222453222452</v>
+      </c>
+      <c r="L60" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M60" s="39">
+        <v>45890.583344907413</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A61" s="37" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>324</v>
+      </c>
+      <c r="C61" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" s="37" t="s">
+        <v>451</v>
+      </c>
+      <c r="E61" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="F60" s="37" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="F61" s="37" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>555</v>
+        <v>213</v>
       </c>
       <c r="H61" s="38">
-        <v>1201</v>
+        <v>2126</v>
       </c>
       <c r="I61" s="38">
-        <v>41.413793103448278</v>
+        <v>57.45945945945946</v>
       </c>
       <c r="J61" s="38">
-        <v>3530.435470441299</v>
+        <v>3033.1528692380061</v>
       </c>
       <c r="K61" s="38">
-        <v>3575.0491257285589</v>
+        <v>3094.2064910630288</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M61" s="39">
-        <v>45820.506956018522</v>
+        <v>45545.625</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A62" s="37" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B62" s="37" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C62" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>449</v>
+        <v>133</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>449</v>
+        <v>133</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="H62" s="38">
-        <v>481</v>
+        <v>1923</v>
       </c>
       <c r="I62" s="38">
-        <v>48.100000000000001</v>
+        <v>54.942857142857143</v>
       </c>
       <c r="J62" s="38">
-        <v>3312.0062370062369</v>
+        <v>3503.7425897035891</v>
       </c>
       <c r="K62" s="38">
-        <v>3360.3222453222452</v>
+        <v>3788.702028081123</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M62" s="39">
-        <v>45890.583344907413</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45555.437523148154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A63" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B63" s="37" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>450</v>
+        <v>507</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="H63" s="38">
-        <v>1949</v>
+        <v>2379</v>
       </c>
       <c r="I63" s="38">
-        <v>49.974358974358971</v>
+        <v>55.325581395348827</v>
       </c>
       <c r="J63" s="38">
-        <v>3247.2385838891751</v>
+        <v>3100.2122740647328</v>
       </c>
       <c r="K63" s="38">
-        <v>3267.1857362750129</v>
+        <v>3697.9819251786462</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M63" s="39">
-        <v>45398.680567129632</v>
+        <v>45685.618055555547</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A64" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B64" s="37" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>323</v>
+        <v>453</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>148</v>
+        <v>453</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>532</v>
+        <v>171</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>569</v>
+        <v>212</v>
       </c>
       <c r="H64" s="38">
-        <v>1976</v>
+        <v>2930</v>
       </c>
       <c r="I64" s="38">
-        <v>79.040000000000006</v>
+        <v>59.795918367346928</v>
       </c>
       <c r="J64" s="38">
-        <v>3098.4033400809722</v>
+        <v>3047.490443686007</v>
       </c>
       <c r="K64" s="38">
-        <v>3373.6199392712551</v>
+        <v>3083.7382252559719</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M64" s="39">
-        <v>45401.444444444453</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45777.569467592592</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A65" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B65" s="37" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>451</v>
+        <v>328</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>533</v>
+        <v>168</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="H65" s="38">
-        <v>2126</v>
+        <v>2798</v>
       </c>
       <c r="I65" s="38">
-        <v>57.45945945945946</v>
+        <v>55.960000000000001</v>
       </c>
       <c r="J65" s="38">
-        <v>3033.1528692380061</v>
+        <v>3100.4910650464608</v>
       </c>
       <c r="K65" s="38">
-        <v>3094.2064910630288</v>
+        <v>3147.2433881343818</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M65" s="39">
-        <v>45545.625</v>
+        <v>45814.416678240741</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A66" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B66" s="37" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>557</v>
+        <v>229</v>
       </c>
       <c r="H66" s="38">
-        <v>1923</v>
+        <v>1647</v>
       </c>
       <c r="I66" s="38">
-        <v>54.942857142857143</v>
+        <v>53.12903225806452</v>
       </c>
       <c r="J66" s="38">
-        <v>3503.7425897035891</v>
+        <v>3260.486945962356</v>
       </c>
       <c r="K66" s="38">
-        <v>3788.702028081123</v>
+        <v>3306.3849423193692</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M66" s="39">
-        <v>45555.437523148154</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>45818.631944444453</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B67" s="37" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>506</v>
+        <v>453</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>533</v>
+        <v>190</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>230</v>
+        <v>568</v>
       </c>
       <c r="H67" s="38">
-        <v>2379</v>
+        <v>2666</v>
       </c>
       <c r="I67" s="38">
-        <v>55.325581395348827</v>
+        <v>66.650000000000006</v>
       </c>
       <c r="J67" s="38">
-        <v>3100.2122740647328</v>
+        <v>2889.0420105026251</v>
       </c>
       <c r="K67" s="38">
-        <v>3697.9819251786462</v>
+        <v>2924.1027756939229</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M67" s="39">
-        <v>45685.618055555547</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.520856481482</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B68" s="37" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>450</v>
+        <v>151</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>209</v>
+        <v>575</v>
       </c>
       <c r="H68" s="38">
-        <v>2930</v>
+        <v>1995</v>
       </c>
       <c r="I68" s="38">
-        <v>59.795918367346928</v>
+        <v>60.45454545454546</v>
       </c>
       <c r="J68" s="38">
-        <v>3047.490443686007</v>
+        <v>3107.2681704260649</v>
       </c>
       <c r="K68" s="38">
-        <v>3083.7382252559719</v>
+        <v>3251.634085213032</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M68" s="39">
-        <v>45777.569467592592</v>
+        <v>45841.506956018522</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A69" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B69" s="37" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E69" s="37" t="s">
         <v>151</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>165</v>
+        <v>537</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>204</v>
+        <v>576</v>
       </c>
       <c r="H69" s="38">
-        <v>2798</v>
+        <v>1641</v>
       </c>
       <c r="I69" s="38">
-        <v>55.960000000000001</v>
+        <v>71.347826086956516</v>
       </c>
       <c r="J69" s="38">
-        <v>3100.4910650464608</v>
+        <v>3039.0609384521631</v>
       </c>
       <c r="K69" s="38">
-        <v>3147.2433881343818</v>
+        <v>3272.2486288848258</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M69" s="39">
-        <v>45814.416678240741</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45849.423634259263</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A70" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B70" s="37" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>450</v>
+        <v>151</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>228</v>
+        <v>577</v>
       </c>
       <c r="H70" s="38">
-        <v>1647</v>
+        <v>1328</v>
       </c>
       <c r="I70" s="38">
-        <v>53.12903225806452</v>
+        <v>53.119999999999997</v>
       </c>
       <c r="J70" s="38">
-        <v>3260.486945962356</v>
+        <v>3084.770331325301</v>
       </c>
       <c r="K70" s="38">
-        <v>3306.3849423193692</v>
+        <v>3314.0625</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M70" s="39">
-        <v>45818.631944444453</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45954.423622685194</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A71" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B71" s="37" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>450</v>
+        <v>151</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>177</v>
+        <v>539</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>564</v>
+        <v>232</v>
       </c>
       <c r="H71" s="38">
-        <v>2666</v>
+        <v>2501</v>
       </c>
       <c r="I71" s="38">
-        <v>66.650000000000006</v>
+        <v>58.162790697674417</v>
       </c>
       <c r="J71" s="38">
-        <v>2889.0420105026251</v>
+        <v>3133.3134746101559</v>
       </c>
       <c r="K71" s="38">
-        <v>2924.1027756939229</v>
+        <v>3448.7784886045579</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M71" s="39">
-        <v>45833.520856481482</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45975.423611111109</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A72" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B72" s="37" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>148</v>
+        <v>508</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>189</v>
+        <v>540</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>570</v>
+        <v>198</v>
       </c>
       <c r="H72" s="38">
-        <v>1995</v>
+        <v>2665</v>
       </c>
       <c r="I72" s="38">
-        <v>60.45454545454546</v>
+        <v>47.589285714285722</v>
       </c>
       <c r="J72" s="38">
-        <v>3107.2681704260649</v>
+        <v>3172.2562851782359</v>
       </c>
       <c r="K72" s="38">
-        <v>3251.634085213032</v>
+        <v>3654.6789343339578</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M72" s="39">
-        <v>45841.506956018522</v>
+        <v>45979.590289351851</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B73" s="37" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>532</v>
+        <v>168</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>571</v>
+        <v>201</v>
       </c>
       <c r="H73" s="38">
-        <v>1641</v>
+        <v>2490</v>
       </c>
       <c r="I73" s="38">
-        <v>71.347826086956516</v>
+        <v>51.875</v>
       </c>
       <c r="J73" s="38">
-        <v>3039.0609384521631</v>
+        <v>2811.5132530120482</v>
       </c>
       <c r="K73" s="38">
-        <v>3272.2486288848258</v>
+        <v>3887.9240963855418</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M73" s="39">
-        <v>45849.423634259263</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>46129.423611111109</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A74" s="37" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B74" s="37" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>148</v>
+        <v>444</v>
       </c>
       <c r="F74" s="37" t="s">
+        <v>541</v>
+      </c>
+      <c r="G74" s="38" t="s">
+        <v>213</v>
+      </c>
+      <c r="H74" s="38">
+        <v>1592</v>
+      </c>
+      <c r="I74" s="38">
+        <v>43.027027027027017</v>
+      </c>
+      <c r="J74" s="38">
+        <v>2947.8106155778901</v>
+      </c>
+      <c r="K74" s="38">
+        <v>2994.8326005025128</v>
+      </c>
+      <c r="L74" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="M74" s="39">
+        <v>46037.513888888891</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A75" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="B75" s="37" t="s">
+        <v>338</v>
+      </c>
+      <c r="C75" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D75" s="37" t="s">
+        <v>458</v>
+      </c>
+      <c r="E75" s="37" t="s">
+        <v>501</v>
+      </c>
+      <c r="F75" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="G75" s="38" t="s">
+        <v>578</v>
+      </c>
+      <c r="H75" s="38">
+        <v>1235</v>
+      </c>
+      <c r="I75" s="38">
+        <v>47.5</v>
+      </c>
+      <c r="J75" s="38">
+        <v>3392.306072874494</v>
+      </c>
+      <c r="K75" s="38">
+        <v>3579.5392712550611</v>
+      </c>
+      <c r="L75" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M75" s="39">
+        <v>46073.423622685194</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="19" customFormat="1" ht="42.75">
+      <c r="A76" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>339</v>
+      </c>
+      <c r="C76" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D76" s="37" t="s">
+        <v>459</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>509</v>
+      </c>
+      <c r="F76" s="37" t="s">
         <v>531</v>
       </c>
-      <c r="G74" s="38" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="G76" s="38" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="H76" s="38">
-        <v>2665</v>
+        <v>2038</v>
       </c>
       <c r="I76" s="38">
-        <v>47.589285714285722</v>
+        <v>55.081081081081081</v>
       </c>
       <c r="J76" s="38">
-        <v>3172.2562851782359</v>
+        <v>3050.0002453385669</v>
       </c>
       <c r="K76" s="38">
-        <v>3654.6789343339578</v>
+        <v>3126.0545829244361</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M76" s="39">
-        <v>45979.590289351851</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46093.513888888891</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A77" s="37" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B77" s="37" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C77" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="E77" s="37" t="s">
-        <v>444</v>
+        <v>150</v>
       </c>
       <c r="F77" s="37" t="s">
-        <v>538</v>
+        <v>190</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H77" s="38">
-        <v>1592</v>
+        <v>2357</v>
       </c>
       <c r="I77" s="38">
-        <v>43.027027027027017</v>
+        <v>63.702702702702709</v>
       </c>
       <c r="J77" s="38">
-        <v>2947.8106155778901</v>
+        <v>3535.9974543911749</v>
       </c>
       <c r="K77" s="38">
-        <v>2994.8326005025128</v>
+        <v>3989.824352991091</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M77" s="39">
-        <v>46037.513888888891</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.4375</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A78" s="37" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B78" s="37" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E78" s="37" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F78" s="37" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="H78" s="38">
-        <v>1235</v>
+        <v>2827</v>
       </c>
       <c r="I78" s="38">
-        <v>47.5</v>
+        <v>44.873015873015873</v>
       </c>
       <c r="J78" s="38">
-        <v>3392.306072874494</v>
+        <v>3363.719136894234</v>
       </c>
       <c r="K78" s="38">
-        <v>3579.5392712550611</v>
+        <v>3459.73664662186</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M78" s="39">
-        <v>46073.423622685194</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45923.62501157407</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A79" s="37" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B79" s="37" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>458</v>
+        <v>135</v>
       </c>
       <c r="E79" s="37" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="F79" s="37" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="H79" s="38">
-        <v>2357</v>
+        <v>1914</v>
       </c>
       <c r="I79" s="38">
-        <v>63.702702702702709</v>
+        <v>61.741935483870961</v>
       </c>
       <c r="J79" s="38">
-        <v>3535.9974543911749</v>
+        <v>3129.939916405433</v>
       </c>
       <c r="K79" s="38">
-        <v>3989.824352991091</v>
+        <v>3456.48119122257</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M79" s="39">
-        <v>45796.4375</v>
+        <v>46114.51399305556</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A80" s="37" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B80" s="37" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C80" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="D80" s="37" t="s">
+        <v>343</v>
+      </c>
+      <c r="E80" s="37" t="s">
+        <v>510</v>
+      </c>
+      <c r="F80" s="37" t="s">
+        <v>543</v>
+      </c>
+      <c r="G80" s="38" t="s">
+        <v>580</v>
+      </c>
+      <c r="H80" s="38">
+        <v>6035</v>
+      </c>
+      <c r="I80" s="38">
+        <v>62.864583333333343</v>
+      </c>
+      <c r="J80" s="38">
+        <v>4097.3815675227843</v>
+      </c>
+      <c r="K80" s="38">
+        <v>4409.2132162386088</v>
+      </c>
+      <c r="L80" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M80" s="39">
+        <v>45412.631956018522</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A81" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="B81" s="37" t="s">
+        <v>344</v>
+      </c>
+      <c r="C81" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="D81" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E81" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="F81" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="G81" s="38" t="s">
+        <v>581</v>
+      </c>
+      <c r="H81" s="38">
+        <v>3585</v>
+      </c>
+      <c r="I81" s="38">
+        <v>54.31818181818182</v>
+      </c>
+      <c r="J81" s="38">
+        <v>3934.0725244072519</v>
+      </c>
+      <c r="K81" s="38">
+        <v>4209.9827057182702</v>
+      </c>
+      <c r="L81" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M81" s="39">
+        <v>45597.8125</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A82" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="B82" s="37" t="s">
+        <v>345</v>
+      </c>
+      <c r="C82" s="37" t="s">
         <v>115</v>
       </c>
-      <c r="D80" s="37" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="D82" s="37" t="s">
-        <v>133</v>
+        <v>462</v>
       </c>
       <c r="E82" s="37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F82" s="37" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>575</v>
+        <v>222</v>
       </c>
       <c r="H82" s="38">
-        <v>3585</v>
+        <v>2317</v>
       </c>
       <c r="I82" s="38">
-        <v>54.31818181818182</v>
+        <v>51.488888888888887</v>
       </c>
       <c r="J82" s="38">
-        <v>3934.0725244072519</v>
+        <v>3998.415192058696</v>
       </c>
       <c r="K82" s="38">
-        <v>4209.9827057182702</v>
+        <v>4284.5986189037549</v>
       </c>
       <c r="L82" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M82" s="39">
-        <v>45597.8125</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45597.81251157407</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A83" s="37" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B83" s="37" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C83" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D83" s="37" t="s">
-        <v>460</v>
+        <v>346</v>
       </c>
       <c r="E83" s="37" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F83" s="37" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="G83" s="38" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="H83" s="38">
-        <v>2317</v>
+        <v>2258</v>
       </c>
       <c r="I83" s="38">
-        <v>51.488888888888887</v>
+        <v>66.411764705882348</v>
       </c>
       <c r="J83" s="38">
-        <v>3998.415192058696</v>
+        <v>3173.697519929141</v>
       </c>
       <c r="K83" s="38">
-        <v>4284.5986189037549</v>
+        <v>3550.1403897254208</v>
       </c>
       <c r="L83" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M83" s="39">
-        <v>45597.81251157407</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45608.631944444453</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A84" s="37" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B84" s="37" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D84" s="37" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E84" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F84" s="37" t="s">
-        <v>166</v>
+        <v>543</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>200</v>
+        <v>582</v>
       </c>
       <c r="H84" s="38">
-        <v>2258</v>
+        <v>6560</v>
       </c>
       <c r="I84" s="38">
-        <v>66.411764705882348</v>
+        <v>60.740740740740733</v>
       </c>
       <c r="J84" s="38">
-        <v>3173.697519929141</v>
+        <v>3867.4611280487811</v>
       </c>
       <c r="K84" s="38">
-        <v>3550.1403897254208</v>
+        <v>4114.5233231707316</v>
       </c>
       <c r="L84" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M84" s="39">
-        <v>45608.631944444453</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45764.506944444453</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A85" s="37" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B85" s="37" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C85" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>344</v>
+        <v>463</v>
       </c>
       <c r="E85" s="37" t="s">
-        <v>151</v>
+        <v>463</v>
       </c>
       <c r="F85" s="37" t="s">
-        <v>540</v>
+        <v>171</v>
       </c>
       <c r="G85" s="38" t="s">
-        <v>576</v>
+        <v>197</v>
       </c>
       <c r="H85" s="38">
-        <v>6560</v>
+        <v>2365</v>
       </c>
       <c r="I85" s="38">
-        <v>60.740740740740733</v>
+        <v>62.236842105263158</v>
       </c>
       <c r="J85" s="38">
-        <v>3867.4611280487811</v>
+        <v>3270.0887949260041</v>
       </c>
       <c r="K85" s="38">
-        <v>4114.5233231707316</v>
+        <v>3568.557293868922</v>
       </c>
       <c r="L85" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M85" s="39">
-        <v>45764.506944444453</v>
+        <v>45917.569467592592</v>
       </c>
     </row>
     <row r="86" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A86" s="37" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B86" s="37" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C86" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D86" s="37" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E86" s="37" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
       <c r="F86" s="37" t="s">
-        <v>168</v>
+        <v>531</v>
       </c>
       <c r="G86" s="38" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="H86" s="38">
-        <v>2365</v>
+        <v>2730</v>
       </c>
       <c r="I86" s="38">
-        <v>62.236842105263158</v>
+        <v>73.78378378378379</v>
       </c>
       <c r="J86" s="38">
-        <v>3270.0887949260041</v>
+        <v>3290.978754578754</v>
       </c>
       <c r="K86" s="38">
-        <v>3568.557293868922</v>
+        <v>3362.926007326007</v>
       </c>
       <c r="L86" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M86" s="39">
-        <v>45917.569467592592</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45512.520833333343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A87" s="37" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B87" s="37" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C87" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D87" s="37" t="s">
-        <v>462</v>
+        <v>350</v>
       </c>
       <c r="E87" s="37" t="s">
-        <v>509</v>
+        <v>151</v>
       </c>
       <c r="F87" s="37" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="G87" s="38" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="H87" s="38">
-        <v>2730</v>
+        <v>2605</v>
       </c>
       <c r="I87" s="38">
-        <v>73.78378378378379</v>
+        <v>54.270833333333343</v>
       </c>
       <c r="J87" s="38">
-        <v>3290.978754578754</v>
+        <v>3167.6295585412672</v>
       </c>
       <c r="K87" s="38">
-        <v>3362.926007326007</v>
+        <v>3299.3508637236091</v>
       </c>
       <c r="L87" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M87" s="39">
-        <v>45512.520833333343</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45524.625023148154</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A88" s="37" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B88" s="37" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C88" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>347</v>
+        <v>442</v>
       </c>
       <c r="E88" s="37" t="s">
-        <v>148</v>
+        <v>442</v>
       </c>
       <c r="F88" s="37" t="s">
-        <v>541</v>
+        <v>194</v>
       </c>
       <c r="G88" s="38" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="H88" s="38">
-        <v>2605</v>
+        <v>1899</v>
       </c>
       <c r="I88" s="38">
-        <v>54.270833333333343</v>
+        <v>52.75</v>
       </c>
       <c r="J88" s="38">
-        <v>3167.6295585412672</v>
+        <v>3100.1221695629279</v>
       </c>
       <c r="K88" s="38">
-        <v>3299.3508637236091</v>
+        <v>3318.828857293312</v>
       </c>
       <c r="L88" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M88" s="39">
-        <v>45524.625023148154</v>
+        <v>45575.527789351851</v>
       </c>
     </row>
     <row r="89" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A89" s="37" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B89" s="37" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C89" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D89" s="37" t="s">
         <v>442</v>
       </c>
       <c r="E89" s="37" t="s">
         <v>442</v>
       </c>
       <c r="F89" s="37" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="G89" s="38" t="s">
-        <v>229</v>
+        <v>583</v>
       </c>
       <c r="H89" s="38">
-        <v>1899</v>
+        <v>4138</v>
       </c>
       <c r="I89" s="38">
-        <v>52.75</v>
+        <v>55.918918918918919</v>
       </c>
       <c r="J89" s="38">
-        <v>3100.1221695629279</v>
+        <v>3235.988641855969</v>
       </c>
       <c r="K89" s="38">
-        <v>3318.828857293312</v>
+        <v>3415.881101981633</v>
       </c>
       <c r="L89" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M89" s="39">
-        <v>45575.527789351851</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45610.520833333343</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A90" s="37" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B90" s="37" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C90" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D90" s="37" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="E90" s="37" t="s">
-        <v>442</v>
+        <v>151</v>
       </c>
       <c r="F90" s="37" t="s">
-        <v>173</v>
+        <v>528</v>
       </c>
       <c r="G90" s="38" t="s">
-        <v>577</v>
+        <v>206</v>
       </c>
       <c r="H90" s="38">
-        <v>4138</v>
+        <v>2818</v>
       </c>
       <c r="I90" s="38">
-        <v>55.918918918918919</v>
+        <v>56.359999999999999</v>
       </c>
       <c r="J90" s="38">
-        <v>3235.988641855969</v>
+        <v>3175</v>
       </c>
       <c r="K90" s="38">
-        <v>3415.881101981633</v>
+        <v>3499.35628105039</v>
       </c>
       <c r="L90" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M90" s="39">
-        <v>45610.520833333343</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45790.611134259263</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A91" s="37" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B91" s="37" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C91" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D91" s="37" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E91" s="37" t="s">
-        <v>148</v>
+        <v>466</v>
       </c>
       <c r="F91" s="37" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="G91" s="38" t="s">
-        <v>204</v>
+        <v>565</v>
       </c>
       <c r="H91" s="38">
-        <v>2818</v>
+        <v>2381</v>
       </c>
       <c r="I91" s="38">
-        <v>56.359999999999999</v>
+        <v>45.78846153846154</v>
       </c>
       <c r="J91" s="38">
-        <v>3175</v>
+        <v>3668.2847543049138</v>
       </c>
       <c r="K91" s="38">
-        <v>3499.35628105039</v>
+        <v>3908.6782864342708</v>
       </c>
       <c r="L91" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M91" s="39">
-        <v>45790.611134259263</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45450.45140046296</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A92" s="37" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B92" s="37" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C92" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E92" s="37" t="s">
-        <v>464</v>
+        <v>151</v>
       </c>
       <c r="F92" s="37" t="s">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="G92" s="38" t="s">
-        <v>562</v>
+        <v>231</v>
       </c>
       <c r="H92" s="38">
-        <v>2381</v>
+        <v>2060</v>
       </c>
       <c r="I92" s="38">
-        <v>45.78846153846154</v>
+        <v>57.222222222222221</v>
       </c>
       <c r="J92" s="38">
-        <v>3668.2847543049138</v>
+        <v>3159.035922330097</v>
       </c>
       <c r="K92" s="38">
-        <v>3908.6782864342708</v>
+        <v>3386.1776699029128</v>
       </c>
       <c r="L92" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M92" s="39">
-        <v>45450.45140046296</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45629.638888888891</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A93" s="37" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B93" s="37" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C93" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D93" s="37" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
       <c r="E93" s="37" t="s">
-        <v>148</v>
+        <v>444</v>
       </c>
       <c r="F93" s="37" t="s">
-        <v>190</v>
+        <v>523</v>
       </c>
       <c r="G93" s="38" t="s">
-        <v>229</v>
+        <v>573</v>
       </c>
       <c r="H93" s="38">
-        <v>2060</v>
+        <v>1347</v>
       </c>
       <c r="I93" s="38">
-        <v>57.222222222222221</v>
+        <v>49.888888888888893</v>
       </c>
       <c r="J93" s="38">
-        <v>3159.035922330097</v>
+        <v>3197.760207869339</v>
       </c>
       <c r="K93" s="38">
-        <v>3386.1776699029128</v>
+        <v>3570.936896807721</v>
       </c>
       <c r="L93" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M93" s="39">
-        <v>45629.638888888891</v>
+        <v>45881.618055555547</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A94" s="37" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B94" s="37" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C94" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D94" s="37" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="E94" s="37" t="s">
-        <v>444</v>
+        <v>501</v>
       </c>
       <c r="F94" s="37" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="G94" s="38" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="H94" s="38">
-        <v>1347</v>
+        <v>2716</v>
       </c>
       <c r="I94" s="38">
-        <v>49.888888888888893</v>
+        <v>37.205479452054803</v>
       </c>
       <c r="J94" s="38">
-        <v>3197.760207869339</v>
+        <v>3250.3681885125179</v>
       </c>
       <c r="K94" s="38">
-        <v>3570.936896807721</v>
+        <v>3496.4477172312222</v>
       </c>
       <c r="L94" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M94" s="39">
-        <v>45881.618055555547</v>
+        <v>45440.652777777781</v>
       </c>
     </row>
     <row r="95" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A95" s="37" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B95" s="37" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C95" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D95" s="37" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E95" s="37" t="s">
-        <v>508</v>
+        <v>469</v>
       </c>
       <c r="F95" s="37" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="G95" s="38" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H95" s="38">
-        <v>2716</v>
+        <v>2205</v>
       </c>
       <c r="I95" s="38">
-        <v>37.205479452054803</v>
+        <v>59.594594594594597</v>
       </c>
       <c r="J95" s="38">
-        <v>3250.3681885125179</v>
+        <v>2654.9029478458051</v>
       </c>
       <c r="K95" s="38">
-        <v>3496.4477172312222</v>
+        <v>2690.7723356009069</v>
       </c>
       <c r="L95" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M95" s="39">
-        <v>45440.652777777781</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45433.666678240741</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A96" s="37" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B96" s="37" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C96" s="37" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D96" s="37" t="s">
-        <v>467</v>
+        <v>359</v>
       </c>
       <c r="E96" s="37" t="s">
-        <v>467</v>
+        <v>154</v>
       </c>
       <c r="F96" s="37" t="s">
-        <v>515</v>
+        <v>178</v>
       </c>
       <c r="G96" s="38" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="H96" s="38">
-        <v>2205</v>
+        <v>3574</v>
       </c>
       <c r="I96" s="38">
-        <v>59.594594594594597</v>
+        <v>51.057142857142857</v>
       </c>
       <c r="J96" s="38">
-        <v>2654.9029478458051</v>
+        <v>3058.8673754896472</v>
       </c>
       <c r="K96" s="38">
-        <v>2690.7723356009069</v>
+        <v>3368.8399552322321</v>
       </c>
       <c r="L96" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M96" s="39">
-        <v>45433.666678240741</v>
+        <v>46000.381944444453</v>
       </c>
     </row>
     <row r="97" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A97" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B97" s="37" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C97" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D97" s="37" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E97" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F97" s="37" t="s">
-        <v>543</v>
+        <v>183</v>
       </c>
       <c r="G97" s="38" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="H97" s="38">
-        <v>1900</v>
+        <v>2031</v>
       </c>
       <c r="I97" s="38">
-        <v>55.882352941176471</v>
+        <v>52.07692307692308</v>
       </c>
       <c r="J97" s="38">
-        <v>3440</v>
+        <v>3496.9699655342201</v>
       </c>
       <c r="K97" s="38">
-        <v>3918.1284210526319</v>
+        <v>4133.9266371245694</v>
       </c>
       <c r="L97" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M97" s="39">
-        <v>45366.444456018522</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45454.45140046296</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A98" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B98" s="37" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C98" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D98" s="37" t="s">
-        <v>134</v>
+        <v>470</v>
       </c>
       <c r="E98" s="37" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F98" s="37" t="s">
-        <v>543</v>
+        <v>182</v>
       </c>
       <c r="G98" s="38" t="s">
-        <v>569</v>
+        <v>202</v>
       </c>
       <c r="H98" s="38">
-        <v>1340</v>
+        <v>1970</v>
       </c>
       <c r="I98" s="38">
-        <v>53.600000000000001</v>
+        <v>57.941176470588239</v>
       </c>
       <c r="J98" s="38">
-        <v>3083.4619402985081</v>
+        <v>3500</v>
       </c>
       <c r="K98" s="38">
-        <v>3518.119402985074</v>
+        <v>4064.2385786802029</v>
       </c>
       <c r="L98" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M98" s="39">
-        <v>45377.611122685194</v>
+        <v>45456.506944444453</v>
       </c>
     </row>
     <row r="99" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A99" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B99" s="37" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C99" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D99" s="37" t="s">
+        <v>471</v>
+      </c>
+      <c r="E99" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="F99" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="G99" s="38" t="s">
+        <v>213</v>
+      </c>
+      <c r="H99" s="38">
+        <v>2261</v>
+      </c>
+      <c r="I99" s="38">
+        <v>61.108108108108112</v>
+      </c>
+      <c r="J99" s="38">
+        <v>3400.4732419283509</v>
+      </c>
+      <c r="K99" s="38">
+        <v>3988.0654577620521</v>
+      </c>
+      <c r="L99" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M99" s="39">
+        <v>45456.506956018522</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A100" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="B100" s="37" t="s">
+        <v>363</v>
+      </c>
+      <c r="C100" s="37" t="s">
         <v>116</v>
       </c>
-      <c r="E99" s="37" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="D100" s="37" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>134</v>
+        <v>501</v>
       </c>
       <c r="F100" s="37" t="s">
-        <v>181</v>
+        <v>515</v>
       </c>
       <c r="G100" s="38" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="H100" s="38">
-        <v>2031</v>
+        <v>2265</v>
       </c>
       <c r="I100" s="38">
-        <v>52.07692307692308</v>
+        <v>46.224489795918373</v>
       </c>
       <c r="J100" s="38">
-        <v>3496.9699655342201</v>
+        <v>3350.988962472406</v>
       </c>
       <c r="K100" s="38">
-        <v>4133.9266371245694</v>
+        <v>3714.8388520971298</v>
       </c>
       <c r="L100" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M100" s="39">
-        <v>45454.45140046296</v>
+        <v>45517.625</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A101" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B101" s="37" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C101" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D101" s="37" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="E101" s="37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F101" s="37" t="s">
-        <v>180</v>
+        <v>546</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>200</v>
+        <v>568</v>
       </c>
       <c r="H101" s="38">
-        <v>1970</v>
+        <v>2306</v>
       </c>
       <c r="I101" s="38">
-        <v>57.941176470588239</v>
+        <v>57.649999999999999</v>
       </c>
       <c r="J101" s="38">
-        <v>3500</v>
+        <v>3440</v>
       </c>
       <c r="K101" s="38">
-        <v>4064.2385786802029</v>
+        <v>3927.533824804857</v>
       </c>
       <c r="L101" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M101" s="39">
-        <v>45456.506944444453</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45526.520844907413</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A102" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B102" s="37" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C102" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D102" s="37" t="s">
-        <v>469</v>
+        <v>365</v>
       </c>
       <c r="E102" s="37" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="F102" s="37" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G102" s="38" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="H102" s="38">
-        <v>2261</v>
+        <v>1487</v>
       </c>
       <c r="I102" s="38">
-        <v>61.108108108108112</v>
+        <v>61.958333333333343</v>
       </c>
       <c r="J102" s="38">
-        <v>3400.4732419283509</v>
+        <v>3189.5238735709481</v>
       </c>
       <c r="K102" s="38">
-        <v>3988.0654577620521</v>
+        <v>3604.5561533288501</v>
       </c>
       <c r="L102" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M102" s="39">
-        <v>45456.506956018522</v>
+        <v>45554.529965277783</v>
       </c>
     </row>
     <row r="103" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A103" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B103" s="37" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C103" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D103" s="37" t="s">
-        <v>362</v>
+        <v>473</v>
       </c>
       <c r="E103" s="37" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="F103" s="37" t="s">
-        <v>190</v>
+        <v>547</v>
       </c>
       <c r="G103" s="38" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="H103" s="38">
-        <v>2265</v>
+        <v>2260</v>
       </c>
       <c r="I103" s="38">
-        <v>46.224489795918373</v>
+        <v>59.473684210526308</v>
       </c>
       <c r="J103" s="38">
-        <v>3350.988962472406</v>
+        <v>3422.814159292036</v>
       </c>
       <c r="K103" s="38">
-        <v>3714.8388520971298</v>
+        <v>3660.424778761062</v>
       </c>
       <c r="L103" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M103" s="39">
-        <v>45517.625</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45569.43751157407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A104" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B104" s="37" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C104" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D104" s="37" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="E104" s="37" t="s">
-        <v>134</v>
+        <v>509</v>
       </c>
       <c r="F104" s="37" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="G104" s="38" t="s">
-        <v>564</v>
+        <v>222</v>
       </c>
       <c r="H104" s="38">
-        <v>2306</v>
+        <v>2112</v>
       </c>
       <c r="I104" s="38">
-        <v>57.649999999999999</v>
+        <v>46.93333333333333</v>
       </c>
       <c r="J104" s="38">
-        <v>3440</v>
+        <v>3370.923295454545</v>
       </c>
       <c r="K104" s="38">
-        <v>3927.533824804857</v>
+        <v>3435.8854166666661</v>
       </c>
       <c r="L104" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M104" s="39">
-        <v>45526.520844907413</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45575.395856481482</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A105" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B105" s="37" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C105" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D105" s="37" t="s">
-        <v>364</v>
+        <v>475</v>
       </c>
       <c r="E105" s="37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F105" s="37" t="s">
-        <v>165</v>
+        <v>515</v>
       </c>
       <c r="G105" s="38" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="H105" s="38">
-        <v>1487</v>
+        <v>1684</v>
       </c>
       <c r="I105" s="38">
-        <v>61.958333333333343</v>
+        <v>54.322580645161288</v>
       </c>
       <c r="J105" s="38">
-        <v>3189.5238735709481</v>
+        <v>3223.7737529691208</v>
       </c>
       <c r="K105" s="38">
-        <v>3604.5561533288501</v>
+        <v>3563.8010688836098</v>
       </c>
       <c r="L105" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M105" s="39">
-        <v>45554.529965277783</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45582.520833333343</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A106" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B106" s="37" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C106" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D106" s="37" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="E106" s="37" t="s">
-        <v>510</v>
+        <v>154</v>
       </c>
       <c r="F106" s="37" t="s">
-        <v>545</v>
+        <v>515</v>
       </c>
       <c r="G106" s="38" t="s">
-        <v>195</v>
+        <v>568</v>
       </c>
       <c r="H106" s="38">
-        <v>2260</v>
+        <v>1877</v>
       </c>
       <c r="I106" s="38">
-        <v>59.473684210526308</v>
+        <v>46.924999999999997</v>
       </c>
       <c r="J106" s="38">
-        <v>3422.814159292036</v>
+        <v>3224.4208843899842</v>
       </c>
       <c r="K106" s="38">
-        <v>3660.424778761062</v>
+        <v>3563.8140649973361</v>
       </c>
       <c r="L106" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M106" s="39">
-        <v>45569.43751157407</v>
+        <v>45582.520833333343</v>
       </c>
     </row>
     <row r="107" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A107" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B107" s="37" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C107" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D107" s="37" t="s">
-        <v>472</v>
+        <v>432</v>
       </c>
       <c r="E107" s="37" t="s">
-        <v>509</v>
+        <v>432</v>
       </c>
       <c r="F107" s="37" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="G107" s="38" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="H107" s="38">
-        <v>2112</v>
+        <v>3061</v>
       </c>
       <c r="I107" s="38">
-        <v>46.93333333333333</v>
+        <v>51.881355932203391</v>
       </c>
       <c r="J107" s="38">
-        <v>3370.923295454545</v>
+        <v>2763.7977785037569</v>
       </c>
       <c r="K107" s="38">
-        <v>3435.8854166666661</v>
+        <v>2809.1617118588701</v>
       </c>
       <c r="L107" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M107" s="39">
-        <v>45575.395856481482</v>
+        <v>45596.527800925927</v>
       </c>
     </row>
     <row r="108" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A108" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B108" s="37" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C108" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D108" s="37" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E108" s="37" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F108" s="37" t="s">
-        <v>190</v>
+        <v>548</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>228</v>
+        <v>565</v>
       </c>
       <c r="H108" s="38">
-        <v>1684</v>
+        <v>2447</v>
       </c>
       <c r="I108" s="38">
-        <v>54.322580645161288</v>
+        <v>47.057692307692307</v>
       </c>
       <c r="J108" s="38">
-        <v>3223.7737529691208</v>
+        <v>3603.5496526358811</v>
       </c>
       <c r="K108" s="38">
-        <v>3563.8010688836098</v>
+        <v>4365.5247241520228</v>
       </c>
       <c r="L108" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M108" s="39">
-        <v>45582.520833333343</v>
+        <v>45615.63890046296</v>
       </c>
     </row>
     <row r="109" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A109" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B109" s="37" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C109" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="37" t="s">
-        <v>474</v>
+        <v>372</v>
       </c>
       <c r="E109" s="37" t="s">
-        <v>151</v>
+        <v>512</v>
       </c>
       <c r="F109" s="37" t="s">
-        <v>190</v>
+        <v>515</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>564</v>
+        <v>222</v>
       </c>
       <c r="H109" s="38">
-        <v>1877</v>
+        <v>2932</v>
       </c>
       <c r="I109" s="38">
-        <v>46.924999999999997</v>
+        <v>65.155555555555551</v>
       </c>
       <c r="J109" s="38">
-        <v>3224.4208843899842</v>
+        <v>3422.376128922238</v>
       </c>
       <c r="K109" s="38">
-        <v>3563.8140649973361</v>
+        <v>3874.1234652114599</v>
       </c>
       <c r="L109" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M109" s="39">
-        <v>45582.520833333343</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45618.423611111109</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A110" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B110" s="37" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C110" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D110" s="37" t="s">
-        <v>432</v>
+        <v>478</v>
       </c>
       <c r="E110" s="37" t="s">
-        <v>432</v>
+        <v>135</v>
       </c>
       <c r="F110" s="37" t="s">
-        <v>522</v>
+        <v>182</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="H110" s="38">
-        <v>3061</v>
+        <v>2428</v>
       </c>
       <c r="I110" s="38">
-        <v>51.881355932203391</v>
+        <v>55.18181818181818</v>
       </c>
       <c r="J110" s="38">
-        <v>2763.7977785037569</v>
+        <v>3446.4332784184512</v>
       </c>
       <c r="K110" s="38">
-        <v>2809.1617118588701</v>
+        <v>4170.7619439868204</v>
       </c>
       <c r="L110" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M110" s="39">
-        <v>45596.527800925927</v>
+        <v>45750.527777777781</v>
       </c>
     </row>
     <row r="111" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A111" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B111" s="37" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C111" s="37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D111" s="37" t="s">
-        <v>475</v>
+        <v>133</v>
       </c>
       <c r="E111" s="37" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="F111" s="37" t="s">
-        <v>546</v>
+        <v>183</v>
       </c>
       <c r="G111" s="38" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H111" s="38">
-        <v>2447</v>
+        <v>2564</v>
       </c>
       <c r="I111" s="38">
-        <v>47.057692307692307</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="J111" s="38">
-        <v>3603.5496526358811</v>
+        <v>3653.9676287051479</v>
       </c>
       <c r="K111" s="38">
-        <v>4365.5247241520228</v>
+        <v>4311.224648985959</v>
       </c>
       <c r="L111" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M111" s="39">
-        <v>45615.63890046296</v>
+        <v>45772.444456018522</v>
       </c>
     </row>
     <row r="112" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A112" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B112" s="37" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C112" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D112" s="37" t="s">
-        <v>371</v>
+        <v>479</v>
       </c>
       <c r="E112" s="37" t="s">
-        <v>511</v>
+        <v>154</v>
       </c>
       <c r="F112" s="37" t="s">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="G112" s="38" t="s">
-        <v>223</v>
+        <v>581</v>
       </c>
       <c r="H112" s="38">
-        <v>2932</v>
+        <v>3870</v>
       </c>
       <c r="I112" s="38">
-        <v>65.155555555555551</v>
+        <v>58.636363636363633</v>
       </c>
       <c r="J112" s="38">
-        <v>3422.376128922238</v>
+        <v>3325.3695090439278</v>
       </c>
       <c r="K112" s="38">
-        <v>3874.1234652114599</v>
+        <v>3708.1976744186049</v>
       </c>
       <c r="L112" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M112" s="39">
-        <v>45618.423611111109</v>
+        <v>45790.611122685194</v>
       </c>
     </row>
     <row r="113" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A113" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B113" s="37" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C113" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D113" s="37" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="E113" s="37" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F113" s="37" t="s">
-        <v>180</v>
+        <v>515</v>
       </c>
       <c r="G113" s="38" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="H113" s="38">
-        <v>2428</v>
+        <v>3695</v>
       </c>
       <c r="I113" s="38">
-        <v>55.18181818181818</v>
+        <v>65.982142857142861</v>
       </c>
       <c r="J113" s="38">
-        <v>3446.4332784184512</v>
+        <v>3205.2947225981061</v>
       </c>
       <c r="K113" s="38">
-        <v>4170.7619439868204</v>
+        <v>4202.7253044654944</v>
       </c>
       <c r="L113" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M113" s="39">
-        <v>45750.527777777781</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45814.423611111109</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A114" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B114" s="37" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C114" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D114" s="37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E114" s="37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F114" s="37" t="s">
-        <v>181</v>
+        <v>549</v>
       </c>
       <c r="G114" s="38" t="s">
-        <v>564</v>
+        <v>197</v>
       </c>
       <c r="H114" s="38">
-        <v>2564</v>
+        <v>2075</v>
       </c>
       <c r="I114" s="38">
-        <v>64.099999999999994</v>
+        <v>54.60526315789474</v>
       </c>
       <c r="J114" s="38">
-        <v>3653.9676287051479</v>
+        <v>3301.3614457831331</v>
       </c>
       <c r="K114" s="38">
-        <v>4311.224648985959</v>
+        <v>4262.4414457831326</v>
       </c>
       <c r="L114" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M114" s="39">
-        <v>45772.444456018522</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45819.555555555547</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A115" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B115" s="37" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C115" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D115" s="37" t="s">
-        <v>477</v>
+        <v>133</v>
       </c>
       <c r="E115" s="37" t="s">
         <v>151</v>
       </c>
       <c r="F115" s="37" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="G115" s="38" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="H115" s="38">
-        <v>3870</v>
+        <v>3729</v>
       </c>
       <c r="I115" s="38">
-        <v>58.636363636363633</v>
+        <v>67.799999999999997</v>
       </c>
       <c r="J115" s="38">
-        <v>3325.3695090439278</v>
+        <v>3269.1587556985792</v>
       </c>
       <c r="K115" s="38">
-        <v>3708.1976744186049</v>
+        <v>3622.4116385089842</v>
       </c>
       <c r="L115" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M115" s="39">
-        <v>45790.611122685194</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A116" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B116" s="37" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C116" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D116" s="37" t="s">
-        <v>478</v>
+        <v>379</v>
       </c>
       <c r="E116" s="37" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F116" s="37" t="s">
         <v>190</v>
       </c>
       <c r="G116" s="38" t="s">
-        <v>196</v>
+        <v>227</v>
       </c>
       <c r="H116" s="38">
-        <v>3695</v>
+        <v>2898</v>
       </c>
       <c r="I116" s="38">
-        <v>65.982142857142861</v>
+        <v>54.679245283018872</v>
       </c>
       <c r="J116" s="38">
-        <v>3205.2947225981061</v>
+        <v>3196.7142857142858</v>
       </c>
       <c r="K116" s="38">
-        <v>4202.7253044654944</v>
+        <v>3539.4975845410622</v>
       </c>
       <c r="L116" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M116" s="39">
-        <v>45814.423611111109</v>
+        <v>45820.506967592592</v>
       </c>
     </row>
     <row r="117" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A117" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B117" s="37" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C117" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D117" s="37" t="s">
-        <v>134</v>
+        <v>481</v>
       </c>
       <c r="E117" s="37" t="s">
-        <v>134</v>
+        <v>481</v>
       </c>
       <c r="F117" s="37" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G117" s="38" t="s">
-        <v>195</v>
+        <v>556</v>
       </c>
       <c r="H117" s="38">
-        <v>2075</v>
+        <v>1574</v>
       </c>
       <c r="I117" s="38">
-        <v>54.60526315789474</v>
+        <v>54.275862068965523</v>
       </c>
       <c r="J117" s="38">
-        <v>3301.3614457831331</v>
+        <v>3265.188691232529</v>
       </c>
       <c r="K117" s="38">
-        <v>4262.4414457831326</v>
+        <v>3515.1410419313852</v>
       </c>
       <c r="L117" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M117" s="39">
-        <v>45819.555555555547</v>
+        <v>45883.51390046296</v>
       </c>
     </row>
     <row r="118" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A118" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B118" s="37" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C118" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D118" s="37" t="s">
-        <v>133</v>
+        <v>482</v>
       </c>
       <c r="E118" s="37" t="s">
-        <v>148</v>
+        <v>482</v>
       </c>
       <c r="F118" s="37" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G118" s="38" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="H118" s="38">
-        <v>3729</v>
+        <v>6705</v>
       </c>
       <c r="I118" s="38">
-        <v>67.799999999999997</v>
+        <v>37.881355932203391</v>
       </c>
       <c r="J118" s="38">
-        <v>3269.1587556985792</v>
+        <v>3187.4615257270689</v>
       </c>
       <c r="K118" s="38">
-        <v>3622.4116385089842</v>
+        <v>3257.766074571216</v>
       </c>
       <c r="L118" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M118" s="39">
-        <v>45820.506956018522</v>
+        <v>45883.520844907413</v>
       </c>
     </row>
     <row r="119" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A119" s="37" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B119" s="37" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C119" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D119" s="37" t="s">
-        <v>378</v>
+        <v>483</v>
       </c>
       <c r="E119" s="37" t="s">
-        <v>148</v>
+        <v>483</v>
       </c>
       <c r="F119" s="37" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="G119" s="38" t="s">
-        <v>579</v>
+        <v>213</v>
       </c>
       <c r="H119" s="38">
-        <v>2898</v>
+        <v>1851</v>
       </c>
       <c r="I119" s="38">
-        <v>54.679245283018872</v>
+        <v>50.027027027027017</v>
       </c>
       <c r="J119" s="38">
-        <v>3196.7142857142858</v>
+        <v>3738.055645596975</v>
       </c>
       <c r="K119" s="38">
-        <v>3539.4975845410622</v>
+        <v>3870.687736358725</v>
       </c>
       <c r="L119" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M119" s="39">
-        <v>45820.506967592592</v>
+        <v>45974.50001157407</v>
       </c>
     </row>
     <row r="120" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A120" s="37" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B120" s="37" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C120" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D120" s="37" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="E120" s="37" t="s">
-        <v>479</v>
+        <v>151</v>
       </c>
       <c r="F120" s="37" t="s">
-        <v>543</v>
+        <v>171</v>
       </c>
       <c r="G120" s="38" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="H120" s="38">
-        <v>1574</v>
+        <v>2037</v>
       </c>
       <c r="I120" s="38">
-        <v>54.275862068965523</v>
+        <v>50.924999999999997</v>
       </c>
       <c r="J120" s="38">
-        <v>3265.188691232529</v>
+        <v>3336</v>
       </c>
       <c r="K120" s="38">
-        <v>3515.1410419313852</v>
+        <v>3994.9401080019629</v>
       </c>
       <c r="L120" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M120" s="39">
-        <v>45883.51390046296</v>
+        <v>45429.45140046296</v>
       </c>
     </row>
     <row r="121" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A121" s="37" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B121" s="37" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C121" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D121" s="37" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E121" s="37" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F121" s="37" t="s">
-        <v>165</v>
+        <v>550</v>
       </c>
       <c r="G121" s="38" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="H121" s="38">
-        <v>6705</v>
+        <v>5941</v>
       </c>
       <c r="I121" s="38">
-        <v>37.881355932203391</v>
+        <v>50.777777777777779</v>
       </c>
       <c r="J121" s="38">
-        <v>3187.4615257270689</v>
+        <v>2850.3682881669752</v>
       </c>
       <c r="K121" s="38">
-        <v>3257.766074571216</v>
+        <v>3142.5948493519609</v>
       </c>
       <c r="L121" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M121" s="39">
-        <v>45883.520844907413</v>
+        <v>45450.451388888891</v>
       </c>
     </row>
     <row r="122" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A122" s="37" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B122" s="37" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C122" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D122" s="37" t="s">
-        <v>481</v>
+        <v>385</v>
       </c>
       <c r="E122" s="37" t="s">
-        <v>481</v>
+        <v>154</v>
       </c>
       <c r="F122" s="37" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="G122" s="38" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
       <c r="H122" s="38">
-        <v>1851</v>
+        <v>2142</v>
       </c>
       <c r="I122" s="38">
-        <v>50.027027027027017</v>
+        <v>49.813953488372093</v>
       </c>
       <c r="J122" s="38">
-        <v>3738.055645596975</v>
+        <v>3374.456582633054</v>
       </c>
       <c r="K122" s="38">
-        <v>3870.687736358725</v>
+        <v>4348.2040149393088</v>
       </c>
       <c r="L122" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M122" s="39">
-        <v>45974.50001157407</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45461.63890046296</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A123" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B123" s="37" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C123" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D123" s="37" t="s">
-        <v>482</v>
+        <v>386</v>
       </c>
       <c r="E123" s="37" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="F123" s="37" t="s">
-        <v>526</v>
+        <v>551</v>
       </c>
       <c r="G123" s="38" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="H123" s="38">
-        <v>4893</v>
+        <v>2048</v>
       </c>
       <c r="I123" s="38">
-        <v>55.602272727272727</v>
+        <v>53.89473684210526</v>
       </c>
       <c r="J123" s="38">
-        <v>3282.8708358880031</v>
+        <v>3348.6279296875</v>
       </c>
       <c r="K123" s="38">
-        <v>3906.7075413856528</v>
+        <v>4404.9833984375</v>
       </c>
       <c r="L123" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M123" s="39">
-        <v>45401.444444444453</v>
+        <v>45463.541678240741</v>
       </c>
     </row>
     <row r="124" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A124" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B124" s="37" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C124" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D124" s="37" t="s">
-        <v>483</v>
+        <v>387</v>
       </c>
       <c r="E124" s="37" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="F124" s="37" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="G124" s="38" t="s">
-        <v>564</v>
+        <v>197</v>
       </c>
       <c r="H124" s="38">
-        <v>2037</v>
+        <v>1978</v>
       </c>
       <c r="I124" s="38">
-        <v>50.924999999999997</v>
+        <v>52.05263157894737</v>
       </c>
       <c r="J124" s="38">
-        <v>3336</v>
+        <v>3344.1547017189082</v>
       </c>
       <c r="K124" s="38">
-        <v>3994.9401080019629</v>
+        <v>4393.7189079878663</v>
       </c>
       <c r="L124" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M124" s="39">
-        <v>45429.45140046296</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45463.541678240741</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A125" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B125" s="37" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C125" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D125" s="37" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E125" s="37" t="s">
-        <v>484</v>
+        <v>153</v>
       </c>
       <c r="F125" s="37" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="G125" s="38" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="H125" s="38">
-        <v>5941</v>
+        <v>2629</v>
       </c>
       <c r="I125" s="38">
-        <v>50.777777777777779</v>
+        <v>47.799999999999997</v>
       </c>
       <c r="J125" s="38">
-        <v>2850.3682881669752</v>
+        <v>3440.0726511981738</v>
       </c>
       <c r="K125" s="38">
-        <v>3142.5948493519609</v>
+        <v>4290.2776721186756</v>
       </c>
       <c r="L125" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M125" s="39">
-        <v>45450.451388888891</v>
+        <v>45463.541689814811</v>
       </c>
     </row>
     <row r="126" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A126" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B126" s="37" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C126" s="37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D126" s="37" t="s">
-        <v>385</v>
+        <v>442</v>
       </c>
       <c r="E126" s="37" t="s">
-        <v>151</v>
+        <v>442</v>
       </c>
       <c r="F126" s="37" t="s">
-        <v>166</v>
+        <v>531</v>
       </c>
       <c r="G126" s="38" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="H126" s="38">
-        <v>2142</v>
+        <v>2723</v>
       </c>
       <c r="I126" s="38">
-        <v>49.813953488372093</v>
+        <v>53.392156862745097</v>
       </c>
       <c r="J126" s="38">
-        <v>3374.456582633054</v>
+        <v>3242.4252662504591</v>
       </c>
       <c r="K126" s="38">
-        <v>4348.2040149393088</v>
+        <v>4033.044069041498</v>
       </c>
       <c r="L126" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M126" s="39">
-        <v>45461.63890046296</v>
+        <v>45463.541689814811</v>
       </c>
     </row>
     <row r="127" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A127" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B127" s="37" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C127" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D127" s="37" t="s">
-        <v>386</v>
+        <v>487</v>
       </c>
       <c r="E127" s="37" t="s">
-        <v>134</v>
+        <v>501</v>
       </c>
       <c r="F127" s="37" t="s">
         <v>549</v>
       </c>
       <c r="G127" s="38" t="s">
-        <v>195</v>
+        <v>587</v>
       </c>
       <c r="H127" s="38">
-        <v>2048</v>
+        <v>4677</v>
       </c>
       <c r="I127" s="38">
-        <v>53.89473684210526</v>
+        <v>56.349397590361448</v>
       </c>
       <c r="J127" s="38">
-        <v>3348.6279296875</v>
+        <v>3340.4862091084019</v>
       </c>
       <c r="K127" s="38">
-        <v>4404.9833984375</v>
+        <v>3927.4216378020101</v>
       </c>
       <c r="L127" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M127" s="39">
-        <v>45463.541678240741</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45475.581493055557</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A128" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B128" s="37" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C128" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D128" s="37" t="s">
-        <v>387</v>
+        <v>488</v>
       </c>
       <c r="E128" s="37" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="F128" s="37" t="s">
-        <v>180</v>
+        <v>552</v>
       </c>
       <c r="G128" s="38" t="s">
-        <v>195</v>
+        <v>588</v>
       </c>
       <c r="H128" s="38">
-        <v>1978</v>
+        <v>5355</v>
       </c>
       <c r="I128" s="38">
-        <v>52.05263157894737</v>
+        <v>54.090909090909093</v>
       </c>
       <c r="J128" s="38">
-        <v>3344.1547017189082</v>
+        <v>3332.8390289449112</v>
       </c>
       <c r="K128" s="38">
-        <v>4393.7189079878663</v>
+        <v>3895.1574229691878</v>
       </c>
       <c r="L128" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M128" s="39">
-        <v>45463.541678240741</v>
+        <v>45512.527777777781</v>
       </c>
     </row>
     <row r="129" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A129" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B129" s="37" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C129" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D129" s="37" t="s">
-        <v>485</v>
+        <v>392</v>
       </c>
       <c r="E129" s="37" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F129" s="37" t="s">
-        <v>528</v>
+        <v>168</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>578</v>
+        <v>242</v>
       </c>
       <c r="H129" s="38">
-        <v>2629</v>
+        <v>3940</v>
       </c>
       <c r="I129" s="38">
-        <v>47.799999999999997</v>
+        <v>58.805970149253731</v>
       </c>
       <c r="J129" s="38">
-        <v>3440.0726511981738</v>
+        <v>3387.9294416243661</v>
       </c>
       <c r="K129" s="38">
-        <v>4290.2776721186756</v>
+        <v>4030.373350253808</v>
       </c>
       <c r="L129" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M129" s="39">
-        <v>45463.541689814811</v>
+        <v>45531.680567129632</v>
       </c>
     </row>
     <row r="130" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A130" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B130" s="37" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C130" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D130" s="37" t="s">
         <v>442</v>
       </c>
       <c r="E130" s="37" t="s">
-        <v>442</v>
+        <v>501</v>
       </c>
       <c r="F130" s="37" t="s">
-        <v>528</v>
+        <v>549</v>
       </c>
       <c r="G130" s="38" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="H130" s="38">
-        <v>2723</v>
+        <v>2740</v>
       </c>
       <c r="I130" s="38">
-        <v>53.392156862745097</v>
+        <v>72.10526315789474</v>
       </c>
       <c r="J130" s="38">
-        <v>3242.4252662504591</v>
+        <v>3283.0463722627742</v>
       </c>
       <c r="K130" s="38">
-        <v>4033.044069041498</v>
+        <v>3560.4949124087589</v>
       </c>
       <c r="L130" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M130" s="39">
-        <v>45463.541689814811</v>
+        <v>45566.63890046296</v>
       </c>
     </row>
     <row r="131" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A131" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B131" s="37" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C131" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D131" s="37" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="E131" s="37" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
       <c r="F131" s="37" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="G131" s="38" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="H131" s="38">
-        <v>4677</v>
+        <v>7463</v>
       </c>
       <c r="I131" s="38">
-        <v>56.349397590361448</v>
+        <v>52.929078014184398</v>
       </c>
       <c r="J131" s="38">
-        <v>3340.4862091084019</v>
+        <v>2826.3466434409761</v>
       </c>
       <c r="K131" s="38">
-        <v>3927.4216378020101</v>
+        <v>3214.662468176336</v>
       </c>
       <c r="L131" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M131" s="39">
-        <v>45475.581493055557</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45566.638923611114</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A132" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B132" s="37" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C132" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D132" s="37" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E132" s="37" t="s">
-        <v>148</v>
+        <v>485</v>
       </c>
       <c r="F132" s="37" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="G132" s="38" t="s">
-        <v>583</v>
+        <v>234</v>
       </c>
       <c r="H132" s="38">
-        <v>5355</v>
+        <v>2278</v>
       </c>
       <c r="I132" s="38">
-        <v>54.090909090909093</v>
+        <v>49.521739130434781</v>
       </c>
       <c r="J132" s="38">
-        <v>3332.8390289449112</v>
+        <v>3386.9591747146619</v>
       </c>
       <c r="K132" s="38">
-        <v>3895.1574229691878</v>
+        <v>3442.270851624231</v>
       </c>
       <c r="L132" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M132" s="39">
-        <v>45512.527777777781</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45666.520833333343</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A133" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B133" s="37" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C133" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D133" s="37" t="s">
-        <v>392</v>
+        <v>485</v>
       </c>
       <c r="E133" s="37" t="s">
-        <v>148</v>
+        <v>485</v>
       </c>
       <c r="F133" s="37" t="s">
-        <v>165</v>
+        <v>531</v>
       </c>
       <c r="G133" s="38" t="s">
-        <v>239</v>
+        <v>564</v>
       </c>
       <c r="H133" s="38">
-        <v>3940</v>
+        <v>3108</v>
       </c>
       <c r="I133" s="38">
-        <v>58.805970149253731</v>
+        <v>97.125</v>
       </c>
       <c r="J133" s="38">
-        <v>3387.9294416243661</v>
+        <v>3111.3658301158298</v>
       </c>
       <c r="K133" s="38">
-        <v>4030.373350253808</v>
+        <v>3371.8481338481338</v>
       </c>
       <c r="L133" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M133" s="39">
-        <v>45531.680567129632</v>
+        <v>45681.444467592592</v>
       </c>
     </row>
     <row r="134" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A134" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B134" s="37" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C134" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D134" s="37" t="s">
-        <v>442</v>
+        <v>490</v>
       </c>
       <c r="E134" s="37" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
       <c r="F134" s="37" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="G134" s="38" t="s">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="H134" s="38">
-        <v>2740</v>
+        <v>3441</v>
       </c>
       <c r="I134" s="38">
-        <v>72.10526315789474</v>
+        <v>55.5</v>
       </c>
       <c r="J134" s="38">
-        <v>3283.0463722627742</v>
+        <v>3266.8761987794251</v>
       </c>
       <c r="K134" s="38">
-        <v>3560.4949124087589</v>
+        <v>3709.2882882882882</v>
       </c>
       <c r="L134" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M134" s="39">
-        <v>45566.63890046296</v>
+        <v>45685.618067129632</v>
       </c>
     </row>
     <row r="135" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A135" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B135" s="37" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C135" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D135" s="37" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="E135" s="37" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="F135" s="37" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="G135" s="38" t="s">
-        <v>584</v>
+        <v>209</v>
       </c>
       <c r="H135" s="38">
-        <v>7463</v>
+        <v>2870</v>
       </c>
       <c r="I135" s="38">
-        <v>52.929078014184398</v>
+        <v>53.148148148148152</v>
       </c>
       <c r="J135" s="38">
-        <v>2826.3466434409761</v>
+        <v>3257.1951219512189</v>
       </c>
       <c r="K135" s="38">
-        <v>3214.662468176336</v>
+        <v>3343.33031358885</v>
       </c>
       <c r="L135" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M135" s="39">
-        <v>45566.638923611114</v>
+        <v>45685.625</v>
       </c>
     </row>
     <row r="136" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A136" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B136" s="37" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C136" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D136" s="37" t="s">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E136" s="37" t="s">
-        <v>484</v>
+        <v>154</v>
       </c>
       <c r="F136" s="37" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="G136" s="38" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="H136" s="38">
-        <v>2278</v>
+        <v>3080</v>
       </c>
       <c r="I136" s="38">
-        <v>49.521739130434781</v>
+        <v>50.491803278688522</v>
       </c>
       <c r="J136" s="38">
-        <v>3386.9591747146619</v>
+        <v>2849.8587662337659</v>
       </c>
       <c r="K136" s="38">
-        <v>3442.270851624231</v>
+        <v>3968.2279220779219</v>
       </c>
       <c r="L136" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M136" s="39">
-        <v>45666.520833333343</v>
+        <v>45692.618067129632</v>
       </c>
     </row>
     <row r="137" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A137" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B137" s="37" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C137" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D137" s="37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E137" s="37" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="F137" s="37" t="s">
-        <v>528</v>
+        <v>553</v>
       </c>
       <c r="G137" s="38" t="s">
-        <v>561</v>
+        <v>590</v>
       </c>
       <c r="H137" s="38">
-        <v>3108</v>
+        <v>8625</v>
       </c>
       <c r="I137" s="38">
-        <v>97.125</v>
+        <v>45.39473684210526</v>
       </c>
       <c r="J137" s="38">
-        <v>3111.3658301158298</v>
+        <v>3375.5406376811588</v>
       </c>
       <c r="K137" s="38">
-        <v>3371.8481338481338</v>
+        <v>3627.1564057971009</v>
       </c>
       <c r="L137" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M137" s="39">
-        <v>45681.444467592592</v>
+        <v>45694.520844907413</v>
       </c>
     </row>
     <row r="138" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A138" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B138" s="37" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C138" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D138" s="37" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="E138" s="37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F138" s="37" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="G138" s="38" t="s">
-        <v>236</v>
+        <v>564</v>
       </c>
       <c r="H138" s="38">
-        <v>3441</v>
+        <v>1848</v>
       </c>
       <c r="I138" s="38">
-        <v>55.5</v>
+        <v>57.75</v>
       </c>
       <c r="J138" s="38">
-        <v>3266.8761987794251</v>
+        <v>3363.3658008658008</v>
       </c>
       <c r="K138" s="38">
-        <v>3709.2882882882882</v>
+        <v>3667.0362554112548</v>
       </c>
       <c r="L138" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M138" s="39">
-        <v>45685.618067129632</v>
+        <v>45750.520844907413</v>
       </c>
     </row>
     <row r="139" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A139" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B139" s="37" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C139" s="37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D139" s="37" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="E139" s="37" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
       <c r="F139" s="37" t="s">
         <v>528</v>
       </c>
       <c r="G139" s="38" t="s">
-        <v>207</v>
+        <v>591</v>
       </c>
       <c r="H139" s="38">
-        <v>2870</v>
+        <v>3707</v>
       </c>
       <c r="I139" s="38">
-        <v>53.148148148148152</v>
+        <v>46.924050632911403</v>
       </c>
       <c r="J139" s="38">
-        <v>3257.1951219512189</v>
+        <v>3106.9832748853519</v>
       </c>
       <c r="K139" s="38">
-        <v>3343.33031358885</v>
+        <v>3417.5540868626931</v>
       </c>
       <c r="L139" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M139" s="39">
-        <v>45685.625</v>
+        <v>45786.451388888891</v>
       </c>
     </row>
     <row r="140" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A140" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B140" s="37" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C140" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D140" s="37" t="s">
-        <v>399</v>
+        <v>490</v>
       </c>
       <c r="E140" s="37" t="s">
-        <v>151</v>
+        <v>485</v>
       </c>
       <c r="F140" s="37" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="G140" s="38" t="s">
-        <v>234</v>
+        <v>568</v>
       </c>
       <c r="H140" s="38">
-        <v>3080</v>
+        <v>1946</v>
       </c>
       <c r="I140" s="38">
-        <v>50.491803278688522</v>
+        <v>48.649999999999999</v>
       </c>
       <c r="J140" s="38">
-        <v>2849.8587662337659</v>
+        <v>3329.0626927029798</v>
       </c>
       <c r="K140" s="38">
-        <v>3968.2279220779219</v>
+        <v>3566.197327852004</v>
       </c>
       <c r="L140" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M140" s="39">
-        <v>45692.618067129632</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.527800925927</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A141" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B141" s="37" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C141" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D141" s="37" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="E141" s="37" t="s">
-        <v>503</v>
+        <v>442</v>
       </c>
       <c r="F141" s="37" t="s">
-        <v>551</v>
+        <v>168</v>
       </c>
       <c r="G141" s="38" t="s">
-        <v>585</v>
+        <v>221</v>
       </c>
       <c r="H141" s="38">
-        <v>8625</v>
+        <v>4834</v>
       </c>
       <c r="I141" s="38">
-        <v>45.39473684210526</v>
+        <v>61.974358974358978</v>
       </c>
       <c r="J141" s="38">
-        <v>3375.5406376811588</v>
+        <v>3186.9141497724449</v>
       </c>
       <c r="K141" s="38">
-        <v>3627.1564057971009</v>
+        <v>3742.02647910633</v>
       </c>
       <c r="L141" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M141" s="39">
-        <v>45694.520844907413</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45834.506967592592</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A142" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B142" s="37" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C142" s="37" t="s">
         <v>114</v>
       </c>
       <c r="D142" s="37" t="s">
-        <v>491</v>
+        <v>405</v>
       </c>
       <c r="E142" s="37" t="s">
-        <v>484</v>
+        <v>151</v>
       </c>
       <c r="F142" s="37" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="G142" s="38" t="s">
-        <v>561</v>
+        <v>217</v>
       </c>
       <c r="H142" s="38">
-        <v>1848</v>
+        <v>4365</v>
       </c>
       <c r="I142" s="38">
-        <v>57.75</v>
+        <v>62.357142857142847</v>
       </c>
       <c r="J142" s="38">
-        <v>3363.3658008658008</v>
+        <v>3250.4295532646051</v>
       </c>
       <c r="K142" s="38">
-        <v>3667.0362554112548</v>
+        <v>3911.7434135166091</v>
       </c>
       <c r="L142" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M142" s="39">
-        <v>45750.520844907413</v>
+        <v>45839.548634259263</v>
       </c>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A143" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B143" s="37" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C143" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D143" s="37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E143" s="37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F143" s="37" t="s">
-        <v>526</v>
+        <v>168</v>
       </c>
       <c r="G143" s="38" t="s">
-        <v>586</v>
+        <v>567</v>
       </c>
       <c r="H143" s="38">
-        <v>3707</v>
+        <v>3760</v>
       </c>
       <c r="I143" s="38">
-        <v>46.924050632911403</v>
+        <v>48.831168831168831</v>
       </c>
       <c r="J143" s="38">
-        <v>3106.9832748853519</v>
+        <v>2649.8760638297872</v>
       </c>
       <c r="K143" s="38">
-        <v>3417.5540868626931</v>
+        <v>2938.1933510638301</v>
       </c>
       <c r="L143" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M143" s="39">
-        <v>45786.451388888891</v>
+        <v>45910.548622685194</v>
       </c>
     </row>
     <row r="144" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A144" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B144" s="37" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C144" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D144" s="37" t="s">
-        <v>489</v>
+        <v>407</v>
       </c>
       <c r="E144" s="37" t="s">
-        <v>484</v>
+        <v>151</v>
       </c>
       <c r="F144" s="37" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="G144" s="38" t="s">
         <v>564</v>
       </c>
       <c r="H144" s="38">
-        <v>1946</v>
+        <v>1622</v>
       </c>
       <c r="I144" s="38">
-        <v>48.649999999999999</v>
+        <v>50.6875</v>
       </c>
       <c r="J144" s="38">
-        <v>3329.0626927029798</v>
+        <v>3250.3477188655979</v>
       </c>
       <c r="K144" s="38">
-        <v>3566.197327852004</v>
+        <v>3912.8569667077682</v>
       </c>
       <c r="L144" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M144" s="39">
-        <v>45833.527800925927</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45944.618067129632</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A145" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B145" s="37" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C145" s="37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D145" s="37" t="s">
-        <v>492</v>
+        <v>408</v>
       </c>
       <c r="E145" s="37" t="s">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="F145" s="37" t="s">
-        <v>165</v>
+        <v>531</v>
       </c>
       <c r="G145" s="38" t="s">
+        <v>236</v>
+      </c>
+      <c r="H145" s="38">
+        <v>2847</v>
+      </c>
+      <c r="I145" s="38">
+        <v>46.672131147540981</v>
+      </c>
+      <c r="J145" s="38">
+        <v>3293</v>
+      </c>
+      <c r="K145" s="38">
+        <v>4449.6041447137341</v>
+      </c>
+      <c r="L145" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="M145" s="39">
+        <v>45979.611122685194</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A146" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="B146" s="37" t="s">
+        <v>409</v>
+      </c>
+      <c r="C146" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D146" s="37" t="s">
+        <v>494</v>
+      </c>
+      <c r="E146" s="37" t="s">
+        <v>504</v>
+      </c>
+      <c r="F146" s="37" t="s">
+        <v>531</v>
+      </c>
+      <c r="G146" s="38" t="s">
         <v>222</v>
       </c>
-      <c r="H145" s="38">
-[...39 lines deleted...]
-      </c>
       <c r="H146" s="38">
-        <v>4365</v>
+        <v>1770</v>
       </c>
       <c r="I146" s="38">
-        <v>62.357142857142847</v>
+        <v>39.333333333333343</v>
       </c>
       <c r="J146" s="38">
-        <v>3250.4295532646051</v>
+        <v>3463.2090395480218</v>
       </c>
       <c r="K146" s="38">
-        <v>3911.7434135166091</v>
+        <v>3922.480225988701</v>
       </c>
       <c r="L146" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M146" s="39">
-        <v>45839.548634259263</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46079.506944444453</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A147" s="37" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B147" s="37" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C147" s="37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D147" s="37" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
       <c r="E147" s="37" t="s">
-        <v>484</v>
+        <v>154</v>
       </c>
       <c r="F147" s="37" t="s">
-        <v>165</v>
+        <v>552</v>
       </c>
       <c r="G147" s="38" t="s">
-        <v>563</v>
+        <v>236</v>
       </c>
       <c r="H147" s="38">
-        <v>3760</v>
+        <v>3293</v>
       </c>
       <c r="I147" s="38">
-        <v>48.831168831168831</v>
+        <v>53.983606557377051</v>
       </c>
       <c r="J147" s="38">
-        <v>2649.8760638297872</v>
+        <v>3222.4415426662622</v>
       </c>
       <c r="K147" s="38">
-        <v>2938.1933510638301</v>
+        <v>3970.5435772851501</v>
       </c>
       <c r="L147" s="38" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M147" s="39">
-        <v>45910.548622685194</v>
+        <v>46086.506956018522</v>
       </c>
     </row>
     <row r="148" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A148" s="37" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B148" s="37" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C148" s="37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D148" s="37" t="s">
-        <v>407</v>
+        <v>495</v>
       </c>
       <c r="E148" s="37" t="s">
-        <v>148</v>
+        <v>495</v>
       </c>
       <c r="F148" s="37" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="G148" s="38" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="H148" s="38">
-        <v>1622</v>
+        <v>1835</v>
       </c>
       <c r="I148" s="38">
-        <v>50.6875</v>
+        <v>67.962962962962962</v>
       </c>
       <c r="J148" s="38">
-        <v>3250.3477188655979</v>
+        <v>3359.620163487738</v>
       </c>
       <c r="K148" s="38">
-        <v>3912.8569667077682</v>
+        <v>3387.8728773841958</v>
       </c>
       <c r="L148" s="38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M148" s="39">
-        <v>45944.618067129632</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.611111111109</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A149" s="37" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B149" s="37" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C149" s="37" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D149" s="37" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E149" s="37" t="s">
-        <v>484</v>
+        <v>154</v>
       </c>
       <c r="F149" s="37" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="G149" s="38" t="s">
-        <v>234</v>
+        <v>591</v>
       </c>
       <c r="H149" s="38">
-        <v>2847</v>
+        <v>3853</v>
       </c>
       <c r="I149" s="38">
-        <v>46.672131147540981</v>
+        <v>48.77215189873418</v>
       </c>
       <c r="J149" s="38">
-        <v>3293</v>
+        <v>2918.9410848689331</v>
       </c>
       <c r="K149" s="38">
-        <v>4449.6041447137341</v>
+        <v>3903.2317674539322</v>
       </c>
       <c r="L149" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M149" s="39">
-        <v>45979.611122685194</v>
+        <v>45833.472245370373</v>
       </c>
     </row>
     <row r="150" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A150" s="37" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B150" s="37" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C150" s="37" t="s">
-        <v>115</v>
+        <v>415</v>
       </c>
       <c r="D150" s="37" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E150" s="37" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="F150" s="37" t="s">
-        <v>528</v>
+        <v>182</v>
       </c>
       <c r="G150" s="38" t="s">
-        <v>223</v>
+        <v>592</v>
       </c>
       <c r="H150" s="38">
-        <v>1770</v>
+        <v>5230</v>
       </c>
       <c r="I150" s="38">
-        <v>39.333333333333343</v>
+        <v>25.265700483091791</v>
       </c>
       <c r="J150" s="38">
-        <v>3463.2090395480218</v>
+        <v>3710.3336520076482</v>
       </c>
       <c r="K150" s="38">
-        <v>3922.480225988701</v>
+        <v>3711.802103250478</v>
       </c>
       <c r="L150" s="38" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M150" s="39">
-        <v>46079.506944444453</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45964.527777777781</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A151" s="37" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B151" s="37" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C151" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D151" s="37" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="E151" s="37" t="s">
-        <v>151</v>
+        <v>444</v>
       </c>
       <c r="F151" s="37" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="G151" s="38" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="H151" s="38">
-        <v>3293</v>
+        <v>2861</v>
       </c>
       <c r="I151" s="38">
-        <v>53.983606557377051</v>
+        <v>48.491525423728817</v>
       </c>
       <c r="J151" s="38">
-        <v>3222.4415426662622</v>
+        <v>3046.3537224746592</v>
       </c>
       <c r="K151" s="38">
-        <v>3970.5435772851501</v>
+        <v>3277.042292904579</v>
       </c>
       <c r="L151" s="38" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M151" s="39">
-        <v>46086.506956018522</v>
-[...121 lines deleted...]
-      <c r="M154" s="39">
         <v>45575.395833333343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{a5d0bf3f-adb2-48fb-9c5c-0bc77de71333}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7f798cdc-8f64-45f4-b34e-6e3112d525c0}">
   <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="128.285714285714" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15">
       <c r="A1" s="32" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:1" ht="85.5">
       <c r="A3" s="33" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="15">
       <c r="A4" s="33"/>
     </row>
     <row r="5" spans="1:1" ht="71.25">
       <c r="A5" s="33" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:1" ht="15">
       <c r="A6" s="33"/>
     </row>
     <row r="7" spans="1:1" ht="15">
       <c r="A7" s="34" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:1" ht="15">
       <c r="A8" s="34" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="15">
       <c r="A9" s="33"/>
     </row>
     <row r="10" spans="1:1" ht="15">
       <c r="A10" s="35" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>