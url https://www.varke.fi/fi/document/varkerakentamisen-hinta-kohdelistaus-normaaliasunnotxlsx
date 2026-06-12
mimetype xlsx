--- v1 (2026-04-28)
+++ v2 (2026-06-12)
@@ -27,161 +27,161 @@
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SA03262320\AppData\Local\Temp\22\5eff1a26952a403e8b1bdaf7e1877521\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22620" windowHeight="10155" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Normaaliasunnot (PKS 24 kk)" sheetId="1" r:id="rId3"/>
     <sheet name="Normaaliasunnot (Muu maa 24 kk)" sheetId="2" r:id="rId4"/>
     <sheet name="Tilaston kuvaus" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1782" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1670" uniqueCount="566">
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Hankkeen nimi</t>
   </si>
   <si>
     <t>Hankemuoto</t>
   </si>
   <si>
     <t>Lainansaaja</t>
   </si>
   <si>
     <t>Rakennuttaja</t>
   </si>
   <si>
     <t>Pääurakoitsija</t>
   </si>
   <si>
     <t>Asuntojen lkm</t>
   </si>
   <si>
     <t>Tontin omistus</t>
   </si>
   <si>
     <t>Osapäätös pvm</t>
   </si>
   <si>
+    <t>Kalasääsentie 1 BC</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Leirimetsäntie 8 Espoo</t>
+  </si>
+  <si>
     <t>Koy Finnoon Kuunari c/o Koy M2-Kodit</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Piilipuuntie 4, Espoo</t>
   </si>
   <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Kirjakatu 6, Espoo</t>
+  </si>
+  <si>
+    <t>Helsinki</t>
+  </si>
+  <si>
+    <t>Espoo</t>
+  </si>
+  <si>
+    <t>Lappeenranta</t>
+  </si>
+  <si>
+    <t>Lahti</t>
+  </si>
+  <si>
+    <t>Kittilä</t>
+  </si>
+  <si>
+    <t>Kirkkonummi</t>
+  </si>
+  <si>
+    <t>Kempele</t>
+  </si>
+  <si>
+    <t>Hämeenlinna</t>
+  </si>
+  <si>
+    <t>Hyvinkää</t>
+  </si>
+  <si>
+    <t>&lt;vLNPrinting_Date&gt;</t>
+  </si>
+  <si>
+    <t>Muun maan kohdelistaus</t>
+  </si>
+  <si>
+    <t>Pääkaupunkiseudun kohdelistaus</t>
+  </si>
+  <si>
+    <t>Tilaston kuvaus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aluejakona on koko maa, pääkaupunkiseutu ja muu maa ilman PKS:a. Alueiden keskiarvot on laskettu hankkeiden asuinpinta-alalla painotettuna aritmeettisena keskiarvona, poikkeuksena pääkaupunkiseutu, jossa Helsingin painoarvo on 50 % (vastaa Helsingin 10-vuoden osuutta ARA-tuotannosta pääkaupunkiseudulla). Rakennuskustannus on laskettu erikseen Helsingille, Espoolle ja Vantaalle sekä niiden kehyskunnille (Helsingin muut MAL-kunnat). Tampereen, Turun, Oulun, Jyväskylän, Kuopion ja Lahden rakennuskustannus sisältää myös niiden MAL-seudun kuntien hankkeet viimeisen 12 kuukauden ajalta. </t>
+  </si>
+  <si>
+    <t>Kangasala</t>
+  </si>
+  <si>
+    <t>Järvenpää</t>
+  </si>
+  <si>
+    <t>Jyväskylä</t>
+  </si>
+  <si>
+    <t>Joensuu</t>
+  </si>
+  <si>
+    <t>Iisalmi</t>
+  </si>
+  <si>
     <t>Espoon Asunnot Oy / Seiliniitty 4</t>
   </si>
   <si>
     <t>As Oy Espoon Maitovadinkatu 11</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Finnoonkallio 2</t>
   </si>
   <si>
-    <t>Helsinki</t>
-[...55 lines deleted...]
-  <si>
     <t>Espoon Asunnot Oy / Gräsanportti 2</t>
-  </si>
-[...7 lines deleted...]
-    <t>Asuntosäätiön Asumisoikeus Oy/ Finnoonkartanonkatu 17 A ja B, Espoo</t>
   </si>
   <si>
     <t>Vantaa</t>
   </si>
   <si>
     <t>Rakentamisen hinta (24 kuukautta)</t>
   </si>
   <si>
     <t>Tilasto ja kohdelistaus päivittyvät kerran vuorokaudessa, sisältäen viimeisen 24 kuukauden aikana tehdyt osapäätökset.</t>
   </si>
   <si>
     <t>Normaalit valtion tuella rakennetut vuokra- ja asumisoikeusasunnot</t>
   </si>
   <si>
     <t xml:space="preserve">Rakentamisen hinta tilasto (uudisasunnot) perustuu Valtion tukeman asuntorakentamisen keskuksen tekemiin osapäätöksiin viimeisen 12 kuukauden ajalta. Normaaliasuntojen tilastossa on tavallisten vuokra-asuntojen (10- ja 40-vuoden korkotukilainahankkeet) ja asumisoikeusasuntojen keskimääräiset rakennuskustannukset ja hankinta-arvo. Rakennuskustannus sisältää rakennusurakat, erillishankinnat, suunnittelu- ja asiantuntijapalkkiot sekä rahoitus- ja rakennuttamiskulut. Hankinta-arvo sisältää rakennuskustannusten lisäksi liittymismaksut, tonttikustannukset ja maapohjakustannukset (tontin ostohinta tai tontin vuokra sekä verot ja muut kulut kuten tontinmittaus). </t>
   </si>
   <si>
     <r>
       <t>Pinta-ala 
 (m</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
@@ -264,104 +264,83 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Lisätiedot: Valtion tukeman asuntorakentamisen keskus,  tietopalvelu.varke@gov.fi</t>
   </si>
   <si>
-    <t>Asuntosäätiön Asumisoikeus Oy / Kirjakatu 6, Espoo</t>
+    <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
   </si>
   <si>
     <t>Kuopio</t>
   </si>
   <si>
     <t>Vuosimuutos on laskettu edeltävältä 12 kuukauden jaksolta. Tilasto ei sisällä opiskelijahankkeita.</t>
   </si>
   <si>
-    <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
-[...7 lines deleted...]
-  <si>
     <t>As Oy Espoon Viilivati 5</t>
   </si>
   <si>
     <t>As Oy Espoon Viilivati 7</t>
   </si>
   <si>
     <t>As Oy Espoon Lintukorpi 9</t>
   </si>
   <si>
     <t>KOY Espoon Anna Sahlstenin katu 16</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Savikuja 2</t>
   </si>
   <si>
     <t>As Oy Espoon Lintukorpi 11</t>
   </si>
   <si>
     <t>Espoon Asunnot / Niipperintie 97</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Ulappakatu 4</t>
   </si>
   <si>
-    <t>Asuntosäätiön Asumisoikeus Oy / Saaristolaivastonkatu 20, Helsinki</t>
-[...10 lines deleted...]
-  <si>
     <t>Kiinteistö Oy Helsingin Saarni</t>
   </si>
   <si>
     <t>Ilmari</t>
   </si>
   <si>
     <t>Heka Vuosaari Vuosaarentie 3 er</t>
   </si>
   <si>
     <t>ES ASO Helsingin Vedenkierto 31</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Haakoninlahdenkatu 19</t>
   </si>
   <si>
     <t>Heka Mestarintie 18</t>
   </si>
   <si>
     <t>Haso Käskynhaltijantie 48</t>
   </si>
   <si>
     <t>Haso Myllynkivi</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Pallaksentie 7</t>
@@ -438,1503 +417,1443 @@
   <si>
     <t>Asunto Oy Helsingin Töölönkatu 40</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Koirasaarentie 38 Helsinki</t>
   </si>
   <si>
     <t>Koy M2-Kodit, Vanha Viipurin maantie 14</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kruunuvuoren Usva</t>
   </si>
   <si>
     <t>Paletinkierto 11</t>
   </si>
   <si>
     <t>Heka Kuninkaantammi Paletinkierto 7</t>
   </si>
   <si>
     <t>Heka Laajasalo Koirasaarentie 10</t>
   </si>
   <si>
     <t>As Oy Helsingin Kyttäläntie 8</t>
   </si>
   <si>
-    <t>Retiisikuja 2</t>
-[...5 lines deleted...]
-    <t>As Oy Vantaan Lootus</t>
+    <t>Asunto-osakekeyhtiö Helsingin Haakoninlahdenkatu 6</t>
+  </si>
+  <si>
+    <t>Heka Kruunuvuorenranta Stansvikinkallionkatu 5</t>
   </si>
   <si>
     <t>Vantaan Urho</t>
   </si>
   <si>
     <t>TA- Asumisoikeus Oy / As Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Vantaan Luotsi</t>
   </si>
   <si>
     <t>Hiekkaharjun Huippu</t>
   </si>
   <si>
     <t>Kelokuusenrinne 4</t>
   </si>
   <si>
     <t>Pytinkalliontie 3</t>
   </si>
   <si>
+    <t>As Oy Vantaan Manttaalitie 11</t>
+  </si>
+  <si>
+    <t>Vuokra-asunnot, pitkä korkotuki</t>
+  </si>
+  <si>
     <t>Asumisoikeusasunnot</t>
   </si>
   <si>
-    <t>Vuokra-asunnot, pitkä korkotuki</t>
-[...1 lines deleted...]
-  <si>
     <t>Vuokra-asunnot, lyhyt korkotuki</t>
   </si>
   <si>
     <t>Takauslainoitetut vuokra-asunnot</t>
   </si>
   <si>
+    <t>Espoon Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Espoon Kipsimestari</t>
+  </si>
+  <si>
     <t>Asuntosäätiön Asumisoikeus Oy</t>
   </si>
   <si>
-    <t>Asuntosäätiön Vuokra-asunnot Oy</t>
-[...10 lines deleted...]
-  <si>
     <t>Koy Finnoon Kuunari</t>
   </si>
   <si>
     <t>As Oy Pohjolan Hankeyhtiö Helsinki 5</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 4</t>
   </si>
   <si>
     <t>Asunto Oy Espoon Lintukorpi 9</t>
   </si>
   <si>
     <t>KOY Espoon Anna Sahlsténin katu 16</t>
   </si>
   <si>
+    <t>Asoasunnot Yrjö ja Hanna Oy</t>
+  </si>
+  <si>
     <t>Helsingin kaupungin asunnot Oy</t>
   </si>
   <si>
-    <t>Asunto Oy Helsingin Perusyhtiö 14</t>
-[...7 lines deleted...]
-  <si>
     <t>ES-Laatuasumisoikeus Oy</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Helsingin Asumisoikeus Oy</t>
   </si>
   <si>
     <t>A-Kruunu Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 9</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 8</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 10</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 15</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kilparatsastaja</t>
   </si>
   <si>
     <t>Setlementtiasunnot Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Tuohimaa</t>
   </si>
   <si>
     <t>Asunosäätiön Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Kiinteistö Oy M2-Kodit, Vanha Viipurin maantie 14</t>
   </si>
   <si>
+    <t>TA-Yhtymä Oy / perustettava Asunto Oy Helsingin Haakoninlahdenkatu 6</t>
+  </si>
+  <si>
+    <t>As Oy Vantaan Topaasikujan Asumisoikeusasuntotalo</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Vantaan Padisentie 10</t>
+  </si>
+  <si>
+    <t>Elämäni Kodit 10 Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Vantaan Hiekkaharjun Huippu</t>
+  </si>
+  <si>
     <t>VAV Asunnot Oy</t>
   </si>
   <si>
-    <t>As Oy Vantaan Topaasikujan Asumisoikeusasuntotalo</t>
-[...8 lines deleted...]
-    <t>Asunto Oy Vantaan Hiekkaharjun Huippu</t>
+    <t>TA- Rakennuttaja Oy</t>
   </si>
   <si>
     <t>Asuntosäätiön Rakennuttaja Oy</t>
   </si>
   <si>
+    <t>Y-Säätiön palvelut Oy</t>
+  </si>
+  <si>
+    <t>Avain Rakennuttaja Oy</t>
+  </si>
+  <si>
     <t>TA-Rakennuttaja Oy</t>
   </si>
   <si>
-    <t>TA- Rakennuttaja Oy</t>
-[...5 lines deleted...]
-    <t>Avain Rakennuttaja Oy</t>
+    <t>Yrjö ja Hanna Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Kilo Invest Oy</t>
   </si>
   <si>
     <t>Helsingin kaupunki/ Asuntotuotantopalvelu</t>
   </si>
   <si>
+    <t>Helsingin kaupungin Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Avain Rakennuttaja</t>
+  </si>
+  <si>
+    <t>Helsingin Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin Asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Helsingin kaupunki/ Asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Yrjö ja Hanna -säätiö sr</t>
+  </si>
+  <si>
+    <t>Toivo Group Oyj</t>
+  </si>
+  <si>
+    <t>VAV-Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Peab Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>YIT- Housing Oy</t>
+  </si>
+  <si>
+    <t>Hartela Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Hausia Oy</t>
+  </si>
+  <si>
+    <t>SRV Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Soimu Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Suomi Oy</t>
+  </si>
+  <si>
+    <t>Tencon Oy</t>
+  </si>
+  <si>
+    <t>SSA Rakennus Oy</t>
+  </si>
+  <si>
+    <t>YIT Housing Oy</t>
+  </si>
+  <si>
+    <t>Skanska Talonrakennus Oy</t>
+  </si>
+  <si>
+    <t>Pajala Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Peab oy</t>
+  </si>
+  <si>
+    <t>Peab Oy, PKS Asuntorakentaminen</t>
+  </si>
+  <si>
+    <t>Arkta Reponen Oy</t>
+  </si>
+  <si>
+    <t>VRP Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy Suomi</t>
+  </si>
+  <si>
+    <t>EKE-Rakennus Oy</t>
+  </si>
+  <si>
+    <t>JM Suomi Oy</t>
+  </si>
+  <si>
+    <t>Lujatalo Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa</t>
+  </si>
+  <si>
+    <t>Rakennusliike Lapti Oy</t>
+  </si>
+  <si>
+    <t>YIT Suomi Oy</t>
+  </si>
+  <si>
+    <t>Toivo Projektinhallinta Oy</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>vuokra</t>
+  </si>
+  <si>
+    <t>oma</t>
+  </si>
+  <si>
+    <t>Lieto</t>
+  </si>
+  <si>
+    <t>Lohja</t>
+  </si>
+  <si>
+    <t>Muhos</t>
+  </si>
+  <si>
+    <t>Muonio</t>
+  </si>
+  <si>
+    <t>Mäntsälä</t>
+  </si>
+  <si>
+    <t>Naantali</t>
+  </si>
+  <si>
+    <t>Nokia</t>
+  </si>
+  <si>
+    <t>Nurmijärvi</t>
+  </si>
+  <si>
+    <t>Orivesi</t>
+  </si>
+  <si>
+    <t>Oulainen</t>
+  </si>
+  <si>
+    <t>Oulu</t>
+  </si>
+  <si>
+    <t>Paimio</t>
+  </si>
+  <si>
+    <t>Parainen</t>
+  </si>
+  <si>
+    <t>Pirkkala</t>
+  </si>
+  <si>
+    <t>Porvoo</t>
+  </si>
+  <si>
+    <t>Raisio</t>
+  </si>
+  <si>
+    <t>Riihimäki</t>
+  </si>
+  <si>
+    <t>Rovaniemi</t>
+  </si>
+  <si>
+    <t>Sipoo</t>
+  </si>
+  <si>
+    <t>Tampere</t>
+  </si>
+  <si>
+    <t>Turku</t>
+  </si>
+  <si>
+    <t>Tuusula</t>
+  </si>
+  <si>
+    <t>Vaasa</t>
+  </si>
+  <si>
+    <t>Ylöjärvi</t>
+  </si>
+  <si>
+    <t>Suokatu 18</t>
+  </si>
+  <si>
+    <t>As Oy Hämeenlinnan Keinukatu 1</t>
+  </si>
+  <si>
+    <t>Louhenkatu 16</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Tulliportinkatu 7 b ja c</t>
+  </si>
+  <si>
+    <t>Väkkärätie 1 A Vuokratalo</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Hahlo 3 ja 7</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kauppaneuvos</t>
+  </si>
+  <si>
+    <t>Harjun Ilona</t>
+  </si>
+  <si>
+    <t>As Oy Jyväskylän Kalanteri</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Jyväskylän Vapaudenkatu 61</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Huoltopolku 2A</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kangasrinteen Yövilkka</t>
+  </si>
+  <si>
+    <t>KAS Jyväskylä Keljonkatu (lyhyt kt)</t>
+  </si>
+  <si>
+    <t>JVA Pölkintie 16</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Viulukonsertonkuja 6 A, Järvenpää</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Jokamiehen Tahti</t>
+  </si>
+  <si>
+    <t>A-Kruunu Järvenpään Viulukonsertonkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Koy Järvenpään Pajalantie 23 G</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kangasalan Katriina</t>
+  </si>
+  <si>
+    <t>Linnanportti</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kirkkonummen Vesitorninrinne 3-7</t>
+  </si>
+  <si>
+    <t>KV-A Oy /Juhlakallio</t>
+  </si>
+  <si>
+    <t>Mustikkakierto 6</t>
+  </si>
+  <si>
+    <t>Urheilukatu 3, uudisrakennus</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Neulaniementie</t>
+  </si>
+  <si>
+    <t>A-Kruunu Kuopion Opistokuja 8</t>
+  </si>
+  <si>
+    <t>Tasavallankatu 19, Kuopio</t>
+  </si>
+  <si>
+    <t>Kuopas Puijonkuppee</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Svinhufvudinkatu 9</t>
+  </si>
+  <si>
+    <t>Pohjoinen Liipolankatu 14</t>
+  </si>
+  <si>
+    <t>LOAS Kesämäki</t>
+  </si>
+  <si>
+    <t>Liedon kaunokki (tulipalo)</t>
+  </si>
+  <si>
+    <t>KAS Lohja Kullervonkatu</t>
+  </si>
+  <si>
+    <t>Muhoksen kunnan erityisryhmien vuokra-asunnot</t>
+  </si>
+  <si>
+    <t>Muonio Oijustie</t>
+  </si>
+  <si>
+    <t>KAS Mäntsälä Keskuskatu 17</t>
+  </si>
+  <si>
+    <t>Presidentinkatu 3</t>
+  </si>
+  <si>
+    <t>Ratakatu 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Nokian Nuijamiestentie 12</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Nurmijärven Korpiorvokinkuja 8</t>
+  </si>
+  <si>
+    <t>As Oy Nurmijärven Luhtajoentie 6</t>
+  </si>
+  <si>
+    <t>Koluntie 6</t>
+  </si>
+  <si>
+    <t>Branderinkatu 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka</t>
+  </si>
+  <si>
+    <t>Kangastie 9</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Kuviomarssi 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Uljas</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Ketunkuja 6</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Suokulaisentie 12</t>
+  </si>
+  <si>
+    <t>KOy Oulun Fanfaari</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Taskilankuja 2-4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6</t>
+  </si>
+  <si>
+    <t>Koy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Rauta</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Lohkare</t>
+  </si>
+  <si>
+    <t>Vaakunakylän Sydän</t>
+  </si>
+  <si>
+    <t>KAS Paimio Kauppatie 4,</t>
+  </si>
+  <si>
+    <t>Koivu</t>
+  </si>
+  <si>
+    <t>As Oy Paraisten Valssikuja 3</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy/ Viistokuja 6</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>A-Kruunu Pirkkalan Väinönkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Peippolantie 2a</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b</t>
+  </si>
+  <si>
+    <t>As Oy Porvoon Dynamo</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Taidetehtaankatu 3 B</t>
+  </si>
+  <si>
+    <t>Opistokuja 1</t>
+  </si>
+  <si>
+    <t>MARA Kodit Oy - Jarrilantie 2</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Leppäkertunkatu 2 Raisio</t>
+  </si>
+  <si>
+    <t>Kertunlinna</t>
+  </si>
+  <si>
+    <t>Kuloistenniitty / Kultasiipi</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Rahikuja 3, Raisio</t>
+  </si>
+  <si>
+    <t>Asunto Oy Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>KAS Rovaniemi Evakkotie 8</t>
+  </si>
+  <si>
+    <t>DAS Yliopistonkatu 23</t>
+  </si>
+  <si>
+    <t>As Oy Sipoon Kalliomäenkaari 7-9</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Tohlopinranta 29</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Suvialankaari 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Kehyskatu 7</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Rahonlanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Lamminpään C2</t>
+  </si>
+  <si>
+    <t>Kissantassu Hervanta</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Isokuusenkatu 26 C</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Ojalan puukerrostalo</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari c/o Koy M2-Kodit</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Ranta-Tampellan Arbusca</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Tampereen Niemenrannan Puistokatu 5</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Tehdaskartanonkatu 34</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>A-Kruunu Tampereen Kuivaamokatu 3</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy / Boijenkatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Boijenkatu 2</t>
+  </si>
+  <si>
+    <t>VTS Boijenkatu 5</t>
+  </si>
+  <si>
+    <t>Raholan Kotilinna</t>
+  </si>
+  <si>
+    <t>Boijenkatu 6</t>
+  </si>
+  <si>
+    <t>Särkisaarenkaari 11 ja 17</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hovinarri</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Fabriikin Giselle</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Fabriikin Gunnar</t>
+  </si>
+  <si>
+    <t>Koy M2-Kodit, Hovineidonkatu 2</t>
+  </si>
+  <si>
+    <t>Herttuankulman Puistonportti</t>
+  </si>
+  <si>
+    <t>Herttuankulman Kristoffer</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Akselintie 6a ja b, Turku</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hopmanninkatu 1 ja 3</t>
+  </si>
+  <si>
+    <t>Runosmäki/ Villa Viiri</t>
+  </si>
+  <si>
+    <t>Savonkedonkatu 7: A, B, C, D ja E</t>
+  </si>
+  <si>
+    <t>Hiidentunti</t>
+  </si>
+  <si>
+    <t>Kaistarniementie 30</t>
+  </si>
+  <si>
+    <t>Kärsämäentie 10</t>
+  </si>
+  <si>
+    <t>VASO Duetto</t>
+  </si>
+  <si>
+    <t>As Oy Turun Amori</t>
+  </si>
+  <si>
+    <t>Murkionkatu 12</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy / Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Mäntymäki HI, Kunnallissairaalantie 44</t>
+  </si>
+  <si>
+    <t>Saarenmaankatu 10</t>
+  </si>
+  <si>
+    <t>Skanssin Puisto I ja II</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hovimäenkatu 2</t>
+  </si>
+  <si>
+    <t>Uudentuvankatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Hoviväenkatu 2C</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hopmanninkatu 19 ja 21</t>
+  </si>
+  <si>
+    <t>YH-Tammi, Hopmanninkatu 23</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Kirstinpuiston Solina 13</t>
+  </si>
+  <si>
+    <t>Kalliolinna</t>
+  </si>
+  <si>
+    <t>As Oy Tuusulan Verso</t>
+  </si>
+  <si>
+    <t>Opiskelijakylän II-vaihe</t>
+  </si>
+  <si>
+    <t>Ravilaakso, kortteli 59</t>
+  </si>
+  <si>
+    <t>KAS Ylöjärvi Harjunhelmi</t>
+  </si>
+  <si>
+    <t>Opiskelija-asunnot</t>
+  </si>
+  <si>
+    <t>Hyvinkään Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Petterinkulma Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Joensuun Tulliportinkatu 7b ja c</t>
+  </si>
+  <si>
+    <t>Jyväskylän Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Hahlo 3 ja 7</t>
+  </si>
+  <si>
+    <t>Varttuneiden asumisoikeusyhdistys Jaso</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Jyväskylän Kauppakulma D</t>
+  </si>
+  <si>
+    <t>KAS kodit kymppi Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Järvenpään Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>Asunto Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Kempeleen Linnanportti Oy</t>
+  </si>
+  <si>
+    <t>Kirkkonummen Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Koti Pohjoinen Oy</t>
+  </si>
+  <si>
+    <t>Niiralan Kulma Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Neulaniementie</t>
+  </si>
+  <si>
+    <t>Kiint. Oy Kuopion Talvi 5</t>
+  </si>
+  <si>
+    <t>Kuopion Opiskelija-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Lahden Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Lahden Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Lappeenrannan seudun opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy</t>
+  </si>
+  <si>
+    <t>Muhoksen kunta</t>
+  </si>
+  <si>
+    <t>Naantalin vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>Naantalin Vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Perusyhtiö 6 (Tuleva As Oy Nurmijärven Luhtajoentie 6)</t>
+  </si>
+  <si>
+    <t>Oriveden Kotikoivu Oy</t>
+  </si>
+  <si>
+    <t>Oulaisten Amiraali Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka, sulautuu KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna, sulautetaan rak.aikana KOy Oulun Tarpeeseen</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Fanfaari (sulautuu KOy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2, sulautuu Kiinteistö Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6 (myöh. Kiinteistö Oy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Lohkare, myöhemmin KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Pohjois-Suomen opiskelija-asuntosäätiö sr.</t>
+  </si>
+  <si>
+    <t>Paimion Palvelukeskussäätiö sr</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Päämies</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b / TA-Yhtymä Oy</t>
+  </si>
+  <si>
+    <t>Porvoon A-asunnot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Raision Jarrilantie 2</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Rahikuja 3 Raisio</t>
+  </si>
+  <si>
+    <t>Asunto Oy Riihimäen Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>Domus Arctica -säätiö sr.</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Tampereen Tohlopinranta 29</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Tampereen Suvialankaari 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Raholanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kissantassu</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Isokuusenkatu 26</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Polaris</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>Tampereen Vuokratalosäätiö sr</t>
+  </si>
+  <si>
+    <t>Tampereen Kotilinnasäätiö sr</t>
+  </si>
+  <si>
+    <t>MVH-Jalava Oy</t>
+  </si>
+  <si>
+    <t>YH-Antura Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy M2-Kodit, Hovineidonkatu 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Herttuankulman Kristoffer</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Akselintie 6a ja 6b</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hiidentunti</t>
+  </si>
+  <si>
+    <t>TVT Asunnot oy</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus  Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Asunto Oy Pohjolan Perusyhtiö Turku 5</t>
+  </si>
+  <si>
+    <t>YH-Tammi Oy</t>
+  </si>
+  <si>
+    <t>Tuusulan kunnan kiinteistöt Oy</t>
+  </si>
+  <si>
+    <t>Vaasan opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Pikipruukki Fastighets Ab</t>
+  </si>
+  <si>
+    <t>Sustera Oy</t>
+  </si>
+  <si>
+    <t>Hämeenlinnan Asunnot Oy</t>
+  </si>
+  <si>
+    <t>K-S:n Jaso Asunnot Oy</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Lahden Talot Oy</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy, Leena Lindholm</t>
+  </si>
+  <si>
+    <t>YH Kodit Oy</t>
+  </si>
+  <si>
+    <t>YH kodit Oy</t>
+  </si>
+  <si>
+    <t>Welado Oy</t>
+  </si>
+  <si>
+    <t>Ta-Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Oulun Moniasunnot Oy</t>
+  </si>
+  <si>
+    <t>Mangrove Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>A-Insinöörit Oy Lappi</t>
+  </si>
+  <si>
+    <t>Koy Kissantassu</t>
+  </si>
+  <si>
+    <t>Suomen Keskuskodit Oy</t>
+  </si>
+  <si>
     <t>Avain rakennuttaja Oy</t>
   </si>
   <si>
-    <t>Kilo Invest Oy</t>
-[...170 lines deleted...]
-    <t>111</t>
+    <t>A-Insinöörit Oy</t>
+  </si>
+  <si>
+    <t>Jiiri Rakennuttajat Oy</t>
+  </si>
+  <si>
+    <t>Yit Housing Oy</t>
+  </si>
+  <si>
+    <t>Marvea Oy</t>
+  </si>
+  <si>
+    <t>Sotkamon Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jalon Rakentajat Oy</t>
+  </si>
+  <si>
+    <t>Rakennus-Kaseva Oy</t>
+  </si>
+  <si>
+    <t>VRP Keski-Suomi Oy</t>
+  </si>
+  <si>
+    <t>COfLOW Oy</t>
+  </si>
+  <si>
+    <t>Rakennuspalvelu Kokko Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Jouko Pesonen Oy</t>
+  </si>
+  <si>
+    <t>Kotikatu 365 Oy</t>
+  </si>
+  <si>
+    <t>Varte Lahti Oy</t>
+  </si>
+  <si>
+    <t>Hartela Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike K. Hämäläinen Oy</t>
+  </si>
+  <si>
+    <t>Rakennus K. Karhu Oy</t>
+  </si>
+  <si>
+    <t>Oulun Rakennusteho Oy</t>
+  </si>
+  <si>
+    <t>Mangrove Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto K. Tervo Oy</t>
+  </si>
+  <si>
+    <t>Ylivieskan Rakennustoimi Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rave Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Häyrynen Oy</t>
+  </si>
+  <si>
+    <t>Nastarakennus Oy</t>
+  </si>
+  <si>
+    <t>Temotek Oy</t>
+  </si>
+  <si>
+    <t>Aalto Construction Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Nurmi Oy</t>
+  </si>
+  <si>
+    <t>Suomen Kovabetoni Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto Eero Reijonen Oy</t>
+  </si>
+  <si>
+    <t>Aura Rakennus Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Hartela Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Arkta Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jatke Pirkanmaa Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy</t>
+  </si>
+  <si>
+    <t>NCC Suomi Oy</t>
+  </si>
+  <si>
+    <t>YIT Holding Oy</t>
+  </si>
+  <si>
+    <t>Bonava Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Pohjonen Oy</t>
+  </si>
+  <si>
+    <t>Wasacon Oy</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>117</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>69</t>
-[...65 lines deleted...]
-    <t>65</t>
+    <t>83</t>
+  </si>
+  <si>
+    <t>99</t>
   </si>
   <si>
     <t>62</t>
-  </si>
-[...1048 lines deleted...]
-    <t>141</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>207</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2048,142 +1967,142 @@
       </right>
       <top/>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.249950006604195"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-0.249950006604195"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.249950006604195"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.249950006604195"/>
       </left>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
@@ -2195,55 +2114,55 @@
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -2307,92 +2226,104 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2451100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>955584</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>102100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Valtion tukeman asuntorakentamisen keskuksen logo."/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9012772f-6b46-480f-a360-8868b6a817c7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13363575" y="333375"/>
           <a:ext cx="6181725" cy="1057275"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>203200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>847880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>24986</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="Valtion tukeman asuntorakentamisen keskuksen logo."/>
+        <xdr:cNvPr id="3" name="Picture 2" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0fa80de8-3ccb-4568-bbdf-54f07cedeacd}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13020675" y="0"/>
           <a:ext cx="6172200" cy="1095375"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2640,3307 +2571,2989 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{813030ce-1e29-4429-82c8-cbc67b837f06}">
-  <dimension ref="A3:M83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A3:M76"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="36" style="3" customWidth="1"/>
     <col min="3" max="3" width="41.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.5714285714286" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.1428571428571" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.2857142857143" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A3" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="36"/>
-      <c r="F3" s="20"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="22"/>
       <c r="M3" s="23"/>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A4" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="24">
-        <v>46140</v>
-[...2 lines deleted...]
-      <c r="F4" s="25"/>
+        <v>46185</v>
+      </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
-    <row r="5" spans="1:13" s="25" customFormat="1" ht="18">
-      <c r="A5" s="25"/>
+    <row r="5" spans="2:13" s="25" customFormat="1" ht="18">
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="24"/>
-      <c r="E5" s="25"/>
-      <c r="F5" s="25"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="27"/>
       <c r="M5" s="28"/>
     </row>
     <row r="6" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="24"/>
-      <c r="E6" s="25"/>
-      <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
     </row>
-    <row r="7" spans="1:13" ht="15">
+    <row r="7" spans="1:4" ht="15">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="4"/>
-      <c r="E7" s="3"/>
-[...23 lines deleted...]
-    </row>
+    </row>
+    <row r="8" ht="15"/>
     <row r="9" spans="1:13" s="18" customFormat="1" ht="45">
       <c r="A9" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="17" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1" ht="28.5">
+    <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="H10" s="38">
-        <v>5653</v>
+        <v>5512</v>
       </c>
       <c r="I10" s="38">
-        <v>54.883495145631073</v>
+        <v>58.021052631578947</v>
       </c>
       <c r="J10" s="38">
-        <v>3741.2697682646381</v>
+        <v>3387.7180696661831</v>
       </c>
       <c r="K10" s="38">
-        <v>4269.8873164691313</v>
+        <v>3789.763606676343</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M10" s="39">
-        <v>45426.666712962957</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45456.51390046296</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A11" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="H11" s="38">
-        <v>2257</v>
+        <v>6421</v>
       </c>
       <c r="I11" s="38">
-        <v>59.394736842105253</v>
+        <v>56.324561403508767</v>
       </c>
       <c r="J11" s="38">
-        <v>3844.3234381922912</v>
+        <v>3018.3558635726522</v>
       </c>
       <c r="K11" s="38">
-        <v>4294.5520602569786</v>
+        <v>3108.307584488397</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M11" s="39">
-        <v>45426.666712962957</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45471.444467592592</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A12" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="H12" s="38">
-        <v>3601</v>
+        <v>3138</v>
       </c>
       <c r="I12" s="38">
-        <v>64.303571428571431</v>
+        <v>65.375</v>
       </c>
       <c r="J12" s="38">
-        <v>3770.619272424326</v>
+        <v>3607.1300191204591</v>
       </c>
       <c r="K12" s="38">
-        <v>4699.5279089141904</v>
+        <v>4638.0414276609308</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M12" s="39">
-        <v>45433.666678240741</v>
+        <v>45547.506944444453</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="H13" s="38">
-        <v>5512</v>
+        <v>2644</v>
       </c>
       <c r="I13" s="38">
-        <v>58.021052631578947</v>
+        <v>77.764705882352942</v>
       </c>
       <c r="J13" s="38">
-        <v>3387.7180696661831</v>
+        <v>3699.414901664145</v>
       </c>
       <c r="K13" s="38">
-        <v>3789.763606676343</v>
+        <v>4015.9058245083211</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M13" s="39">
-        <v>45456.51390046296</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527812499997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="H14" s="38">
-        <v>6421</v>
+        <v>2283</v>
       </c>
       <c r="I14" s="38">
-        <v>56.324561403508767</v>
+        <v>95.125</v>
       </c>
       <c r="J14" s="38">
-        <v>3018.3558635726522</v>
+        <v>3451.4699956197992</v>
       </c>
       <c r="K14" s="38">
-        <v>3108.307584488397</v>
+        <v>4368.4213753832673</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M14" s="39">
-        <v>45471.444467592592</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527824074074</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A15" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="H15" s="38">
-        <v>3138</v>
+        <v>2087</v>
       </c>
       <c r="I15" s="38">
-        <v>65.375</v>
+        <v>94.86363636363636</v>
       </c>
       <c r="J15" s="38">
-        <v>3607.1300191204591</v>
+        <v>3452.1868711068519</v>
       </c>
       <c r="K15" s="38">
-        <v>4638.0414276609308</v>
+        <v>4367.5352180162918</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M15" s="39">
-        <v>45547.506944444453</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527824074074</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="H16" s="38">
-        <v>2644</v>
+        <v>3658</v>
       </c>
       <c r="I16" s="38">
-        <v>77.764705882352942</v>
+        <v>45.160493827160487</v>
       </c>
       <c r="J16" s="38">
-        <v>3699.414901664145</v>
+        <v>3991.4308365226898</v>
       </c>
       <c r="K16" s="38">
-        <v>4015.9058245083211</v>
+        <v>5428.3772553307817</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M16" s="39">
-        <v>45596.527812499997</v>
+        <v>45617.638888888891</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A17" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="H17" s="38">
-        <v>2283</v>
+        <v>2828</v>
       </c>
       <c r="I17" s="38">
-        <v>95.125</v>
+        <v>56.56</v>
       </c>
       <c r="J17" s="38">
-        <v>3451.4699956197992</v>
+        <v>3802.6782178217818</v>
       </c>
       <c r="K17" s="38">
-        <v>4368.4213753832673</v>
+        <v>4092.8125884016972</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M17" s="39">
-        <v>45596.527824074074</v>
+        <v>45671.617581018523</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="H18" s="38">
-        <v>2087</v>
+        <v>3276</v>
       </c>
       <c r="I18" s="38">
-        <v>94.86363636363636</v>
+        <v>57.473684210526322</v>
       </c>
       <c r="J18" s="38">
-        <v>3452.1868711068519</v>
+        <v>3397.6663614163608</v>
       </c>
       <c r="K18" s="38">
-        <v>4367.5352180162918</v>
+        <v>4689.6260683760684</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M18" s="39">
-        <v>45596.527824074074</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45715.555555555547</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A19" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="H19" s="38">
-        <v>3658</v>
+        <v>4414</v>
       </c>
       <c r="I19" s="38">
-        <v>45.160493827160487</v>
+        <v>53.829268292682933</v>
       </c>
       <c r="J19" s="38">
-        <v>3991.4308365226898</v>
+        <v>3319.6492976891709</v>
       </c>
       <c r="K19" s="38">
-        <v>5428.3772553307817</v>
+        <v>3888.2208880833709</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M19" s="39">
-        <v>45617.638888888891</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45744.423622685194</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="H20" s="38">
-        <v>2828</v>
+        <v>3328</v>
       </c>
       <c r="I20" s="38">
-        <v>56.560000000000002</v>
+        <v>61.629629629629633</v>
       </c>
       <c r="J20" s="38">
-        <v>3802.6782178217818</v>
+        <v>3702.5829326923081</v>
       </c>
       <c r="K20" s="38">
-        <v>4092.8125884016972</v>
+        <v>4650.9429086538457</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M20" s="39">
-        <v>45671.617581018523</v>
+        <v>45841.506956018522</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A21" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="H21" s="38">
-        <v>3276</v>
+        <v>2262</v>
       </c>
       <c r="I21" s="38">
-        <v>57.473684210526322</v>
+        <v>58</v>
       </c>
       <c r="J21" s="38">
-        <v>3397.6663614163608</v>
+        <v>3715.5813439434119</v>
       </c>
       <c r="K21" s="38">
-        <v>4689.6260683760684</v>
+        <v>4711.9279398762164</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M21" s="39">
-        <v>45715.555555555547</v>
+        <v>45854.520844907413</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="H22" s="38">
-        <v>4414</v>
+        <v>3877</v>
       </c>
       <c r="I22" s="38">
-        <v>53.829268292682933</v>
+        <v>45.611764705882351</v>
       </c>
       <c r="J22" s="38">
-        <v>3319.6492976891709</v>
+        <v>2684.1297394892958</v>
       </c>
       <c r="K22" s="38">
-        <v>3888.2208880833709</v>
+        <v>4127.611813257673</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M22" s="39">
-        <v>45744.423622685194</v>
+        <v>45919.423611111109</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H23" s="38">
-        <v>3328</v>
+        <v>2471</v>
       </c>
       <c r="I23" s="38">
-        <v>61.629629629629633</v>
+        <v>50.428571428571431</v>
       </c>
       <c r="J23" s="38">
-        <v>3702.5829326923081</v>
+        <v>3700.8494536624848</v>
       </c>
       <c r="K23" s="38">
-        <v>4650.9429086538457</v>
+        <v>4840.7426143261837</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M23" s="39">
-        <v>45841.506956018522</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45937.527777777781</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>154</v>
+        <v>111</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="H24" s="38">
-        <v>2262</v>
+        <v>2759</v>
       </c>
       <c r="I24" s="38">
-        <v>58</v>
+        <v>74.567567567567565</v>
       </c>
       <c r="J24" s="38">
-        <v>3715.5813439434119</v>
+        <v>4009.5759333091701</v>
       </c>
       <c r="K24" s="38">
-        <v>4711.9279398762164</v>
+        <v>4153.3243928959764</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M24" s="39">
-        <v>45854.520844907413</v>
+        <v>45944.625</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="H25" s="38">
         <v>3877</v>
       </c>
       <c r="I25" s="38">
         <v>45.611764705882351</v>
       </c>
       <c r="J25" s="38">
-        <v>2684.1297394892958</v>
+        <v>2791.53598142894</v>
       </c>
       <c r="K25" s="38">
-        <v>4127.611813257673</v>
+        <v>4125.5473304101106</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M25" s="39">
-        <v>45919.423611111109</v>
+        <v>45964.597222222219</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="H26" s="38">
-        <v>2471</v>
+        <v>4936</v>
       </c>
       <c r="I26" s="38">
-        <v>50.428571428571431</v>
+        <v>58.070588235294117</v>
       </c>
       <c r="J26" s="38">
-        <v>3700.8494536624848</v>
+        <v>3169.688006482982</v>
       </c>
       <c r="K26" s="38">
-        <v>4840.7426143261837</v>
+        <v>3271.0397082658019</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M26" s="39">
-        <v>45937.527777777781</v>
+        <v>45965.388888888891</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="H27" s="38">
-        <v>2759</v>
+        <v>5697</v>
       </c>
       <c r="I27" s="38">
-        <v>74.567567567567565</v>
+        <v>51.324324324324323</v>
       </c>
       <c r="J27" s="38">
-        <v>4009.5759333091701</v>
+        <v>3273.241881692119</v>
       </c>
       <c r="K27" s="38">
-        <v>4153.3243928959764</v>
+        <v>3375.042829559417</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M27" s="39">
-        <v>45944.625</v>
+        <v>46098.611111111109</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A28" s="37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D28" s="37" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="H28" s="38">
-        <v>3877</v>
+        <v>2108</v>
       </c>
       <c r="I28" s="38">
-        <v>45.611764705882351</v>
+        <v>54.051282051282051</v>
       </c>
       <c r="J28" s="38">
-        <v>2791.53598142894</v>
+        <v>4176.6185958254273</v>
       </c>
       <c r="K28" s="38">
-        <v>4125.5473304101106</v>
+        <v>4998.8387096774204</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M28" s="39">
-        <v>45964.597222222219</v>
+        <v>45471.444456018522</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H29" s="38">
-        <v>4936</v>
+        <v>3882</v>
       </c>
       <c r="I29" s="38">
-        <v>58.070588235294117</v>
+        <v>55.457142857142863</v>
       </c>
       <c r="J29" s="38">
-        <v>3169.688006482982</v>
+        <v>4756.2867078825348</v>
       </c>
       <c r="K29" s="38">
-        <v>3271.0397082658019</v>
+        <v>5332.8874291602269</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M29" s="39">
-        <v>45965.388888888891</v>
+        <v>45498.527800925927</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A30" s="37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="H30" s="38">
-        <v>5697</v>
+        <v>9155</v>
       </c>
       <c r="I30" s="38">
-        <v>51.324324324324323</v>
+        <v>56.863354037267079</v>
       </c>
       <c r="J30" s="38">
-        <v>3273.241881692119</v>
+        <v>3764.324303659203</v>
       </c>
       <c r="K30" s="38">
-        <v>3375.042829559417</v>
+        <v>4188.1590387766246</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M30" s="39">
-        <v>46098.611111111109</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45499.423611111109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A31" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="H31" s="38">
-        <v>4090</v>
+        <v>2458</v>
       </c>
       <c r="I31" s="38">
-        <v>80.196078431372555</v>
+        <v>64.684210526315795</v>
       </c>
       <c r="J31" s="38">
-        <v>4312.7899755501221</v>
+        <v>3737.7144019528068</v>
       </c>
       <c r="K31" s="38">
-        <v>4709.5745721271396</v>
+        <v>4229.9438567941424</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M31" s="39">
-        <v>45428.520868055552</v>
+        <v>45526.520856481482</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A32" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="H32" s="38">
-        <v>4277</v>
+        <v>4518</v>
       </c>
       <c r="I32" s="38">
-        <v>61.985507246376812</v>
+        <v>66.441176470588232</v>
       </c>
       <c r="J32" s="38">
-        <v>3583.3149403787702</v>
+        <v>3604.2135900841081</v>
       </c>
       <c r="K32" s="38">
-        <v>3953.417816226327</v>
+        <v>4087.1228419654708</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M32" s="39">
-        <v>45429.451412037037</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45561.513888888891</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="H33" s="38">
-        <v>4149</v>
+        <v>2653</v>
       </c>
       <c r="I33" s="38">
-        <v>48.811764705882347</v>
+        <v>56.446808510638299</v>
       </c>
       <c r="J33" s="38">
-        <v>3392.938539407086</v>
+        <v>3724.3893705239352</v>
       </c>
       <c r="K33" s="38">
-        <v>4872.5649554109423</v>
+        <v>3873.6622691292878</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M33" s="39">
-        <v>45433.659756944442</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45569.4375</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A34" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="E34" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="F34" s="37" t="s">
         <v>157</v>
       </c>
-      <c r="F34" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="38" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="H34" s="38">
-        <v>2552</v>
+        <v>5391</v>
       </c>
       <c r="I34" s="38">
-        <v>65.435897435897431</v>
+        <v>69.115384615384613</v>
       </c>
       <c r="J34" s="38">
-        <v>3735.6124608150471</v>
+        <v>3450.8039324800588</v>
       </c>
       <c r="K34" s="38">
-        <v>3897.023119122257</v>
+        <v>3574.335188276757</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M34" s="39">
-        <v>45450.45140046296</v>
+        <v>45569.43751157407</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A35" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H35" s="38">
-        <v>2108</v>
+        <v>3011</v>
       </c>
       <c r="I35" s="38">
-        <v>54.051282051282051</v>
+        <v>66.911111111111111</v>
       </c>
       <c r="J35" s="38">
-        <v>4176.6185958254273</v>
+        <v>3651.0458319495178</v>
       </c>
       <c r="K35" s="38">
-        <v>4998.8387096774204</v>
+        <v>3740.7914314181339</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M35" s="39">
-        <v>45471.444456018522</v>
+        <v>45575.569444444453</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A36" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>131</v>
+        <v>66</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="H36" s="38">
-        <v>3882</v>
+        <v>3572</v>
       </c>
       <c r="I36" s="38">
-        <v>55.457142857142863</v>
+        <v>50.309859154929583</v>
       </c>
       <c r="J36" s="38">
-        <v>4756.2867078825348</v>
+        <v>3097.5316349384102</v>
       </c>
       <c r="K36" s="38">
-        <v>5332.8874291602269</v>
+        <v>4238.3205487122059</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M36" s="39">
-        <v>45498.527800925927</v>
+        <v>45580.638912037037</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="H37" s="38">
-        <v>9155</v>
+        <v>6675</v>
       </c>
       <c r="I37" s="38">
-        <v>56.863354037267079</v>
+        <v>58.04347826086957</v>
       </c>
       <c r="J37" s="38">
-        <v>3764.324303659203</v>
+        <v>2774.0007490636699</v>
       </c>
       <c r="K37" s="38">
-        <v>4188.1590387766246</v>
+        <v>3239.0293632958801</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M37" s="39">
-        <v>45499.423611111109</v>
+        <v>45594.618055555547</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>157</v>
+        <v>124</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="H38" s="38">
-        <v>2458</v>
+        <v>6845</v>
       </c>
       <c r="I38" s="38">
-        <v>64.684210526315795</v>
+        <v>56.570247933884303</v>
       </c>
       <c r="J38" s="38">
-        <v>3737.7144019528068</v>
+        <v>4074.2249086924762</v>
       </c>
       <c r="K38" s="38">
-        <v>4229.9438567941424</v>
+        <v>4726.1615047479909</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M38" s="39">
-        <v>45526.520856481482</v>
+        <v>45622.62501157407</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="H39" s="38">
-        <v>4518</v>
+        <v>4137</v>
       </c>
       <c r="I39" s="38">
-        <v>66.441176470588232</v>
+        <v>56.671232876712331</v>
       </c>
       <c r="J39" s="38">
-        <v>3604.2135900841081</v>
+        <v>3869.3200386753688</v>
       </c>
       <c r="K39" s="38">
-        <v>4087.1228419654708</v>
+        <v>5851.240512448634</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M39" s="39">
-        <v>45561.513888888891</v>
+        <v>45638.659756944442</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A40" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="H40" s="38">
-        <v>2653</v>
+        <v>2850</v>
       </c>
       <c r="I40" s="38">
-        <v>56.446808510638299</v>
+        <v>50</v>
       </c>
       <c r="J40" s="38">
-        <v>3724.3893705239352</v>
+        <v>3572.1185964912279</v>
       </c>
       <c r="K40" s="38">
-        <v>3873.6622691292878</v>
+        <v>6384.2515789473673</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M40" s="39">
-        <v>45569.4375</v>
+        <v>45638.659791666672</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A41" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E41" s="37" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="H41" s="38">
-        <v>5391</v>
+        <v>2478</v>
       </c>
       <c r="I41" s="38">
-        <v>69.115384615384613</v>
+        <v>46.754716981132077</v>
       </c>
       <c r="J41" s="38">
-        <v>3450.8039324800588</v>
+        <v>3693.6513317191279</v>
       </c>
       <c r="K41" s="38">
-        <v>3574.335188276757</v>
+        <v>6398.4459241323648</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M41" s="39">
-        <v>45569.43751157407</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45638.659803240742</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="H42" s="38">
-        <v>3011</v>
+        <v>2499</v>
       </c>
       <c r="I42" s="38">
-        <v>66.911111111111111</v>
+        <v>56.795454545454547</v>
       </c>
       <c r="J42" s="38">
-        <v>3651.0458319495178</v>
+        <v>3807.280112044818</v>
       </c>
       <c r="K42" s="38">
-        <v>3740.7914314181339</v>
+        <v>5092.0560224089631</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M42" s="39">
-        <v>45575.569444444453</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45694.520856481482</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A43" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="H43" s="38">
-        <v>3572</v>
+        <v>6600</v>
       </c>
       <c r="I43" s="38">
-        <v>50.309859154929583</v>
+        <v>57.391304347826093</v>
       </c>
       <c r="J43" s="38">
-        <v>3097.5316349384102</v>
+        <v>4081.864242424243</v>
       </c>
       <c r="K43" s="38">
-        <v>4238.3205487122059</v>
+        <v>4810.3007575757574</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M43" s="39">
-        <v>45580.638912037037</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45706.652800925927</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A44" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="H44" s="38">
-        <v>6675</v>
+        <v>1795</v>
       </c>
       <c r="I44" s="38">
-        <v>58.04347826086957</v>
+        <v>57.903225806451609</v>
       </c>
       <c r="J44" s="38">
-        <v>2774.0007490636699</v>
+        <v>4144.3860724233982</v>
       </c>
       <c r="K44" s="38">
-        <v>3239.0293632958801</v>
+        <v>5389.7270194986077</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M44" s="39">
-        <v>45594.618055555547</v>
+        <v>45751.423611111109</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H45" s="38">
-        <v>6845</v>
+        <v>4364</v>
       </c>
       <c r="I45" s="38">
-        <v>56.570247933884303</v>
+        <v>63.246376811594203</v>
       </c>
       <c r="J45" s="38">
-        <v>4074.2249086924762</v>
+        <v>3093.472043996333</v>
       </c>
       <c r="K45" s="38">
-        <v>4726.1615047479909</v>
+        <v>4029.4055912007329</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M45" s="39">
-        <v>45622.62501157407</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45792.506956018522</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A46" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="H46" s="38">
-        <v>4137</v>
+        <v>3770</v>
       </c>
       <c r="I46" s="38">
-        <v>56.671232876712331</v>
+        <v>63.898305084745758</v>
       </c>
       <c r="J46" s="38">
-        <v>3869.3200386753688</v>
+        <v>3240.4541114058361</v>
       </c>
       <c r="K46" s="38">
-        <v>5851.240512448634</v>
+        <v>4182.2289124668432</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M46" s="39">
-        <v>45638.659756944442</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45792.506967592592</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="H47" s="38">
-        <v>2850</v>
+        <v>2094</v>
       </c>
       <c r="I47" s="38">
-        <v>50</v>
+        <v>58.166666666666657</v>
       </c>
       <c r="J47" s="38">
-        <v>3572.1185964912279</v>
+        <v>3924.1198662846232</v>
       </c>
       <c r="K47" s="38">
-        <v>6384.2515789473673</v>
+        <v>5005.9756446991414</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M47" s="39">
-        <v>45638.659791666672</v>
+        <v>45792.506967592592</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A48" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>78</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="H48" s="38">
-        <v>2478</v>
+        <v>2907</v>
       </c>
       <c r="I48" s="38">
-        <v>46.754716981132077</v>
+        <v>67.604651162790702</v>
       </c>
       <c r="J48" s="38">
-        <v>3693.6513317191279</v>
+        <v>4510.2948056415553</v>
       </c>
       <c r="K48" s="38">
-        <v>6398.4459241323648</v>
+        <v>5320.3199174406609</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M48" s="39">
-        <v>45638.659803240742</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45807.4375</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A49" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="H49" s="38">
-        <v>2499</v>
+        <v>6583</v>
       </c>
       <c r="I49" s="38">
-        <v>56.795454545454547</v>
+        <v>67.865979381443296</v>
       </c>
       <c r="J49" s="38">
-        <v>3807.280112044818</v>
+        <v>3570.993468023697</v>
       </c>
       <c r="K49" s="38">
-        <v>5092.0560224089631</v>
+        <v>3963.7065167856599</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M49" s="39">
-        <v>45694.520856481482</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45811.638888888891</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A50" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>224</v>
+        <v>196</v>
       </c>
       <c r="H50" s="38">
-        <v>6600</v>
+        <v>2369</v>
       </c>
       <c r="I50" s="38">
-        <v>57.391304347826093</v>
+        <v>48.346938775510203</v>
       </c>
       <c r="J50" s="38">
-        <v>4081.864242424243</v>
+        <v>3884.2186576614599</v>
       </c>
       <c r="K50" s="38">
-        <v>4810.3007575757574</v>
+        <v>5424.357112705783</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M50" s="39">
-        <v>45706.652800925927</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.51390046296</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A51" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="H51" s="38">
-        <v>1795</v>
+        <v>1672</v>
       </c>
       <c r="I51" s="38">
-        <v>57.903225806451609</v>
+        <v>53.935483870967737</v>
       </c>
       <c r="J51" s="38">
-        <v>4144.3860724233982</v>
+        <v>3812.021531100479</v>
       </c>
       <c r="K51" s="38">
-        <v>5389.7270194986077</v>
+        <v>5531.139354066986</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M51" s="39">
-        <v>45751.423611111109</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.534722222219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A52" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H52" s="38">
-        <v>4364</v>
+        <v>3209</v>
       </c>
       <c r="I52" s="38">
-        <v>63.246376811594203</v>
+        <v>69.760869565217391</v>
       </c>
       <c r="J52" s="38">
-        <v>3093.472043996333</v>
+        <v>4343.9881583047681</v>
       </c>
       <c r="K52" s="38">
-        <v>4029.4055912007329</v>
+        <v>4894.5088812714239</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M52" s="39">
-        <v>45792.506956018522</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45839.548622685194</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A53" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="H53" s="38">
-        <v>3770</v>
+        <v>3188</v>
       </c>
       <c r="I53" s="38">
-        <v>63.898305084745758</v>
+        <v>56.928571428571431</v>
       </c>
       <c r="J53" s="38">
-        <v>3240.4541114058361</v>
+        <v>4334.34504391468</v>
       </c>
       <c r="K53" s="38">
-        <v>4182.2289124668432</v>
+        <v>4831.5505018820577</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M53" s="39">
-        <v>45792.506967592592</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45839.548622685194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A54" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="H54" s="38">
-        <v>2094</v>
+        <v>7939</v>
       </c>
       <c r="I54" s="38">
-        <v>58.166666666666657</v>
+        <v>62.511811023622037</v>
       </c>
       <c r="J54" s="38">
-        <v>3924.1198662846232</v>
+        <v>3359.9686358483441</v>
       </c>
       <c r="K54" s="38">
-        <v>5005.9756446991414</v>
+        <v>3757.9135911323842</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M54" s="39">
-        <v>45792.506967592592</v>
+        <v>45883.527777777781</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A55" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>232</v>
+        <v>185</v>
       </c>
       <c r="H55" s="38">
-        <v>2907</v>
+        <v>2935</v>
       </c>
       <c r="I55" s="38">
-        <v>67.604651162790702</v>
+        <v>61.145833333333343</v>
       </c>
       <c r="J55" s="38">
-        <v>4510.2948056415553</v>
+        <v>3320.8964224872238</v>
       </c>
       <c r="K55" s="38">
-        <v>5320.3199174406609</v>
+        <v>3841.025553662691</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M55" s="39">
-        <v>45807.4375</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45884.423622685194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A56" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="37" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="H56" s="38">
-        <v>6583</v>
+        <v>2451</v>
       </c>
       <c r="I56" s="38">
-        <v>67.865979381443296</v>
+        <v>55.704545454545453</v>
       </c>
       <c r="J56" s="38">
-        <v>3570.993468023697</v>
+        <v>4026.1309669522639</v>
       </c>
       <c r="K56" s="38">
-        <v>3963.7065167856599</v>
+        <v>4176.2733578131374</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M56" s="39">
-        <v>45811.638888888891</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45932.381956018522</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A57" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="H57" s="38">
-        <v>2369</v>
+        <v>2806</v>
       </c>
       <c r="I57" s="38">
-        <v>48.346938775510203</v>
+        <v>46</v>
       </c>
       <c r="J57" s="38">
-        <v>3884.2186576614599</v>
+        <v>3788.5520313613679</v>
       </c>
       <c r="K57" s="38">
-        <v>5424.357112705783</v>
+        <v>4449.2565930149676</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M57" s="39">
-        <v>45820.51390046296</v>
+        <v>45968.569444444453</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A58" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>88</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>229</v>
+        <v>190</v>
       </c>
       <c r="H58" s="38">
-        <v>1672</v>
+        <v>2440</v>
       </c>
       <c r="I58" s="38">
-        <v>53.935483870967737</v>
+        <v>48.80</v>
       </c>
       <c r="J58" s="38">
-        <v>3812.021531100479</v>
+        <v>3185.534426229508</v>
       </c>
       <c r="K58" s="38">
-        <v>5531.139354066986</v>
+        <v>4090.4229508196722</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M58" s="39">
-        <v>45833.534722222219</v>
+        <v>45968.57640046296</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>134</v>
+        <v>89</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="H59" s="38">
-        <v>3209</v>
+        <v>4054</v>
       </c>
       <c r="I59" s="38">
-        <v>69.760869565217391</v>
+        <v>51.974358974358971</v>
       </c>
       <c r="J59" s="38">
-        <v>4343.9881583047681</v>
+        <v>3487.8996053280712</v>
       </c>
       <c r="K59" s="38">
-        <v>4894.5088812714239</v>
+        <v>5820.8793783917117</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M59" s="39">
-        <v>45839.548622685194</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45981.506956018522</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="37" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="H60" s="38">
-        <v>3188</v>
+        <v>4007</v>
       </c>
       <c r="I60" s="38">
-        <v>56.928571428571431</v>
+        <v>58.072463768115952</v>
       </c>
       <c r="J60" s="38">
-        <v>4334.34504391468</v>
+        <v>3464.351884202646</v>
       </c>
       <c r="K60" s="38">
-        <v>4831.5505018820577</v>
+        <v>4819.5902171200396</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M60" s="39">
-        <v>45839.548622685194</v>
+        <v>45981.506956018522</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A61" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="H61" s="38">
-        <v>7939</v>
+        <v>4459</v>
       </c>
       <c r="I61" s="38">
-        <v>62.511811023622037</v>
+        <v>53.083333333333343</v>
       </c>
       <c r="J61" s="38">
-        <v>3359.9686358483441</v>
+        <v>3801.9979816102259</v>
       </c>
       <c r="K61" s="38">
-        <v>3757.9135911323842</v>
+        <v>4536.0273155416016</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M61" s="39">
-        <v>45883.527777777781</v>
+        <v>45989.618055555547</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A62" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D62" s="37" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="H62" s="38">
-        <v>2935</v>
+        <v>2665</v>
       </c>
       <c r="I62" s="38">
-        <v>61.145833333333343</v>
+        <v>49.351851851851848</v>
       </c>
       <c r="J62" s="38">
-        <v>3320.8964224872238</v>
+        <v>3953.1347091932448</v>
       </c>
       <c r="K62" s="38">
-        <v>3841.025553662691</v>
+        <v>4302.8735459662284</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M62" s="39">
-        <v>45884.423622685194</v>
+        <v>45995.51390046296</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A63" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="H63" s="38">
-        <v>2451</v>
+        <v>2913</v>
       </c>
       <c r="I63" s="38">
-        <v>55.704545454545453</v>
+        <v>61.978723404255319</v>
       </c>
       <c r="J63" s="38">
-        <v>4026.1309669522639</v>
+        <v>3966.1695846206658</v>
       </c>
       <c r="K63" s="38">
-        <v>4176.2733578131374</v>
+        <v>4548.6872639890144</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M63" s="39">
-        <v>45932.381956018522</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46000.423611111109</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A64" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="37" t="s">
         <v>94</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="H64" s="38">
-        <v>2806</v>
+        <v>3908</v>
       </c>
       <c r="I64" s="38">
-        <v>46</v>
+        <v>50.102564102564102</v>
       </c>
       <c r="J64" s="38">
-        <v>3788.5520313613679</v>
+        <v>4081.6926816786081</v>
       </c>
       <c r="K64" s="38">
-        <v>4449.2565930149676</v>
+        <v>4528.1281985670421</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M64" s="39">
-        <v>45968.569444444453</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46049.608287037037</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A65" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>95</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="H65" s="38">
-        <v>2440</v>
+        <v>3677</v>
       </c>
       <c r="I65" s="38">
-        <v>48.799999999999997</v>
+        <v>53.289855072463773</v>
       </c>
       <c r="J65" s="38">
-        <v>3185.534426229508</v>
+        <v>3763.7881425074788</v>
       </c>
       <c r="K65" s="38">
-        <v>4090.4229508196722</v>
+        <v>4165.411204786511</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M65" s="39">
-        <v>45968.57640046296</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46070.611111111109</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H66" s="38">
-        <v>4054</v>
+        <v>3595</v>
       </c>
       <c r="I66" s="38">
-        <v>51.974358974358971</v>
+        <v>55.307692307692307</v>
       </c>
       <c r="J66" s="38">
-        <v>3487.8996053280712</v>
+        <v>3690.54445340751</v>
       </c>
       <c r="K66" s="38">
-        <v>5820.8793783917117</v>
+        <v>3948.928075104312</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M66" s="39">
-        <v>45981.506956018522</v>
+        <v>46091.659722222219</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H67" s="38">
-        <v>4007</v>
+        <v>3261</v>
       </c>
       <c r="I67" s="38">
-        <v>58.072463768115952</v>
+        <v>53.459016393442617</v>
       </c>
       <c r="J67" s="38">
-        <v>3464.351884202646</v>
+        <v>2930.3391597669429</v>
       </c>
       <c r="K67" s="38">
-        <v>4819.5902171200396</v>
+        <v>4377.863538791782</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M67" s="39">
-        <v>45981.506956018522</v>
+        <v>46121.520833333343</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="37" t="s">
         <v>98</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="H68" s="38">
-        <v>4459</v>
+        <v>4286</v>
       </c>
       <c r="I68" s="38">
-        <v>53.083333333333343</v>
+        <v>51.023809523809533</v>
       </c>
       <c r="J68" s="38">
-        <v>3801.9979816102259</v>
+        <v>3286.5643957069528</v>
       </c>
       <c r="K68" s="38">
-        <v>4536.0273155416016</v>
+        <v>3940.7295846943539</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M68" s="39">
-        <v>45989.618055555547</v>
+        <v>46184.51390046296</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="E69" s="37" t="s">
         <v>153</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="H69" s="38">
-        <v>2665</v>
+        <v>8093</v>
       </c>
       <c r="I69" s="38">
-        <v>49.351851851851848</v>
+        <v>57.397163120567377</v>
       </c>
       <c r="J69" s="38">
-        <v>3953.1347091932448</v>
+        <v>3514.1014456938101</v>
       </c>
       <c r="K69" s="38">
-        <v>4302.8735459662284</v>
+        <v>4123.6086741628569</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M69" s="39">
-        <v>45995.51390046296</v>
+        <v>46184.604166666657</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A70" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>100</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="H70" s="38">
-        <v>2913</v>
+        <v>2188</v>
       </c>
       <c r="I70" s="38">
-        <v>61.978723404255319</v>
+        <v>57.578947368421048</v>
       </c>
       <c r="J70" s="38">
-        <v>3966.1695846206658</v>
+        <v>4094.322669104205</v>
       </c>
       <c r="K70" s="38">
-        <v>4548.6872639890144</v>
+        <v>4795.2701096892142</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M70" s="39">
-        <v>46000.423611111109</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45547.513888888891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A71" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>221</v>
+        <v>187</v>
       </c>
       <c r="H71" s="38">
-        <v>3908</v>
+        <v>1773</v>
       </c>
       <c r="I71" s="38">
-        <v>50.102564102564102</v>
+        <v>73.875</v>
       </c>
       <c r="J71" s="38">
-        <v>4081.6926816786081</v>
+        <v>3846.023688663282</v>
       </c>
       <c r="K71" s="38">
-        <v>4528.1281985670421</v>
+        <v>4599.9796954314716</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M71" s="39">
-        <v>46049.608287037037</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45610.527789351851</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A72" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>102</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="E72" s="37" t="s">
         <v>155</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="H72" s="38">
-        <v>3677</v>
+        <v>3203</v>
       </c>
       <c r="I72" s="38">
-        <v>53.289855072463773</v>
+        <v>53.383333333333333</v>
       </c>
       <c r="J72" s="38">
-        <v>3763.7881425074788</v>
+        <v>2935.0086793630971</v>
       </c>
       <c r="K72" s="38">
-        <v>4165.411204786511</v>
+        <v>4202.762660006244</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M72" s="39">
-        <v>46070.611111111109</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45673.527777777781</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A73" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>103</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
       <c r="H73" s="38">
-        <v>3595</v>
+        <v>2447</v>
       </c>
       <c r="I73" s="38">
-        <v>55.307692307692307</v>
+        <v>54.37777777777778</v>
       </c>
       <c r="J73" s="38">
-        <v>3690.54445340751</v>
+        <v>3284.228442991418</v>
       </c>
       <c r="K73" s="38">
-        <v>3948.928075104312</v>
+        <v>4103.8034327748264</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M73" s="39">
-        <v>46091.659722222219</v>
+        <v>45825.527812499997</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A74" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>104</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="H74" s="38">
-        <v>3261</v>
+        <v>4826</v>
       </c>
       <c r="I74" s="38">
-        <v>53.459016393442617</v>
+        <v>54.840909090909093</v>
       </c>
       <c r="J74" s="38">
-        <v>2930.3391597669429</v>
+        <v>2802.2092830501451</v>
       </c>
       <c r="K74" s="38">
-        <v>4377.863538791782</v>
+        <v>3047.642561127228</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M74" s="39">
-        <v>46121.520833333343</v>
+        <v>46044.520833333343</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A75" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="H75" s="38">
-        <v>2810</v>
+        <v>4008</v>
       </c>
       <c r="I75" s="38">
-        <v>45.322580645161288</v>
+        <v>59.820895522388057</v>
       </c>
       <c r="J75" s="38">
-        <v>4065.5039145907472</v>
+        <v>3027.5182135728551</v>
       </c>
       <c r="K75" s="38">
-        <v>4128.280427046263</v>
+        <v>3442.1524451097798</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M75" s="39">
-        <v>45415.423611111109</v>
+        <v>46045.465277777781</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A76" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B76" s="37" t="s">
         <v>106</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D76" s="37" t="s">
         <v>106</v>
       </c>
       <c r="E76" s="37" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="F76" s="37" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H76" s="38">
-        <v>1867</v>
+        <v>4075</v>
       </c>
       <c r="I76" s="38">
-        <v>41.488888888888887</v>
+        <v>55.067567567567558</v>
       </c>
       <c r="J76" s="38">
-        <v>3339.435993572577</v>
+        <v>2746.0436809815951</v>
       </c>
       <c r="K76" s="38">
-        <v>4477.803427959293</v>
+        <v>3811.9911656441709</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M76" s="39">
-        <v>45450.444444444453</v>
-[...286 lines deleted...]
-        <v>46045.465277777781</v>
+        <v>46184.520833333343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{341c1f26-87a3-48a0-8fc7-c8538b3a7c31}">
-  <dimension ref="A1:M151"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:M144"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="37.2857142857143" style="3" customWidth="1"/>
     <col min="3" max="3" width="30.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.1428571428571" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="14.4285714285714" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="13.4285714285714" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="22"/>
       <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="24">
-        <v>46140</v>
+        <v>46185</v>
       </c>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="27"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A3" s="31"/>
       <c r="D3" s="24"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="15">
       <c r="A4" s="2"/>
       <c r="D4" s="4"/>
     </row>
     <row r="7" spans="1:13" ht="45">
@@ -5967,5958 +5580,5671 @@
       </c>
       <c r="H7" s="11" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A8" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C8" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>416</v>
+        <v>393</v>
       </c>
       <c r="E8" s="37" t="s">
-        <v>497</v>
+        <v>469</v>
       </c>
       <c r="F8" s="37" t="s">
-        <v>514</v>
+        <v>487</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="H8" s="38">
         <v>2504</v>
       </c>
       <c r="I8" s="38">
-        <v>50.079999999999998</v>
+        <v>50.08</v>
       </c>
       <c r="J8" s="38">
         <v>3472.6657348242811</v>
       </c>
       <c r="K8" s="38">
         <v>3729.351837060703</v>
       </c>
       <c r="L8" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M8" s="39">
         <v>45965.381956018522</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A9" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="E9" s="37" t="s">
-        <v>498</v>
+        <v>470</v>
       </c>
       <c r="F9" s="37" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="H9" s="38">
         <v>2086</v>
       </c>
       <c r="I9" s="38">
         <v>53.487179487179489</v>
       </c>
       <c r="J9" s="38">
         <v>3017.004793863854</v>
       </c>
       <c r="K9" s="38">
         <v>3304.232023010547</v>
       </c>
       <c r="L9" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M9" s="39">
         <v>45492.451388888891</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>417</v>
+        <v>394</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>417</v>
+        <v>394</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>516</v>
+        <v>489</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="H10" s="38">
         <v>944</v>
       </c>
       <c r="I10" s="38">
         <v>42.909090909090907</v>
       </c>
       <c r="J10" s="38">
         <v>4538.4142266949157</v>
       </c>
       <c r="K10" s="38">
         <v>4573.3771504237293</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M10" s="39">
         <v>45859.442129629628</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A11" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="H11" s="38">
         <v>2897</v>
       </c>
       <c r="I11" s="38">
         <v>62.978260869565233</v>
       </c>
       <c r="J11" s="38">
         <v>3211.424577148774</v>
       </c>
       <c r="K11" s="38">
         <v>3697.1277183293059</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M11" s="39">
         <v>45470.523981481478</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A12" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>419</v>
+        <v>396</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>151</v>
+        <v>396</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>190</v>
+        <v>490</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="H12" s="38">
-        <v>2320</v>
+        <v>2083</v>
       </c>
       <c r="I12" s="38">
-        <v>74.838709677419359</v>
+        <v>56.297297297297298</v>
       </c>
       <c r="J12" s="38">
-        <v>3295.879310344827</v>
+        <v>2910.8698991838701</v>
       </c>
       <c r="K12" s="38">
-        <v>3682.5413793103448</v>
+        <v>3274.088334133462</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M12" s="39">
-        <v>45426.666678240741</v>
+        <v>45492.444444444453</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>420</v>
+        <v>397</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>499</v>
+        <v>144</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="H13" s="38">
-        <v>2126</v>
+        <v>2950</v>
       </c>
       <c r="I13" s="38">
-        <v>43.387755102040813</v>
+        <v>62.765957446808507</v>
       </c>
       <c r="J13" s="38">
-        <v>3760.7826904985891</v>
+        <v>3387.1196610169491</v>
       </c>
       <c r="K13" s="38">
-        <v>4249.2944496707432</v>
+        <v>4238.6440677966102</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M13" s="39">
-        <v>45433.666666666657</v>
+        <v>45496.569444444453</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A14" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>421</v>
+        <v>124</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>517</v>
+        <v>167</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H14" s="38">
-        <v>2083</v>
+        <v>2976</v>
       </c>
       <c r="I14" s="38">
-        <v>56.297297297297298</v>
+        <v>53.142857142857153</v>
       </c>
       <c r="J14" s="38">
-        <v>2910.8698991838701</v>
+        <v>3343.764784946236</v>
       </c>
       <c r="K14" s="38">
-        <v>3274.088334133462</v>
+        <v>4052.698588709678</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M14" s="39">
-        <v>45492.444444444453</v>
+        <v>45553.4455787037</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A15" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>422</v>
+        <v>398</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>151</v>
+        <v>471</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>182</v>
+        <v>490</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="H15" s="38">
-        <v>2950</v>
+        <v>3433</v>
       </c>
       <c r="I15" s="38">
-        <v>62.765957446808507</v>
+        <v>49.042857142857137</v>
       </c>
       <c r="J15" s="38">
-        <v>3387.1196610169491</v>
+        <v>3450.1870084474222</v>
       </c>
       <c r="K15" s="38">
-        <v>4238.6440677966102</v>
+        <v>4305.191086513254</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M15" s="39">
-        <v>45496.569444444453</v>
+        <v>45554.529976851853</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A16" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="H16" s="38">
-        <v>2976</v>
+        <v>2403</v>
       </c>
       <c r="I16" s="38">
-        <v>53.142857142857153</v>
+        <v>51.127659574468083</v>
       </c>
       <c r="J16" s="38">
-        <v>3343.764784946236</v>
+        <v>3115.6953807740329</v>
       </c>
       <c r="K16" s="38">
-        <v>4052.698588709678</v>
+        <v>3944.9500624219731</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M16" s="39">
-        <v>45553.4455787037</v>
+        <v>45561.506944444453</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A17" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>423</v>
+        <v>399</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>500</v>
+        <v>144</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>217</v>
+        <v>527</v>
       </c>
       <c r="H17" s="38">
-        <v>3433</v>
+        <v>1466</v>
       </c>
       <c r="I17" s="38">
-        <v>49.042857142857137</v>
+        <v>69.80952380952381</v>
       </c>
       <c r="J17" s="38">
-        <v>3450.1870084474222</v>
+        <v>3049.1452933151431</v>
       </c>
       <c r="K17" s="38">
-        <v>4305.191086513254</v>
+        <v>3383.2094133697142</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M17" s="39">
-        <v>45554.529976851853</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45576.43751157407</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A18" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>281</v>
+        <v>400</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H18" s="38">
-        <v>2403</v>
+        <v>3334</v>
       </c>
       <c r="I18" s="38">
-        <v>51.127659574468083</v>
+        <v>54.655737704918032</v>
       </c>
       <c r="J18" s="38">
-        <v>3115.6953807740329</v>
+        <v>3477.2195560887822</v>
       </c>
       <c r="K18" s="38">
-        <v>3944.9500624219731</v>
+        <v>4149.8773245350931</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M18" s="39">
-        <v>45561.506944444453</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45744.430555555547</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A19" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>424</v>
+        <v>266</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>518</v>
+        <v>180</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="H19" s="38">
-        <v>1466</v>
+        <v>1644</v>
       </c>
       <c r="I19" s="38">
-        <v>69.80952380952381</v>
+        <v>56.689655172413786</v>
       </c>
       <c r="J19" s="38">
-        <v>3049.1452933151431</v>
+        <v>3035.419708029197</v>
       </c>
       <c r="K19" s="38">
-        <v>3383.2094133697142</v>
+        <v>3365.9263990267641</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M19" s="39">
-        <v>45576.43751157407</v>
+        <v>45772.444444444453</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A20" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>425</v>
+        <v>267</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>182</v>
+        <v>492</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="H20" s="38">
-        <v>3334</v>
+        <v>2004</v>
       </c>
       <c r="I20" s="38">
-        <v>54.655737704918032</v>
+        <v>55.666666666666657</v>
       </c>
       <c r="J20" s="38">
-        <v>3477.2195560887822</v>
+        <v>3127.1482035928138</v>
       </c>
       <c r="K20" s="38">
-        <v>4149.8773245350931</v>
+        <v>3343.748003992016</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M20" s="39">
-        <v>45744.430555555547</v>
+        <v>45796.611122685194</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A21" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>284</v>
+        <v>401</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>151</v>
+        <v>401</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>556</v>
+        <v>190</v>
       </c>
       <c r="H21" s="38">
-        <v>1644</v>
+        <v>2265</v>
       </c>
       <c r="I21" s="38">
-        <v>56.689655172413786</v>
+        <v>45.30</v>
       </c>
       <c r="J21" s="38">
-        <v>3035.419708029197</v>
+        <v>3196.5673289183219</v>
       </c>
       <c r="K21" s="38">
-        <v>3365.9263990267641</v>
+        <v>3196.5673289183219</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M21" s="39">
-        <v>45772.444444444453</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45917.569456018522</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A22" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="37" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>285</v>
+        <v>396</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>154</v>
+        <v>396</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>519</v>
+        <v>157</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>231</v>
+        <v>529</v>
       </c>
       <c r="H22" s="38">
-        <v>2004</v>
+        <v>4752</v>
       </c>
       <c r="I22" s="38">
-        <v>55.666666666666657</v>
+        <v>45.25714285714286</v>
       </c>
       <c r="J22" s="38">
-        <v>3127.1482035928138</v>
+        <v>2968.6447811447811</v>
       </c>
       <c r="K22" s="38">
-        <v>3343.748003992016</v>
+        <v>3054.5033670033672</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M22" s="39">
-        <v>45796.611122685194</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46091.611111111109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A23" s="37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" s="37" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>426</v>
+        <v>113</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>426</v>
+        <v>141</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>168</v>
+        <v>488</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>206</v>
+        <v>530</v>
       </c>
       <c r="H23" s="38">
-        <v>2265</v>
+        <v>1905</v>
       </c>
       <c r="I23" s="38">
-        <v>45.299999999999997</v>
+        <v>63.50</v>
       </c>
       <c r="J23" s="38">
-        <v>3196.5673289183219</v>
+        <v>3045.3968503936999</v>
       </c>
       <c r="K23" s="38">
-        <v>3196.5673289183219</v>
+        <v>3471.6477690288721</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M23" s="39">
-        <v>45917.569456018522</v>
+        <v>45559.618067129632</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B24" s="37" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>421</v>
+        <v>271</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>421</v>
+        <v>143</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>171</v>
+        <v>488</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>557</v>
+        <v>205</v>
       </c>
       <c r="H24" s="38">
-        <v>4752</v>
+        <v>3206</v>
       </c>
       <c r="I24" s="38">
-        <v>45.25714285714286</v>
+        <v>71.24444444444444</v>
       </c>
       <c r="J24" s="38">
-        <v>2968.6447811447811</v>
+        <v>3194.539925140361</v>
       </c>
       <c r="K24" s="38">
-        <v>3054.5033670033672</v>
+        <v>3611.045851528384</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M24" s="39">
-        <v>46091.611111111109</v>
+        <v>45596.527789351851</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A25" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="37" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>150</v>
+        <v>124</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>558</v>
+        <v>531</v>
       </c>
       <c r="H25" s="38">
-        <v>1905</v>
+        <v>2135</v>
       </c>
       <c r="I25" s="38">
-        <v>63.5</v>
+        <v>61</v>
       </c>
       <c r="J25" s="38">
-        <v>3045.3968503936999</v>
+        <v>3024.1114754098362</v>
       </c>
       <c r="K25" s="38">
-        <v>3471.6477690288721</v>
+        <v>3453.3049180327871</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M25" s="39">
-        <v>45559.618067129632</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A26" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="37" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>289</v>
+        <v>402</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>515</v>
+        <v>160</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>222</v>
+        <v>532</v>
       </c>
       <c r="H26" s="38">
-        <v>3206</v>
+        <v>2784</v>
       </c>
       <c r="I26" s="38">
-        <v>71.24444444444444</v>
+        <v>67.902439024390247</v>
       </c>
       <c r="J26" s="38">
-        <v>3194.539925140361</v>
+        <v>3307.7869971264358</v>
       </c>
       <c r="K26" s="38">
-        <v>3611.045851528384</v>
+        <v>3733.2909482758619</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M26" s="39">
-        <v>45596.527789351851</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45678.631956018522</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A27" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="37" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="C27" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>135</v>
+        <v>403</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>515</v>
+        <v>165</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>559</v>
+        <v>533</v>
       </c>
       <c r="H27" s="38">
-        <v>2135</v>
+        <v>5648</v>
       </c>
       <c r="I27" s="38">
-        <v>61</v>
+        <v>51.345454545454537</v>
       </c>
       <c r="J27" s="38">
-        <v>3024.1114754098362</v>
+        <v>2845.190509915014</v>
       </c>
       <c r="K27" s="38">
-        <v>3453.3049180327871</v>
+        <v>3272.2974504249291</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M27" s="39">
-        <v>45596.527800925927</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45876.527777777781</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A28" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="37" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>427</v>
+        <v>275</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>174</v>
+        <v>493</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="H28" s="38">
-        <v>2784</v>
+        <v>1698</v>
       </c>
       <c r="I28" s="38">
-        <v>67.902439024390247</v>
+        <v>48.514285714285712</v>
       </c>
       <c r="J28" s="38">
-        <v>3307.7869971264358</v>
+        <v>3371.7414605418139</v>
       </c>
       <c r="K28" s="38">
-        <v>3733.2909482758619</v>
+        <v>3801.8981154299181</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M28" s="39">
-        <v>45678.631956018522</v>
+        <v>45910.562523148154</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B29" s="37" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>428</v>
+        <v>276</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>561</v>
+        <v>191</v>
       </c>
       <c r="H29" s="38">
-        <v>5648</v>
+        <v>2733</v>
       </c>
       <c r="I29" s="38">
-        <v>51.345454545454537</v>
+        <v>47.94736842105263</v>
       </c>
       <c r="J29" s="38">
-        <v>2845.190509915014</v>
+        <v>3389.3871203805338</v>
       </c>
       <c r="K29" s="38">
-        <v>3272.2974504249291</v>
+        <v>3701.2422246615438</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M29" s="39">
-        <v>45876.527777777781</v>
+        <v>45790.611111111109</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A30" s="37" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B30" s="37" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>293</v>
+        <v>404</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>153</v>
+        <v>404</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>520</v>
+        <v>494</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>559</v>
+        <v>534</v>
       </c>
       <c r="H30" s="38">
-        <v>1698</v>
+        <v>1353</v>
       </c>
       <c r="I30" s="38">
-        <v>48.514285714285712</v>
+        <v>67.650000000000006</v>
       </c>
       <c r="J30" s="38">
-        <v>3371.7414605418139</v>
+        <v>2752.4020694752398</v>
       </c>
       <c r="K30" s="38">
-        <v>3801.8981154299181</v>
+        <v>2916.5883222468592</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M30" s="39">
-        <v>45910.562523148154</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45883.506979166668</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A31" s="37" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B31" s="37" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="H31" s="38">
-        <v>2733</v>
+        <v>3114</v>
       </c>
       <c r="I31" s="38">
-        <v>47.94736842105263</v>
+        <v>52.779661016949163</v>
       </c>
       <c r="J31" s="38">
-        <v>3389.3871203805338</v>
+        <v>3576.65</v>
       </c>
       <c r="K31" s="38">
-        <v>3701.2422246615438</v>
+        <v>3919.5321451509308</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M31" s="39">
-        <v>45790.611111111109</v>
+        <v>45615.631944444453</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B32" s="37" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>521</v>
+        <v>170</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>562</v>
+        <v>535</v>
       </c>
       <c r="H32" s="38">
-        <v>1353</v>
+        <v>2593</v>
       </c>
       <c r="I32" s="38">
-        <v>67.650000000000006</v>
+        <v>61.738095238095248</v>
       </c>
       <c r="J32" s="38">
-        <v>2752.4020694752398</v>
+        <v>4240.7099884303898</v>
       </c>
       <c r="K32" s="38">
-        <v>2916.5883222468592</v>
+        <v>4506.7292711145392</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M32" s="39">
-        <v>45883.506979166668</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45706.652789351851</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B33" s="37" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>296</v>
+        <v>406</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>135</v>
+        <v>406</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>174</v>
+        <v>495</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>230</v>
+        <v>536</v>
       </c>
       <c r="H33" s="38">
-        <v>3114</v>
+        <v>1872</v>
       </c>
       <c r="I33" s="38">
-        <v>52.779661016949163</v>
+        <v>58.50</v>
       </c>
       <c r="J33" s="38">
-        <v>3576.6500000000001</v>
+        <v>3072.3103632478628</v>
       </c>
       <c r="K33" s="38">
-        <v>3919.5321451509308</v>
+        <v>3204.4118589743589</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M33" s="39">
-        <v>45615.631944444453</v>
+        <v>45827.548622685194</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="B34" s="37" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>180</v>
+        <v>490</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>563</v>
+        <v>205</v>
       </c>
       <c r="H34" s="38">
-        <v>2593</v>
+        <v>2223</v>
       </c>
       <c r="I34" s="38">
-        <v>61.738095238095248</v>
+        <v>49.40</v>
       </c>
       <c r="J34" s="38">
-        <v>4240.7099884303898</v>
+        <v>3188.805668016194</v>
       </c>
       <c r="K34" s="38">
-        <v>4506.7292711145392</v>
+        <v>3351.6248313090418</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M34" s="39">
-        <v>45706.652789351851</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45477.534722222219</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A35" s="37" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B35" s="37" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>431</v>
+        <v>408</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>431</v>
+        <v>144</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="H35" s="38">
-        <v>1233</v>
+        <v>2064</v>
       </c>
       <c r="I35" s="38">
-        <v>51.375</v>
+        <v>60.705882352941167</v>
       </c>
       <c r="J35" s="38">
-        <v>3387.6025952960258</v>
+        <v>3012.8250968992252</v>
       </c>
       <c r="K35" s="38">
-        <v>3510.9805352798048</v>
+        <v>3599.130329457364</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M35" s="39">
-        <v>45435.562511574077</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45559.618090277778</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A36" s="37" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B36" s="37" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>432</v>
+        <v>409</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>432</v>
+        <v>144</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>523</v>
+        <v>157</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>564</v>
+        <v>535</v>
       </c>
       <c r="H36" s="38">
-        <v>1872</v>
+        <v>2337</v>
       </c>
       <c r="I36" s="38">
-        <v>58.5</v>
+        <v>55.642857142857153</v>
       </c>
       <c r="J36" s="38">
-        <v>3072.3103632478628</v>
+        <v>3164.4274711168168</v>
       </c>
       <c r="K36" s="38">
-        <v>3204.4118589743589</v>
+        <v>3534.1022678647842</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M36" s="39">
-        <v>45827.548622685194</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A37" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="37" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="F37" s="37" t="s">
         <v>168</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>204</v>
+        <v>537</v>
       </c>
       <c r="H37" s="38">
-        <v>1520</v>
+        <v>2848</v>
       </c>
       <c r="I37" s="38">
-        <v>69.090909090909093</v>
+        <v>54.769230769230766</v>
       </c>
       <c r="J37" s="38">
-        <v>3096.3559210526319</v>
+        <v>3241.5835674157302</v>
       </c>
       <c r="K37" s="38">
-        <v>3304.7177631578952</v>
+        <v>3847.2615870786522</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M37" s="39">
-        <v>45436.541666666657</v>
+        <v>45764.520844907413</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="37" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>517</v>
+        <v>175</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="H38" s="38">
-        <v>2223</v>
+        <v>3280</v>
       </c>
       <c r="I38" s="38">
-        <v>49.399999999999999</v>
+        <v>48.235294117647058</v>
       </c>
       <c r="J38" s="38">
-        <v>3188.805668016194</v>
+        <v>2963.9910243902441</v>
       </c>
       <c r="K38" s="38">
-        <v>3351.6248313090418</v>
+        <v>3276.6760762195122</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M38" s="39">
-        <v>45477.534722222219</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.513888888891</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A39" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="37" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>114</v>
+        <v>392</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>151</v>
+        <v>472</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>524</v>
+        <v>168</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>202</v>
+        <v>538</v>
       </c>
       <c r="H39" s="38">
-        <v>2064</v>
+        <v>4735</v>
       </c>
       <c r="I39" s="38">
-        <v>60.705882352941167</v>
+        <v>28.696969696969699</v>
       </c>
       <c r="J39" s="38">
-        <v>3012.8250968992252</v>
+        <v>3577.1575501583952</v>
       </c>
       <c r="K39" s="38">
-        <v>3599.130329457364</v>
+        <v>4146.8215417106649</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M39" s="39">
-        <v>45559.618090277778</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46107.506956018522</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A40" s="37" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B40" s="37" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="H40" s="38">
-        <v>2337</v>
+        <v>4530</v>
       </c>
       <c r="I40" s="38">
-        <v>55.642857142857153</v>
+        <v>58.831168831168831</v>
       </c>
       <c r="J40" s="38">
-        <v>3164.4274711168168</v>
+        <v>3219.0728476821191</v>
       </c>
       <c r="K40" s="38">
-        <v>3534.1022678647842</v>
+        <v>4028.7328918322301</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M40" s="39">
-        <v>45596.527800925927</v>
+        <v>45706.652789351851</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A41" s="37" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B41" s="37" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>437</v>
+        <v>413</v>
       </c>
       <c r="E41" s="37" t="s">
-        <v>135</v>
+        <v>473</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>183</v>
+        <v>497</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>565</v>
+        <v>540</v>
       </c>
       <c r="H41" s="38">
-        <v>2848</v>
+        <v>1719</v>
       </c>
       <c r="I41" s="38">
-        <v>54.769230769230766</v>
+        <v>42.975</v>
       </c>
       <c r="J41" s="38">
-        <v>3241.5835674157302</v>
+        <v>3439.1279813845258</v>
       </c>
       <c r="K41" s="38">
-        <v>3847.2615870786522</v>
+        <v>3720.6870273414779</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M41" s="39">
-        <v>45764.520844907413</v>
+        <v>45981.513888888891</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A42" s="37" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B42" s="37" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="C42" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>434</v>
+        <v>413</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>434</v>
+        <v>473</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>168</v>
+        <v>498</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="H42" s="38">
-        <v>3280</v>
+        <v>2437</v>
       </c>
       <c r="I42" s="38">
-        <v>48.235294117647058</v>
+        <v>48.74</v>
       </c>
       <c r="J42" s="38">
-        <v>2963.9910243902441</v>
+        <v>3314.883873615101</v>
       </c>
       <c r="K42" s="38">
-        <v>3276.6760762195122</v>
+        <v>3316.299548625359</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M42" s="39">
-        <v>45820.513888888891</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46087.423611111109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A43" s="37" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="B43" s="37" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>415</v>
+        <v>392</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>501</v>
+        <v>414</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
       <c r="H43" s="38">
-        <v>4735</v>
+        <v>5300</v>
       </c>
       <c r="I43" s="38">
-        <v>28.696969696969699</v>
+        <v>27.179487179487179</v>
       </c>
       <c r="J43" s="38">
-        <v>3577.1575501583952</v>
+        <v>4006.8420754716981</v>
       </c>
       <c r="K43" s="38">
-        <v>4146.8215417106649</v>
+        <v>4038.8656603773579</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M43" s="39">
-        <v>46107.506956018522</v>
+        <v>46035.611111111109</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A44" s="37" t="s">
-        <v>17</v>
+        <v>231</v>
       </c>
       <c r="B44" s="37" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>439</v>
+        <v>415</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>133</v>
+        <v>415</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>174</v>
+        <v>499</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>567</v>
+        <v>542</v>
       </c>
       <c r="H44" s="38">
-        <v>4530</v>
+        <v>343</v>
       </c>
       <c r="I44" s="38">
-        <v>58.831168831168831</v>
+        <v>85.75</v>
       </c>
       <c r="J44" s="38">
-        <v>3219.0728476821191</v>
+        <v>4321.8571428571431</v>
       </c>
       <c r="K44" s="38">
-        <v>4028.7328918322301</v>
+        <v>4333.5189504373166</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M44" s="39">
-        <v>45706.652789351851</v>
+        <v>45519.527789351851</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
-        <v>17</v>
+        <v>232</v>
       </c>
       <c r="B45" s="37" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>502</v>
+        <v>474</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>568</v>
+        <v>543</v>
       </c>
       <c r="H45" s="38">
-        <v>1719</v>
+        <v>3101</v>
       </c>
       <c r="I45" s="38">
-        <v>42.975000000000001</v>
+        <v>43.069444444444443</v>
       </c>
       <c r="J45" s="38">
-        <v>3439.1279813845258</v>
+        <v>3280.5707836181869</v>
       </c>
       <c r="K45" s="38">
-        <v>3720.6870273414779</v>
+        <v>3469.9000322476618</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M45" s="39">
-        <v>45981.513888888891</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45587.625</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A46" s="37" t="s">
-        <v>17</v>
+        <v>233</v>
       </c>
       <c r="B46" s="37" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>502</v>
+        <v>417</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>206</v>
+        <v>544</v>
       </c>
       <c r="H46" s="38">
-        <v>2437</v>
+        <v>360</v>
       </c>
       <c r="I46" s="38">
-        <v>48.740000000000002</v>
+        <v>30</v>
       </c>
       <c r="J46" s="38">
-        <v>3314.883873615101</v>
+        <v>3596.9388888888889</v>
       </c>
       <c r="K46" s="38">
-        <v>3316.299548625359</v>
+        <v>3654.994444444445</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M46" s="39">
-        <v>46087.423611111109</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46105.618055555547</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="B47" s="37" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>415</v>
+        <v>109</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>441</v>
+        <v>406</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>441</v>
+        <v>406</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>182</v>
+        <v>495</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>569</v>
+        <v>534</v>
       </c>
       <c r="H47" s="38">
-        <v>5300</v>
+        <v>1060</v>
       </c>
       <c r="I47" s="38">
-        <v>27.179487179487179</v>
+        <v>53</v>
       </c>
       <c r="J47" s="38">
-        <v>4006.8420754716981</v>
+        <v>3009.0679245283018</v>
       </c>
       <c r="K47" s="38">
-        <v>4038.8656603773579</v>
+        <v>3066.0377358490568</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M47" s="39">
-        <v>46035.611111111109</v>
+        <v>45534.437511574077</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A48" s="37" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="B48" s="37" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>527</v>
+        <v>180</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>570</v>
+        <v>190</v>
       </c>
       <c r="H48" s="38">
-        <v>343</v>
+        <v>2252</v>
       </c>
       <c r="I48" s="38">
-        <v>85.75</v>
+        <v>45.04</v>
       </c>
       <c r="J48" s="38">
-        <v>4321.8571428571431</v>
+        <v>3168.154085257549</v>
       </c>
       <c r="K48" s="38">
-        <v>4333.5189504373166</v>
+        <v>3216.475577264654</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M48" s="39">
-        <v>45519.527789351851</v>
+        <v>45674.437511574077</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A49" s="37" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B49" s="37" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>151</v>
+        <v>475</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>564</v>
+        <v>531</v>
       </c>
       <c r="H49" s="38">
-        <v>1918</v>
+        <v>1588</v>
       </c>
       <c r="I49" s="38">
-        <v>59.9375</v>
+        <v>45.371428571428567</v>
       </c>
       <c r="J49" s="38">
-        <v>3348.175182481752</v>
+        <v>3079.379093198992</v>
       </c>
       <c r="K49" s="38">
-        <v>3936.225234619395</v>
+        <v>3168.258186397984</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M49" s="39">
-        <v>45450.45140046296</v>
+        <v>45512.520833333343</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A50" s="37" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B50" s="37" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>529</v>
+        <v>502</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>571</v>
+        <v>536</v>
       </c>
       <c r="H50" s="38">
-        <v>3101</v>
+        <v>1496</v>
       </c>
       <c r="I50" s="38">
-        <v>43.069444444444443</v>
+        <v>46.75</v>
       </c>
       <c r="J50" s="38">
-        <v>3280.5707836181869</v>
+        <v>3048.8856951871662</v>
       </c>
       <c r="K50" s="38">
-        <v>3469.9000322476618</v>
+        <v>3135.3703208556149</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M50" s="39">
-        <v>45587.625</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45986.611122685194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A51" s="37" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="B51" s="37" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>445</v>
+        <v>298</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>445</v>
+        <v>144</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>530</v>
+        <v>177</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>572</v>
+        <v>194</v>
       </c>
       <c r="H51" s="38">
-        <v>360</v>
+        <v>2394</v>
       </c>
       <c r="I51" s="38">
-        <v>30</v>
+        <v>61.384615384615387</v>
       </c>
       <c r="J51" s="38">
-        <v>3596.9388888888889</v>
+        <v>3284.761904761905</v>
       </c>
       <c r="K51" s="38">
-        <v>3654.994444444445</v>
+        <v>3609.490392648288</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M51" s="39">
-        <v>46105.618055555547</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45888.625</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A52" s="37" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="B52" s="37" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>432</v>
+        <v>299</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>432</v>
+        <v>140</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>523</v>
+        <v>181</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
       <c r="H52" s="38">
-        <v>1060</v>
+        <v>1401</v>
       </c>
       <c r="I52" s="38">
-        <v>53</v>
+        <v>51.888888888888893</v>
       </c>
       <c r="J52" s="38">
-        <v>3009.0679245283018</v>
+        <v>3460.8743754461088</v>
       </c>
       <c r="K52" s="38">
-        <v>3066.0377358490568</v>
+        <v>3866.841541755889</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M52" s="39">
-        <v>45534.437511574077</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45589.520833333343</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A53" s="37" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B53" s="37" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>444</v>
+        <v>420</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>444</v>
+        <v>143</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>192</v>
+        <v>497</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="H53" s="38">
-        <v>2252</v>
+        <v>3079</v>
       </c>
       <c r="I53" s="38">
-        <v>45.039999999999999</v>
+        <v>54.982142857142847</v>
       </c>
       <c r="J53" s="38">
-        <v>3168.154085257549</v>
+        <v>2840.9451120493668</v>
       </c>
       <c r="K53" s="38">
-        <v>3216.475577264654</v>
+        <v>3152.2799610263069</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M53" s="39">
-        <v>45674.437511574077</v>
+        <v>45757.50</v>
       </c>
     </row>
     <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="B54" s="37" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>446</v>
+        <v>421</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>559</v>
+        <v>528</v>
       </c>
       <c r="H54" s="38">
-        <v>1588</v>
+        <v>1201</v>
       </c>
       <c r="I54" s="38">
-        <v>45.371428571428567</v>
+        <v>41.413793103448278</v>
       </c>
       <c r="J54" s="38">
-        <v>3079.379093198992</v>
+        <v>3530.435470441299</v>
       </c>
       <c r="K54" s="38">
-        <v>3168.258186397984</v>
+        <v>3575.0491257285589</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M54" s="39">
-        <v>45512.520833333343</v>
+        <v>45820.506956018522</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A55" s="37" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B55" s="37" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>447</v>
+        <v>422</v>
       </c>
       <c r="E55" s="37" t="s">
+        <v>422</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>504</v>
+      </c>
+      <c r="G55" s="38" t="s">
+        <v>546</v>
+      </c>
+      <c r="H55" s="38">
+        <v>481</v>
+      </c>
+      <c r="I55" s="38">
+        <v>48.10</v>
+      </c>
+      <c r="J55" s="38">
+        <v>3312.0062370062369</v>
+      </c>
+      <c r="K55" s="38">
+        <v>3360.3222453222452</v>
+      </c>
+      <c r="L55" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="M55" s="39">
+        <v>45890.583344907413</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A56" s="37" t="s">
+        <v>241</v>
+      </c>
+      <c r="B56" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="C56" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D56" s="37" t="s">
+        <v>423</v>
+      </c>
+      <c r="E56" s="37" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" s="37" t="s">
         <v>505</v>
       </c>
-      <c r="F55" s="37" t="s">
+      <c r="G56" s="38" t="s">
+        <v>197</v>
+      </c>
+      <c r="H56" s="38">
+        <v>2126</v>
+      </c>
+      <c r="I56" s="38">
+        <v>57.45945945945946</v>
+      </c>
+      <c r="J56" s="38">
+        <v>3033.1528692380061</v>
+      </c>
+      <c r="K56" s="38">
+        <v>3094.2064910630288</v>
+      </c>
+      <c r="L56" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="M56" s="39">
+        <v>45545.625</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A57" s="37" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" s="37" t="s">
+        <v>304</v>
+      </c>
+      <c r="C57" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D57" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="E57" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57" s="37" t="s">
+        <v>506</v>
+      </c>
+      <c r="G57" s="38" t="s">
         <v>531</v>
       </c>
-      <c r="G55" s="38" t="s">
-[...83 lines deleted...]
-      </c>
       <c r="H57" s="38">
-        <v>1401</v>
+        <v>1923</v>
       </c>
       <c r="I57" s="38">
-        <v>51.888888888888893</v>
+        <v>54.942857142857143</v>
       </c>
       <c r="J57" s="38">
-        <v>3460.8743754461088</v>
+        <v>3503.7425897035891</v>
       </c>
       <c r="K57" s="38">
-        <v>3866.841541755889</v>
+        <v>3788.702028081123</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M57" s="39">
-        <v>45589.520833333343</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45555.437523148154</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A58" s="37" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B58" s="37" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>154</v>
+        <v>478</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="H58" s="38">
-        <v>3079</v>
+        <v>2379</v>
       </c>
       <c r="I58" s="38">
-        <v>54.982142857142847</v>
+        <v>55.325581395348827</v>
       </c>
       <c r="J58" s="38">
-        <v>2840.9451120493668</v>
+        <v>3100.2122740647328</v>
       </c>
       <c r="K58" s="38">
-        <v>3152.2799610263069</v>
+        <v>3697.9819251786462</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M58" s="39">
-        <v>45757.5</v>
+        <v>45685.618055555547</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A59" s="37" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="B59" s="37" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>506</v>
+        <v>425</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>532</v>
+        <v>157</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>556</v>
+        <v>196</v>
       </c>
       <c r="H59" s="38">
-        <v>1201</v>
+        <v>2930</v>
       </c>
       <c r="I59" s="38">
-        <v>41.413793103448278</v>
+        <v>59.795918367346928</v>
       </c>
       <c r="J59" s="38">
-        <v>3530.435470441299</v>
+        <v>3047.490443686007</v>
       </c>
       <c r="K59" s="38">
-        <v>3575.0491257285589</v>
+        <v>3083.7382252559719</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M59" s="39">
-        <v>45820.506956018522</v>
+        <v>45777.569467592592</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="B60" s="37" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>450</v>
+        <v>307</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>450</v>
+        <v>143</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>533</v>
+        <v>175</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>574</v>
+        <v>190</v>
       </c>
       <c r="H60" s="38">
-        <v>481</v>
+        <v>2798</v>
       </c>
       <c r="I60" s="38">
-        <v>48.100000000000001</v>
+        <v>55.96</v>
       </c>
       <c r="J60" s="38">
-        <v>3312.0062370062369</v>
+        <v>3100.4910650464608</v>
       </c>
       <c r="K60" s="38">
-        <v>3360.3222453222452</v>
+        <v>3147.2433881343818</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M60" s="39">
-        <v>45890.583344907413</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45814.416678240741</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A61" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B61" s="37" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>151</v>
+        <v>425</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>534</v>
+        <v>507</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H61" s="38">
-        <v>2126</v>
+        <v>1647</v>
       </c>
       <c r="I61" s="38">
-        <v>57.45945945945946</v>
+        <v>53.12903225806452</v>
       </c>
       <c r="J61" s="38">
-        <v>3033.1528692380061</v>
+        <v>3260.486945962356</v>
       </c>
       <c r="K61" s="38">
-        <v>3094.2064910630288</v>
+        <v>3306.3849423193692</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M61" s="39">
-        <v>45545.625</v>
+        <v>45818.631944444453</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A62" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B62" s="37" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>133</v>
+        <v>425</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>133</v>
+        <v>425</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>535</v>
+        <v>178</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>559</v>
+        <v>540</v>
       </c>
       <c r="H62" s="38">
-        <v>1923</v>
+        <v>2666</v>
       </c>
       <c r="I62" s="38">
-        <v>54.942857142857143</v>
+        <v>66.650000000000006</v>
       </c>
       <c r="J62" s="38">
-        <v>3503.7425897035891</v>
+        <v>2889.0420105026251</v>
       </c>
       <c r="K62" s="38">
-        <v>3788.702028081123</v>
+        <v>2924.1027756939229</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M62" s="39">
-        <v>45555.437523148154</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>45833.520856481482</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A63" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B63" s="37" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>507</v>
+        <v>144</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>534</v>
+        <v>180</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>232</v>
+        <v>547</v>
       </c>
       <c r="H63" s="38">
-        <v>2379</v>
+        <v>1995</v>
       </c>
       <c r="I63" s="38">
-        <v>55.325581395348827</v>
+        <v>60.45454545454546</v>
       </c>
       <c r="J63" s="38">
-        <v>3100.2122740647328</v>
+        <v>3107.2681704260649</v>
       </c>
       <c r="K63" s="38">
-        <v>3697.9819251786462</v>
+        <v>3251.634085213032</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M63" s="39">
-        <v>45685.618055555547</v>
+        <v>45841.506956018522</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A64" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B64" s="37" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>453</v>
+        <v>311</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>453</v>
+        <v>144</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>171</v>
+        <v>508</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>212</v>
+        <v>548</v>
       </c>
       <c r="H64" s="38">
-        <v>2930</v>
+        <v>1641</v>
       </c>
       <c r="I64" s="38">
-        <v>59.795918367346928</v>
+        <v>71.347826086956516</v>
       </c>
       <c r="J64" s="38">
-        <v>3047.490443686007</v>
+        <v>3039.0609384521631</v>
       </c>
       <c r="K64" s="38">
-        <v>3083.7382252559719</v>
+        <v>3272.2486288848258</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M64" s="39">
-        <v>45777.569467592592</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45849.423634259263</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A65" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B65" s="37" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>328</v>
+        <v>427</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>168</v>
+        <v>509</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>206</v>
+        <v>549</v>
       </c>
       <c r="H65" s="38">
-        <v>2798</v>
+        <v>1328</v>
       </c>
       <c r="I65" s="38">
-        <v>55.960000000000001</v>
+        <v>53.12</v>
       </c>
       <c r="J65" s="38">
-        <v>3100.4910650464608</v>
+        <v>3084.770331325301</v>
       </c>
       <c r="K65" s="38">
-        <v>3147.2433881343818</v>
+        <v>3314.0625</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M65" s="39">
-        <v>45814.416678240741</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45954.423622685194</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A66" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B66" s="37" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>453</v>
+        <v>428</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>453</v>
+        <v>144</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>536</v>
+        <v>510</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="H66" s="38">
-        <v>1647</v>
+        <v>2501</v>
       </c>
       <c r="I66" s="38">
-        <v>53.12903225806452</v>
+        <v>58.162790697674417</v>
       </c>
       <c r="J66" s="38">
-        <v>3260.486945962356</v>
+        <v>3133.3134746101559</v>
       </c>
       <c r="K66" s="38">
-        <v>3306.3849423193692</v>
+        <v>3448.7784886045579</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M66" s="39">
-        <v>45818.631944444453</v>
+        <v>45975.423611111109</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B67" s="37" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>453</v>
+        <v>429</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>190</v>
+        <v>511</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>568</v>
+        <v>219</v>
       </c>
       <c r="H67" s="38">
-        <v>2666</v>
+        <v>2665</v>
       </c>
       <c r="I67" s="38">
-        <v>66.650000000000006</v>
+        <v>47.589285714285722</v>
       </c>
       <c r="J67" s="38">
-        <v>2889.0420105026251</v>
+        <v>3172.2562851782359</v>
       </c>
       <c r="K67" s="38">
-        <v>2924.1027756939229</v>
+        <v>3654.6789343339578</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M67" s="39">
-        <v>45833.520856481482</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45979.590289351851</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A68" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B68" s="37" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>454</v>
+        <v>315</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>575</v>
+        <v>185</v>
       </c>
       <c r="H68" s="38">
-        <v>1995</v>
+        <v>2490</v>
       </c>
       <c r="I68" s="38">
-        <v>60.45454545454546</v>
+        <v>51.875</v>
       </c>
       <c r="J68" s="38">
-        <v>3107.2681704260649</v>
+        <v>2811.5132530120482</v>
       </c>
       <c r="K68" s="38">
-        <v>3251.634085213032</v>
+        <v>3887.9240963855418</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M68" s="39">
-        <v>45841.506956018522</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46129.423611111109</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B69" s="37" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>332</v>
+        <v>430</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>576</v>
+        <v>550</v>
       </c>
       <c r="H69" s="38">
-        <v>1641</v>
+        <v>1519</v>
       </c>
       <c r="I69" s="38">
-        <v>71.347826086956516</v>
+        <v>54.25</v>
       </c>
       <c r="J69" s="38">
-        <v>3039.0609384521631</v>
+        <v>2980.085582620145</v>
       </c>
       <c r="K69" s="38">
-        <v>3272.2486288848258</v>
+        <v>3065.536537195524</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M69" s="39">
-        <v>45849.423634259263</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>46142.513888888891</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A70" s="37" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B70" s="37" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>115</v>
+        <v>392</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>455</v>
+        <v>431</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>151</v>
+        <v>431</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>538</v>
+        <v>180</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>577</v>
+        <v>551</v>
       </c>
       <c r="H70" s="38">
-        <v>1328</v>
+        <v>3997</v>
       </c>
       <c r="I70" s="38">
-        <v>53.119999999999997</v>
+        <v>27.19047619047619</v>
       </c>
       <c r="J70" s="38">
-        <v>3084.770331325301</v>
+        <v>3907.489116837628</v>
       </c>
       <c r="K70" s="38">
-        <v>3314.0625</v>
+        <v>4054.9181886414808</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M70" s="39">
-        <v>45954.423622685194</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46178.465277777781</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A71" s="37" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B71" s="37" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>456</v>
+        <v>416</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>151</v>
+        <v>416</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="H71" s="38">
-        <v>2501</v>
+        <v>1592</v>
       </c>
       <c r="I71" s="38">
-        <v>58.162790697674417</v>
+        <v>43.027027027027017</v>
       </c>
       <c r="J71" s="38">
-        <v>3133.3134746101559</v>
+        <v>2947.8106155778901</v>
       </c>
       <c r="K71" s="38">
-        <v>3448.7784886045579</v>
+        <v>2994.8326005025128</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M71" s="39">
-        <v>45975.423611111109</v>
+        <v>46037.513888888891</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A72" s="37" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B72" s="37" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>508</v>
+        <v>472</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>540</v>
+        <v>514</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>198</v>
+        <v>552</v>
       </c>
       <c r="H72" s="38">
-        <v>2665</v>
+        <v>1235</v>
       </c>
       <c r="I72" s="38">
-        <v>47.589285714285722</v>
+        <v>47.50</v>
       </c>
       <c r="J72" s="38">
-        <v>3172.2562851782359</v>
+        <v>3392.306072874494</v>
       </c>
       <c r="K72" s="38">
-        <v>3654.6789343339578</v>
+        <v>3579.5392712550611</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M72" s="39">
-        <v>45979.590289351851</v>
+        <v>46073.423622685194</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="B73" s="37" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>154</v>
+        <v>480</v>
       </c>
       <c r="F73" s="37" t="s">
+        <v>502</v>
+      </c>
+      <c r="G73" s="38" t="s">
+        <v>197</v>
+      </c>
+      <c r="H73" s="38">
+        <v>2038</v>
+      </c>
+      <c r="I73" s="38">
+        <v>55.081081081081081</v>
+      </c>
+      <c r="J73" s="38">
+        <v>3050.0002453385669</v>
+      </c>
+      <c r="K73" s="38">
+        <v>3126.0545829244361</v>
+      </c>
+      <c r="L73" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="M73" s="39">
+        <v>46093.513888888891</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A74" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B74" s="37" t="s">
+        <v>321</v>
+      </c>
+      <c r="C74" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D74" s="37" t="s">
+        <v>433</v>
+      </c>
+      <c r="E74" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F74" s="37" t="s">
+        <v>178</v>
+      </c>
+      <c r="G74" s="38" t="s">
+        <v>197</v>
+      </c>
+      <c r="H74" s="38">
+        <v>2357</v>
+      </c>
+      <c r="I74" s="38">
+        <v>63.702702702702709</v>
+      </c>
+      <c r="J74" s="38">
+        <v>3535.9974543911749</v>
+      </c>
+      <c r="K74" s="38">
+        <v>3989.824352991091</v>
+      </c>
+      <c r="L74" s="38" t="s">
+        <v>230</v>
+      </c>
+      <c r="M74" s="39">
+        <v>45796.4375</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A75" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B75" s="37" t="s">
+        <v>322</v>
+      </c>
+      <c r="C75" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="D75" s="37" t="s">
+        <v>434</v>
+      </c>
+      <c r="E75" s="37" t="s">
+        <v>480</v>
+      </c>
+      <c r="F75" s="37" t="s">
+        <v>502</v>
+      </c>
+      <c r="G75" s="38" t="s">
+        <v>553</v>
+      </c>
+      <c r="H75" s="38">
+        <v>2827</v>
+      </c>
+      <c r="I75" s="38">
+        <v>44.873015873015873</v>
+      </c>
+      <c r="J75" s="38">
+        <v>3363.719136894234</v>
+      </c>
+      <c r="K75" s="38">
+        <v>3459.73664662186</v>
+      </c>
+      <c r="L75" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="M75" s="39">
+        <v>45923.62501157407</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A76" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="C76" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D76" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="F76" s="37" t="s">
+        <v>175</v>
+      </c>
+      <c r="G76" s="38" t="s">
+        <v>212</v>
+      </c>
+      <c r="H76" s="38">
+        <v>1914</v>
+      </c>
+      <c r="I76" s="38">
+        <v>61.741935483870961</v>
+      </c>
+      <c r="J76" s="38">
+        <v>3129.939916405433</v>
+      </c>
+      <c r="K76" s="38">
+        <v>3456.48119122257</v>
+      </c>
+      <c r="L76" s="38" t="s">
+        <v>230</v>
+      </c>
+      <c r="M76" s="39">
+        <v>46114.51399305556</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A77" s="37" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" s="37" t="s">
+        <v>324</v>
+      </c>
+      <c r="C77" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D77" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="E77" s="37" t="s">
+        <v>144</v>
+      </c>
+      <c r="F77" s="37" t="s">
         <v>168</v>
       </c>
-      <c r="G73" s="38" t="s">
-[...162 lines deleted...]
-      </c>
       <c r="G77" s="38" t="s">
-        <v>213</v>
+        <v>554</v>
       </c>
       <c r="H77" s="38">
-        <v>2357</v>
+        <v>3585</v>
       </c>
       <c r="I77" s="38">
-        <v>63.702702702702709</v>
+        <v>54.31818181818182</v>
       </c>
       <c r="J77" s="38">
-        <v>3535.9974543911749</v>
+        <v>3934.0725244072519</v>
       </c>
       <c r="K77" s="38">
-        <v>3989.824352991091</v>
+        <v>4209.9827057182702</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M77" s="39">
-        <v>45796.4375</v>
+        <v>45597.8125</v>
       </c>
     </row>
     <row r="78" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A78" s="37" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B78" s="37" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="E78" s="37" t="s">
-        <v>509</v>
+        <v>144</v>
       </c>
       <c r="F78" s="37" t="s">
-        <v>531</v>
+        <v>168</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>579</v>
+        <v>205</v>
       </c>
       <c r="H78" s="38">
-        <v>2827</v>
+        <v>2317</v>
       </c>
       <c r="I78" s="38">
-        <v>44.873015873015873</v>
+        <v>51.488888888888887</v>
       </c>
       <c r="J78" s="38">
-        <v>3363.719136894234</v>
+        <v>3998.415192058696</v>
       </c>
       <c r="K78" s="38">
-        <v>3459.73664662186</v>
+        <v>4284.5986189037549</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M78" s="39">
-        <v>45923.62501157407</v>
+        <v>45597.81251157407</v>
       </c>
     </row>
     <row r="79" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A79" s="37" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B79" s="37" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>135</v>
+        <v>326</v>
       </c>
       <c r="E79" s="37" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F79" s="37" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>229</v>
+        <v>186</v>
       </c>
       <c r="H79" s="38">
-        <v>1914</v>
+        <v>2258</v>
       </c>
       <c r="I79" s="38">
-        <v>61.741935483870961</v>
+        <v>66.411764705882348</v>
       </c>
       <c r="J79" s="38">
-        <v>3129.939916405433</v>
+        <v>3173.697519929141</v>
       </c>
       <c r="K79" s="38">
-        <v>3456.48119122257</v>
+        <v>3550.1403897254208</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M79" s="39">
-        <v>46114.51399305556</v>
+        <v>45608.631944444453</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A80" s="37" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B80" s="37" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="C80" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E80" s="37" t="s">
-        <v>510</v>
+        <v>143</v>
       </c>
       <c r="F80" s="37" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="G80" s="38" t="s">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="H80" s="38">
-        <v>6035</v>
+        <v>6560</v>
       </c>
       <c r="I80" s="38">
-        <v>62.864583333333343</v>
+        <v>60.740740740740733</v>
       </c>
       <c r="J80" s="38">
-        <v>4097.3815675227843</v>
+        <v>3867.4611280487811</v>
       </c>
       <c r="K80" s="38">
-        <v>4409.2132162386088</v>
+        <v>4114.5233231707316</v>
       </c>
       <c r="L80" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M80" s="39">
-        <v>45412.631956018522</v>
+        <v>45764.506944444453</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A81" s="37" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B81" s="37" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="C81" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D81" s="37" t="s">
-        <v>133</v>
+        <v>436</v>
       </c>
       <c r="E81" s="37" t="s">
-        <v>151</v>
+        <v>436</v>
       </c>
       <c r="F81" s="37" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="G81" s="38" t="s">
-        <v>581</v>
+        <v>201</v>
       </c>
       <c r="H81" s="38">
-        <v>3585</v>
+        <v>2365</v>
       </c>
       <c r="I81" s="38">
-        <v>54.31818181818182</v>
+        <v>62.236842105263158</v>
       </c>
       <c r="J81" s="38">
-        <v>3934.0725244072519</v>
+        <v>3270.0887949260041</v>
       </c>
       <c r="K81" s="38">
-        <v>4209.9827057182702</v>
+        <v>3568.557293868922</v>
       </c>
       <c r="L81" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M81" s="39">
-        <v>45597.8125</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45917.569467592592</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A82" s="37" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B82" s="37" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="C82" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D82" s="37" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="E82" s="37" t="s">
-        <v>151</v>
+        <v>480</v>
       </c>
       <c r="F82" s="37" t="s">
-        <v>183</v>
+        <v>502</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="H82" s="38">
-        <v>2317</v>
+        <v>2730</v>
       </c>
       <c r="I82" s="38">
-        <v>51.488888888888887</v>
+        <v>73.78378378378379</v>
       </c>
       <c r="J82" s="38">
-        <v>3998.415192058696</v>
+        <v>3290.978754578754</v>
       </c>
       <c r="K82" s="38">
-        <v>4284.5986189037549</v>
+        <v>3362.926007326007</v>
       </c>
       <c r="L82" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M82" s="39">
-        <v>45597.81251157407</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45512.520833333343</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A83" s="37" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B83" s="37" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="C83" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D83" s="37" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="E83" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F83" s="37" t="s">
-        <v>169</v>
+        <v>516</v>
       </c>
       <c r="G83" s="38" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="H83" s="38">
-        <v>2258</v>
+        <v>2605</v>
       </c>
       <c r="I83" s="38">
-        <v>66.411764705882348</v>
+        <v>54.270833333333343</v>
       </c>
       <c r="J83" s="38">
-        <v>3173.697519929141</v>
+        <v>3167.6295585412672</v>
       </c>
       <c r="K83" s="38">
-        <v>3550.1403897254208</v>
+        <v>3299.3508637236091</v>
       </c>
       <c r="L83" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M83" s="39">
-        <v>45608.631944444453</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45524.625023148154</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A84" s="37" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B84" s="37" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D84" s="37" t="s">
-        <v>347</v>
+        <v>415</v>
       </c>
       <c r="E84" s="37" t="s">
-        <v>154</v>
+        <v>415</v>
       </c>
       <c r="F84" s="37" t="s">
-        <v>543</v>
+        <v>181</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>582</v>
+        <v>215</v>
       </c>
       <c r="H84" s="38">
-        <v>6560</v>
+        <v>1899</v>
       </c>
       <c r="I84" s="38">
-        <v>60.740740740740733</v>
+        <v>52.75</v>
       </c>
       <c r="J84" s="38">
-        <v>3867.4611280487811</v>
+        <v>3100.1221695629279</v>
       </c>
       <c r="K84" s="38">
-        <v>4114.5233231707316</v>
+        <v>3318.828857293312</v>
       </c>
       <c r="L84" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M84" s="39">
-        <v>45764.506944444453</v>
+        <v>45575.527789351851</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A85" s="37" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B85" s="37" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="C85" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>463</v>
+        <v>415</v>
       </c>
       <c r="E85" s="37" t="s">
-        <v>463</v>
+        <v>415</v>
       </c>
       <c r="F85" s="37" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="G85" s="38" t="s">
-        <v>197</v>
+        <v>228</v>
       </c>
       <c r="H85" s="38">
-        <v>2365</v>
+        <v>4138</v>
       </c>
       <c r="I85" s="38">
-        <v>62.236842105263158</v>
+        <v>55.918918918918919</v>
       </c>
       <c r="J85" s="38">
-        <v>3270.0887949260041</v>
+        <v>3235.988641855969</v>
       </c>
       <c r="K85" s="38">
-        <v>3568.557293868922</v>
+        <v>3415.881101981633</v>
       </c>
       <c r="L85" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M85" s="39">
-        <v>45917.569467592592</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45610.520833333343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A86" s="37" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B86" s="37" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="C86" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D86" s="37" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="E86" s="37" t="s">
-        <v>509</v>
+        <v>144</v>
       </c>
       <c r="F86" s="37" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="G86" s="38" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="H86" s="38">
-        <v>2730</v>
+        <v>2818</v>
       </c>
       <c r="I86" s="38">
-        <v>73.78378378378379</v>
+        <v>56.36</v>
       </c>
       <c r="J86" s="38">
-        <v>3290.978754578754</v>
+        <v>3175</v>
       </c>
       <c r="K86" s="38">
-        <v>3362.926007326007</v>
+        <v>3499.35628105039</v>
       </c>
       <c r="L86" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M86" s="39">
-        <v>45512.520833333343</v>
+        <v>45790.611134259263</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A87" s="37" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="B87" s="37" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="C87" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D87" s="37" t="s">
-        <v>350</v>
+        <v>439</v>
       </c>
       <c r="E87" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F87" s="37" t="s">
-        <v>544</v>
+        <v>488</v>
       </c>
       <c r="G87" s="38" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="H87" s="38">
-        <v>2605</v>
+        <v>2060</v>
       </c>
       <c r="I87" s="38">
-        <v>54.270833333333343</v>
+        <v>57.222222222222221</v>
       </c>
       <c r="J87" s="38">
-        <v>3167.6295585412672</v>
+        <v>3159.035922330097</v>
       </c>
       <c r="K87" s="38">
-        <v>3299.3508637236091</v>
+        <v>3386.1776699029128</v>
       </c>
       <c r="L87" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M87" s="39">
-        <v>45524.625023148154</v>
+        <v>45629.638888888891</v>
       </c>
     </row>
     <row r="88" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A88" s="37" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="B88" s="37" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="C88" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="E88" s="37" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="F88" s="37" t="s">
-        <v>194</v>
+        <v>495</v>
       </c>
       <c r="G88" s="38" t="s">
-        <v>231</v>
+        <v>545</v>
       </c>
       <c r="H88" s="38">
-        <v>1899</v>
+        <v>1347</v>
       </c>
       <c r="I88" s="38">
-        <v>52.75</v>
+        <v>49.888888888888893</v>
       </c>
       <c r="J88" s="38">
-        <v>3100.1221695629279</v>
+        <v>3197.760207869339</v>
       </c>
       <c r="K88" s="38">
-        <v>3318.828857293312</v>
+        <v>3570.936896807721</v>
       </c>
       <c r="L88" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M88" s="39">
-        <v>45575.527789351851</v>
+        <v>45881.618055555547</v>
       </c>
     </row>
     <row r="89" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A89" s="37" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="B89" s="37" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="C89" s="37" t="s">
-        <v>114</v>
+        <v>392</v>
       </c>
       <c r="D89" s="37" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="E89" s="37" t="s">
-        <v>442</v>
+        <v>481</v>
       </c>
       <c r="F89" s="37" t="s">
-        <v>176</v>
+        <v>509</v>
       </c>
       <c r="G89" s="38" t="s">
-        <v>583</v>
+        <v>556</v>
       </c>
       <c r="H89" s="38">
-        <v>4138</v>
+        <v>4970</v>
       </c>
       <c r="I89" s="38">
-        <v>55.918918918918919</v>
+        <v>28.07909604519774</v>
       </c>
       <c r="J89" s="38">
-        <v>3235.988641855969</v>
+        <v>3253.1148048289738</v>
       </c>
       <c r="K89" s="38">
-        <v>3415.881101981633</v>
+        <v>3301.2435774647888</v>
       </c>
       <c r="L89" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M89" s="39">
-        <v>45610.520833333343</v>
+        <v>46149.423611111109</v>
       </c>
     </row>
     <row r="90" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A90" s="37" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="B90" s="37" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="C90" s="37" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D90" s="37" t="s">
-        <v>465</v>
+        <v>337</v>
       </c>
       <c r="E90" s="37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F90" s="37" t="s">
-        <v>528</v>
+        <v>165</v>
       </c>
       <c r="G90" s="38" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="H90" s="38">
-        <v>2818</v>
+        <v>3574</v>
       </c>
       <c r="I90" s="38">
-        <v>56.359999999999999</v>
+        <v>51.057142857142857</v>
       </c>
       <c r="J90" s="38">
-        <v>3175</v>
+        <v>3058.8673754896472</v>
       </c>
       <c r="K90" s="38">
-        <v>3499.35628105039</v>
+        <v>3368.8399552322321</v>
       </c>
       <c r="L90" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M90" s="39">
-        <v>45790.611134259263</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46000.381944444453</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A91" s="37" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="B91" s="37" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="C91" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D91" s="37" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
       <c r="E91" s="37" t="s">
-        <v>466</v>
+        <v>122</v>
       </c>
       <c r="F91" s="37" t="s">
-        <v>545</v>
+        <v>167</v>
       </c>
       <c r="G91" s="38" t="s">
-        <v>565</v>
+        <v>186</v>
       </c>
       <c r="H91" s="38">
-        <v>2381</v>
+        <v>1970</v>
       </c>
       <c r="I91" s="38">
-        <v>45.78846153846154</v>
+        <v>57.941176470588239</v>
       </c>
       <c r="J91" s="38">
-        <v>3668.2847543049138</v>
+        <v>3500</v>
       </c>
       <c r="K91" s="38">
-        <v>3908.6782864342708</v>
+        <v>4064.2385786802029</v>
       </c>
       <c r="L91" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M91" s="39">
-        <v>45450.45140046296</v>
+        <v>45456.506944444453</v>
       </c>
     </row>
     <row r="92" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A92" s="37" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="B92" s="37" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="C92" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="E92" s="37" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="F92" s="37" t="s">
-        <v>515</v>
+        <v>167</v>
       </c>
       <c r="G92" s="38" t="s">
-        <v>231</v>
+        <v>197</v>
       </c>
       <c r="H92" s="38">
-        <v>2060</v>
+        <v>2261</v>
       </c>
       <c r="I92" s="38">
-        <v>57.222222222222221</v>
+        <v>61.108108108108112</v>
       </c>
       <c r="J92" s="38">
-        <v>3159.035922330097</v>
+        <v>3400.4732419283509</v>
       </c>
       <c r="K92" s="38">
-        <v>3386.1776699029128</v>
+        <v>3988.0654577620521</v>
       </c>
       <c r="L92" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M92" s="39">
-        <v>45629.638888888891</v>
+        <v>45456.506956018522</v>
       </c>
     </row>
     <row r="93" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A93" s="37" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B93" s="37" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="C93" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D93" s="37" t="s">
-        <v>444</v>
+        <v>340</v>
       </c>
       <c r="E93" s="37" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
       <c r="F93" s="37" t="s">
-        <v>523</v>
+        <v>488</v>
       </c>
       <c r="G93" s="38" t="s">
-        <v>573</v>
+        <v>196</v>
       </c>
       <c r="H93" s="38">
-        <v>1347</v>
+        <v>2265</v>
       </c>
       <c r="I93" s="38">
-        <v>49.888888888888893</v>
+        <v>46.224489795918373</v>
       </c>
       <c r="J93" s="38">
-        <v>3197.760207869339</v>
+        <v>3350.988962472406</v>
       </c>
       <c r="K93" s="38">
-        <v>3570.936896807721</v>
+        <v>3714.8388520971298</v>
       </c>
       <c r="L93" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M93" s="39">
-        <v>45881.618055555547</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45517.625</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A94" s="37" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="B94" s="37" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="C94" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D94" s="37" t="s">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="E94" s="37" t="s">
-        <v>501</v>
+        <v>124</v>
       </c>
       <c r="F94" s="37" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="G94" s="38" t="s">
-        <v>226</v>
+        <v>540</v>
       </c>
       <c r="H94" s="38">
-        <v>2716</v>
+        <v>2306</v>
       </c>
       <c r="I94" s="38">
-        <v>37.205479452054803</v>
+        <v>57.65</v>
       </c>
       <c r="J94" s="38">
-        <v>3250.3681885125179</v>
+        <v>3440</v>
       </c>
       <c r="K94" s="38">
-        <v>3496.4477172312222</v>
+        <v>3927.533824804857</v>
       </c>
       <c r="L94" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M94" s="39">
-        <v>45440.652777777781</v>
+        <v>45526.520844907413</v>
       </c>
     </row>
     <row r="95" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A95" s="37" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="B95" s="37" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="C95" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D95" s="37" t="s">
-        <v>469</v>
+        <v>342</v>
       </c>
       <c r="E95" s="37" t="s">
-        <v>469</v>
+        <v>143</v>
       </c>
       <c r="F95" s="37" t="s">
-        <v>517</v>
+        <v>175</v>
       </c>
       <c r="G95" s="38" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="H95" s="38">
-        <v>2205</v>
+        <v>1487</v>
       </c>
       <c r="I95" s="38">
-        <v>59.594594594594597</v>
+        <v>61.958333333333343</v>
       </c>
       <c r="J95" s="38">
-        <v>2654.9029478458051</v>
+        <v>3189.5238735709481</v>
       </c>
       <c r="K95" s="38">
-        <v>2690.7723356009069</v>
+        <v>3604.5561533288501</v>
       </c>
       <c r="L95" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M95" s="39">
-        <v>45433.666678240741</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45554.529965277783</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A96" s="37" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="B96" s="37" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="C96" s="37" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D96" s="37" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E96" s="37" t="s">
-        <v>154</v>
+        <v>482</v>
       </c>
       <c r="F96" s="37" t="s">
-        <v>178</v>
+        <v>519</v>
       </c>
       <c r="G96" s="38" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="H96" s="38">
-        <v>3574</v>
+        <v>2260</v>
       </c>
       <c r="I96" s="38">
-        <v>51.057142857142857</v>
+        <v>59.473684210526308</v>
       </c>
       <c r="J96" s="38">
-        <v>3058.8673754896472</v>
+        <v>3422.814159292036</v>
       </c>
       <c r="K96" s="38">
-        <v>3368.8399552322321</v>
+        <v>3660.424778761062</v>
       </c>
       <c r="L96" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M96" s="39">
-        <v>46000.381944444453</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45569.43751157407</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A97" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B97" s="37" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="C97" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D97" s="37" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="E97" s="37" t="s">
-        <v>135</v>
+        <v>480</v>
       </c>
       <c r="F97" s="37" t="s">
-        <v>183</v>
+        <v>502</v>
       </c>
       <c r="G97" s="38" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H97" s="38">
-        <v>2031</v>
+        <v>2112</v>
       </c>
       <c r="I97" s="38">
-        <v>52.07692307692308</v>
+        <v>46.93333333333333</v>
       </c>
       <c r="J97" s="38">
-        <v>3496.9699655342201</v>
+        <v>3370.923295454545</v>
       </c>
       <c r="K97" s="38">
-        <v>4133.9266371245694</v>
+        <v>3435.8854166666661</v>
       </c>
       <c r="L97" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M97" s="39">
-        <v>45454.45140046296</v>
+        <v>45575.395856481482</v>
       </c>
     </row>
     <row r="98" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A98" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B98" s="37" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="C98" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D98" s="37" t="s">
-        <v>470</v>
+        <v>446</v>
       </c>
       <c r="E98" s="37" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F98" s="37" t="s">
-        <v>182</v>
+        <v>488</v>
       </c>
       <c r="G98" s="38" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="H98" s="38">
-        <v>1970</v>
+        <v>1684</v>
       </c>
       <c r="I98" s="38">
-        <v>57.941176470588239</v>
+        <v>54.322580645161288</v>
       </c>
       <c r="J98" s="38">
-        <v>3500</v>
+        <v>3223.7737529691208</v>
       </c>
       <c r="K98" s="38">
-        <v>4064.2385786802029</v>
+        <v>3563.8010688836098</v>
       </c>
       <c r="L98" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M98" s="39">
-        <v>45456.506944444453</v>
+        <v>45582.520833333343</v>
       </c>
     </row>
     <row r="99" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A99" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B99" s="37" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="C99" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D99" s="37" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="E99" s="37" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F99" s="37" t="s">
-        <v>182</v>
+        <v>488</v>
       </c>
       <c r="G99" s="38" t="s">
-        <v>213</v>
+        <v>540</v>
       </c>
       <c r="H99" s="38">
-        <v>2261</v>
+        <v>1877</v>
       </c>
       <c r="I99" s="38">
-        <v>61.108108108108112</v>
+        <v>46.925</v>
       </c>
       <c r="J99" s="38">
-        <v>3400.4732419283509</v>
+        <v>3224.4208843899842</v>
       </c>
       <c r="K99" s="38">
-        <v>3988.0654577620521</v>
+        <v>3563.8140649973361</v>
       </c>
       <c r="L99" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M99" s="39">
-        <v>45456.506956018522</v>
+        <v>45582.520833333343</v>
       </c>
     </row>
     <row r="100" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A100" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B100" s="37" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="C100" s="37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D100" s="37" t="s">
-        <v>363</v>
+        <v>406</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>501</v>
+        <v>406</v>
       </c>
       <c r="F100" s="37" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="G100" s="38" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H100" s="38">
-        <v>2265</v>
+        <v>3061</v>
       </c>
       <c r="I100" s="38">
-        <v>46.224489795918373</v>
+        <v>51.881355932203391</v>
       </c>
       <c r="J100" s="38">
-        <v>3350.988962472406</v>
+        <v>2763.7977785037569</v>
       </c>
       <c r="K100" s="38">
-        <v>3714.8388520971298</v>
+        <v>2809.1617118588701</v>
       </c>
       <c r="L100" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M100" s="39">
-        <v>45517.625</v>
+        <v>45596.527800925927</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A101" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B101" s="37" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="C101" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D101" s="37" t="s">
-        <v>472</v>
+        <v>448</v>
       </c>
       <c r="E101" s="37" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="F101" s="37" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="H101" s="38">
-        <v>2306</v>
+        <v>2447</v>
       </c>
       <c r="I101" s="38">
-        <v>57.649999999999999</v>
+        <v>47.057692307692307</v>
       </c>
       <c r="J101" s="38">
-        <v>3440</v>
+        <v>3603.5496526358811</v>
       </c>
       <c r="K101" s="38">
-        <v>3927.533824804857</v>
+        <v>4365.5247241520228</v>
       </c>
       <c r="L101" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M101" s="39">
-        <v>45526.520844907413</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45615.63890046296</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A102" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B102" s="37" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="C102" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D102" s="37" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="E102" s="37" t="s">
-        <v>154</v>
+        <v>483</v>
       </c>
       <c r="F102" s="37" t="s">
+        <v>488</v>
+      </c>
+      <c r="G102" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="H102" s="38">
+        <v>2932</v>
+      </c>
+      <c r="I102" s="38">
+        <v>65.155555555555551</v>
+      </c>
+      <c r="J102" s="38">
+        <v>3422.376128922238</v>
+      </c>
+      <c r="K102" s="38">
+        <v>3874.1234652114599</v>
+      </c>
+      <c r="L102" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="M102" s="39">
+        <v>45618.423611111109</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A103" s="37" t="s">
+        <v>250</v>
+      </c>
+      <c r="B103" s="37" t="s">
+        <v>350</v>
+      </c>
+      <c r="C103" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D103" s="37" t="s">
+        <v>449</v>
+      </c>
+      <c r="E103" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="F103" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="G103" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="H103" s="38">
+        <v>2428</v>
+      </c>
+      <c r="I103" s="38">
+        <v>55.18181818181818</v>
+      </c>
+      <c r="J103" s="38">
+        <v>3446.4332784184512</v>
+      </c>
+      <c r="K103" s="38">
+        <v>4170.7619439868204</v>
+      </c>
+      <c r="L103" s="38" t="s">
+        <v>230</v>
+      </c>
+      <c r="M103" s="39">
+        <v>45750.527777777781</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A104" s="37" t="s">
+        <v>250</v>
+      </c>
+      <c r="B104" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="C104" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D104" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="E104" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F104" s="37" t="s">
         <v>168</v>
       </c>
-      <c r="G102" s="38" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="G104" s="38" t="s">
-        <v>222</v>
+        <v>540</v>
       </c>
       <c r="H104" s="38">
-        <v>2112</v>
+        <v>2564</v>
       </c>
       <c r="I104" s="38">
-        <v>46.93333333333333</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="J104" s="38">
-        <v>3370.923295454545</v>
+        <v>3653.9676287051479</v>
       </c>
       <c r="K104" s="38">
-        <v>3435.8854166666661</v>
+        <v>4311.224648985959</v>
       </c>
       <c r="L104" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M104" s="39">
-        <v>45575.395856481482</v>
+        <v>45772.444456018522</v>
       </c>
     </row>
     <row r="105" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A105" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B105" s="37" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="C105" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D105" s="37" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="E105" s="37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="F105" s="37" t="s">
-        <v>515</v>
+        <v>175</v>
       </c>
       <c r="G105" s="38" t="s">
-        <v>229</v>
+        <v>554</v>
       </c>
       <c r="H105" s="38">
-        <v>1684</v>
+        <v>3870</v>
       </c>
       <c r="I105" s="38">
-        <v>54.322580645161288</v>
+        <v>58.636363636363633</v>
       </c>
       <c r="J105" s="38">
-        <v>3223.7737529691208</v>
+        <v>3325.3695090439278</v>
       </c>
       <c r="K105" s="38">
-        <v>3563.8010688836098</v>
+        <v>3708.1976744186049</v>
       </c>
       <c r="L105" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M105" s="39">
-        <v>45582.520833333343</v>
+        <v>45790.611122685194</v>
       </c>
     </row>
     <row r="106" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A106" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B106" s="37" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="C106" s="37" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D106" s="37" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E106" s="37" t="s">
-        <v>154</v>
+        <v>484</v>
       </c>
       <c r="F106" s="37" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="G106" s="38" t="s">
-        <v>568</v>
+        <v>219</v>
       </c>
       <c r="H106" s="38">
-        <v>1877</v>
+        <v>3695</v>
       </c>
       <c r="I106" s="38">
-        <v>46.924999999999997</v>
+        <v>65.982142857142861</v>
       </c>
       <c r="J106" s="38">
-        <v>3224.4208843899842</v>
+        <v>3205.2947225981061</v>
       </c>
       <c r="K106" s="38">
-        <v>3563.8140649973361</v>
+        <v>4202.7253044654944</v>
       </c>
       <c r="L106" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M106" s="39">
-        <v>45582.520833333343</v>
+        <v>45814.423611111109</v>
       </c>
     </row>
     <row r="107" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A107" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B107" s="37" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="C107" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D107" s="37" t="s">
-        <v>432</v>
+        <v>124</v>
       </c>
       <c r="E107" s="37" t="s">
-        <v>432</v>
+        <v>124</v>
       </c>
       <c r="F107" s="37" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="G107" s="38" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="H107" s="38">
-        <v>3061</v>
+        <v>2075</v>
       </c>
       <c r="I107" s="38">
-        <v>51.881355932203391</v>
+        <v>54.60526315789474</v>
       </c>
       <c r="J107" s="38">
-        <v>2763.7977785037569</v>
+        <v>3301.3614457831331</v>
       </c>
       <c r="K107" s="38">
-        <v>2809.1617118588701</v>
+        <v>4262.4414457831326</v>
       </c>
       <c r="L107" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M107" s="39">
-        <v>45596.527800925927</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45819.555555555547</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A108" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B108" s="37" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="C108" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D108" s="37" t="s">
-        <v>477</v>
+        <v>122</v>
       </c>
       <c r="E108" s="37" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F108" s="37" t="s">
-        <v>548</v>
+        <v>169</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="H108" s="38">
-        <v>2447</v>
+        <v>3729</v>
       </c>
       <c r="I108" s="38">
-        <v>47.057692307692307</v>
+        <v>67.80</v>
       </c>
       <c r="J108" s="38">
-        <v>3603.5496526358811</v>
+        <v>3269.1587556985792</v>
       </c>
       <c r="K108" s="38">
-        <v>4365.5247241520228</v>
+        <v>3622.4116385089842</v>
       </c>
       <c r="L108" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M108" s="39">
-        <v>45615.63890046296</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A109" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B109" s="37" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="C109" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D109" s="37" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="E109" s="37" t="s">
-        <v>512</v>
+        <v>144</v>
       </c>
       <c r="F109" s="37" t="s">
-        <v>515</v>
+        <v>178</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H109" s="38">
-        <v>2932</v>
+        <v>2898</v>
       </c>
       <c r="I109" s="38">
-        <v>65.155555555555551</v>
+        <v>54.679245283018872</v>
       </c>
       <c r="J109" s="38">
-        <v>3422.376128922238</v>
+        <v>3196.7142857142858</v>
       </c>
       <c r="K109" s="38">
-        <v>3874.1234652114599</v>
+        <v>3539.4975845410622</v>
       </c>
       <c r="L109" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M109" s="39">
-        <v>45618.423611111109</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506967592592</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A110" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B110" s="37" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="C110" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D110" s="37" t="s">
-        <v>478</v>
+        <v>452</v>
       </c>
       <c r="E110" s="37" t="s">
-        <v>135</v>
+        <v>452</v>
       </c>
       <c r="F110" s="37" t="s">
-        <v>182</v>
+        <v>518</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>228</v>
+        <v>528</v>
       </c>
       <c r="H110" s="38">
-        <v>2428</v>
+        <v>1574</v>
       </c>
       <c r="I110" s="38">
-        <v>55.18181818181818</v>
+        <v>54.275862068965523</v>
       </c>
       <c r="J110" s="38">
-        <v>3446.4332784184512</v>
+        <v>3265.188691232529</v>
       </c>
       <c r="K110" s="38">
-        <v>4170.7619439868204</v>
+        <v>3515.1410419313852</v>
       </c>
       <c r="L110" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M110" s="39">
-        <v>45750.527777777781</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45883.51390046296</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A111" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B111" s="37" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="C111" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D111" s="37" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="E111" s="37" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="F111" s="37" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="G111" s="38" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="H111" s="38">
-        <v>2564</v>
+        <v>6705</v>
       </c>
       <c r="I111" s="38">
-        <v>64.099999999999994</v>
+        <v>37.881355932203391</v>
       </c>
       <c r="J111" s="38">
-        <v>3653.9676287051479</v>
+        <v>3187.4615257270689</v>
       </c>
       <c r="K111" s="38">
-        <v>4311.224648985959</v>
+        <v>3257.766074571216</v>
       </c>
       <c r="L111" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M111" s="39">
-        <v>45772.444456018522</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45883.520844907413</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A112" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B112" s="37" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="C112" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D112" s="37" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="E112" s="37" t="s">
-        <v>154</v>
+        <v>454</v>
       </c>
       <c r="F112" s="37" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="G112" s="38" t="s">
-        <v>581</v>
+        <v>197</v>
       </c>
       <c r="H112" s="38">
-        <v>3870</v>
+        <v>1851</v>
       </c>
       <c r="I112" s="38">
-        <v>58.636363636363633</v>
+        <v>50.027027027027017</v>
       </c>
       <c r="J112" s="38">
-        <v>3325.3695090439278</v>
+        <v>3738.055645596975</v>
       </c>
       <c r="K112" s="38">
-        <v>3708.1976744186049</v>
+        <v>3870.687736358725</v>
       </c>
       <c r="L112" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M112" s="39">
-        <v>45790.611122685194</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45974.50001157407</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A113" s="37" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B113" s="37" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="C113" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D113" s="37" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="E113" s="37" t="s">
-        <v>156</v>
+        <v>475</v>
       </c>
       <c r="F113" s="37" t="s">
-        <v>515</v>
+        <v>157</v>
       </c>
       <c r="G113" s="38" t="s">
-        <v>198</v>
+        <v>558</v>
       </c>
       <c r="H113" s="38">
-        <v>3695</v>
+        <v>5362</v>
       </c>
       <c r="I113" s="38">
-        <v>65.982142857142861</v>
+        <v>45.82905982905983</v>
       </c>
       <c r="J113" s="38">
-        <v>3205.2947225981061</v>
+        <v>3247.2720999626999</v>
       </c>
       <c r="K113" s="38">
-        <v>4202.7253044654944</v>
+        <v>3333.5600522193208</v>
       </c>
       <c r="L113" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M113" s="39">
-        <v>45814.423611111109</v>
+        <v>46052.423611111109</v>
       </c>
     </row>
     <row r="114" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A114" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B114" s="37" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="C114" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D114" s="37" t="s">
-        <v>135</v>
+        <v>361</v>
       </c>
       <c r="E114" s="37" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F114" s="37" t="s">
-        <v>549</v>
+        <v>164</v>
       </c>
       <c r="G114" s="38" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="H114" s="38">
-        <v>2075</v>
+        <v>2142</v>
       </c>
       <c r="I114" s="38">
-        <v>54.60526315789474</v>
+        <v>49.813953488372093</v>
       </c>
       <c r="J114" s="38">
-        <v>3301.3614457831331</v>
+        <v>3374.456582633054</v>
       </c>
       <c r="K114" s="38">
-        <v>4262.4414457831326</v>
+        <v>4348.2040149393088</v>
       </c>
       <c r="L114" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M114" s="39">
-        <v>45819.555555555547</v>
+        <v>45461.63890046296</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A115" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B115" s="37" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="C115" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D115" s="37" t="s">
-        <v>133</v>
+        <v>362</v>
       </c>
       <c r="E115" s="37" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="F115" s="37" t="s">
-        <v>184</v>
+        <v>522</v>
       </c>
       <c r="G115" s="38" t="s">
-        <v>584</v>
+        <v>201</v>
       </c>
       <c r="H115" s="38">
-        <v>3729</v>
+        <v>2048</v>
       </c>
       <c r="I115" s="38">
-        <v>67.799999999999997</v>
+        <v>53.89473684210526</v>
       </c>
       <c r="J115" s="38">
-        <v>3269.1587556985792</v>
+        <v>3348.6279296875</v>
       </c>
       <c r="K115" s="38">
-        <v>3622.4116385089842</v>
+        <v>4404.9833984375</v>
       </c>
       <c r="L115" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M115" s="39">
-        <v>45820.506956018522</v>
+        <v>45463.541678240741</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A116" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B116" s="37" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="C116" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D116" s="37" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="E116" s="37" t="s">
-        <v>151</v>
+        <v>124</v>
       </c>
       <c r="F116" s="37" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="G116" s="38" t="s">
-        <v>227</v>
+        <v>201</v>
       </c>
       <c r="H116" s="38">
-        <v>2898</v>
+        <v>1978</v>
       </c>
       <c r="I116" s="38">
-        <v>54.679245283018872</v>
+        <v>52.05263157894737</v>
       </c>
       <c r="J116" s="38">
-        <v>3196.7142857142858</v>
+        <v>3344.1547017189082</v>
       </c>
       <c r="K116" s="38">
-        <v>3539.4975845410622</v>
+        <v>4393.7189079878663</v>
       </c>
       <c r="L116" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M116" s="39">
-        <v>45820.506967592592</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45463.541678240741</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A117" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B117" s="37" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="C117" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D117" s="37" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
       <c r="E117" s="37" t="s">
-        <v>481</v>
+        <v>142</v>
       </c>
       <c r="F117" s="37" t="s">
-        <v>546</v>
+        <v>502</v>
       </c>
       <c r="G117" s="38" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H117" s="38">
-        <v>1574</v>
+        <v>2629</v>
       </c>
       <c r="I117" s="38">
-        <v>54.275862068965523</v>
+        <v>47.80</v>
       </c>
       <c r="J117" s="38">
-        <v>3265.188691232529</v>
+        <v>3440.0726511981738</v>
       </c>
       <c r="K117" s="38">
-        <v>3515.1410419313852</v>
+        <v>4290.2776721186756</v>
       </c>
       <c r="L117" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M117" s="39">
-        <v>45883.51390046296</v>
+        <v>45463.541689814811</v>
       </c>
     </row>
     <row r="118" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A118" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B118" s="37" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="C118" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D118" s="37" t="s">
-        <v>482</v>
+        <v>415</v>
       </c>
       <c r="E118" s="37" t="s">
-        <v>482</v>
+        <v>415</v>
       </c>
       <c r="F118" s="37" t="s">
-        <v>168</v>
+        <v>502</v>
       </c>
       <c r="G118" s="38" t="s">
-        <v>585</v>
+        <v>559</v>
       </c>
       <c r="H118" s="38">
-        <v>6705</v>
+        <v>2723</v>
       </c>
       <c r="I118" s="38">
-        <v>37.881355932203391</v>
+        <v>53.392156862745097</v>
       </c>
       <c r="J118" s="38">
-        <v>3187.4615257270689</v>
+        <v>3242.4252662504591</v>
       </c>
       <c r="K118" s="38">
-        <v>3257.766074571216</v>
+        <v>4033.044069041498</v>
       </c>
       <c r="L118" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M118" s="39">
-        <v>45883.520844907413</v>
+        <v>45463.541689814811</v>
       </c>
     </row>
     <row r="119" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A119" s="37" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="B119" s="37" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="C119" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D119" s="37" t="s">
-        <v>483</v>
+        <v>457</v>
       </c>
       <c r="E119" s="37" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="F119" s="37" t="s">
-        <v>190</v>
+        <v>521</v>
       </c>
       <c r="G119" s="38" t="s">
-        <v>213</v>
+        <v>560</v>
       </c>
       <c r="H119" s="38">
-        <v>1851</v>
+        <v>4677</v>
       </c>
       <c r="I119" s="38">
-        <v>50.027027027027017</v>
+        <v>56.349397590361448</v>
       </c>
       <c r="J119" s="38">
-        <v>3738.055645596975</v>
+        <v>3340.4862091084019</v>
       </c>
       <c r="K119" s="38">
-        <v>3870.687736358725</v>
+        <v>3927.4216378020101</v>
       </c>
       <c r="L119" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M119" s="39">
-        <v>45974.50001157407</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45475.581493055557</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A120" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B120" s="37" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="C120" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D120" s="37" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="E120" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F120" s="37" t="s">
-        <v>171</v>
+        <v>523</v>
       </c>
       <c r="G120" s="38" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="H120" s="38">
-        <v>2037</v>
+        <v>5355</v>
       </c>
       <c r="I120" s="38">
-        <v>50.924999999999997</v>
+        <v>54.090909090909093</v>
       </c>
       <c r="J120" s="38">
-        <v>3336</v>
+        <v>3332.8390289449112</v>
       </c>
       <c r="K120" s="38">
-        <v>3994.9401080019629</v>
+        <v>3895.1574229691878</v>
       </c>
       <c r="L120" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M120" s="39">
-        <v>45429.45140046296</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45512.527777777781</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A121" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B121" s="37" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="C121" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D121" s="37" t="s">
-        <v>485</v>
+        <v>368</v>
       </c>
       <c r="E121" s="37" t="s">
-        <v>485</v>
+        <v>144</v>
       </c>
       <c r="F121" s="37" t="s">
-        <v>550</v>
+        <v>175</v>
       </c>
       <c r="G121" s="38" t="s">
-        <v>586</v>
+        <v>227</v>
       </c>
       <c r="H121" s="38">
-        <v>5941</v>
+        <v>3940</v>
       </c>
       <c r="I121" s="38">
-        <v>50.777777777777779</v>
+        <v>58.805970149253731</v>
       </c>
       <c r="J121" s="38">
-        <v>2850.3682881669752</v>
+        <v>3387.9294416243661</v>
       </c>
       <c r="K121" s="38">
-        <v>3142.5948493519609</v>
+        <v>4030.373350253808</v>
       </c>
       <c r="L121" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M121" s="39">
-        <v>45450.451388888891</v>
+        <v>45531.680567129632</v>
       </c>
     </row>
     <row r="122" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A122" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B122" s="37" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="C122" s="37" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D122" s="37" t="s">
-        <v>385</v>
+        <v>415</v>
       </c>
       <c r="E122" s="37" t="s">
-        <v>154</v>
+        <v>472</v>
       </c>
       <c r="F122" s="37" t="s">
-        <v>169</v>
+        <v>521</v>
       </c>
       <c r="G122" s="38" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="H122" s="38">
-        <v>2142</v>
+        <v>2740</v>
       </c>
       <c r="I122" s="38">
-        <v>49.813953488372093</v>
+        <v>72.10526315789474</v>
       </c>
       <c r="J122" s="38">
-        <v>3374.456582633054</v>
+        <v>3283.0463722627742</v>
       </c>
       <c r="K122" s="38">
-        <v>4348.2040149393088</v>
+        <v>3560.4949124087589</v>
       </c>
       <c r="L122" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M122" s="39">
-        <v>45461.63890046296</v>
+        <v>45566.63890046296</v>
       </c>
     </row>
     <row r="123" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A123" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B123" s="37" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C123" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D123" s="37" t="s">
-        <v>386</v>
+        <v>459</v>
       </c>
       <c r="E123" s="37" t="s">
-        <v>135</v>
+        <v>459</v>
       </c>
       <c r="F123" s="37" t="s">
-        <v>551</v>
+        <v>524</v>
       </c>
       <c r="G123" s="38" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="H123" s="38">
-        <v>2048</v>
+        <v>7463</v>
       </c>
       <c r="I123" s="38">
-        <v>53.89473684210526</v>
+        <v>52.929078014184398</v>
       </c>
       <c r="J123" s="38">
-        <v>3348.6279296875</v>
+        <v>2826.3466434409761</v>
       </c>
       <c r="K123" s="38">
-        <v>4404.9833984375</v>
+        <v>3214.662468176336</v>
       </c>
       <c r="L123" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M123" s="39">
-        <v>45463.541678240741</v>
+        <v>45566.638923611114</v>
       </c>
     </row>
     <row r="124" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A124" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B124" s="37" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
       <c r="C124" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D124" s="37" t="s">
-        <v>387</v>
+        <v>460</v>
       </c>
       <c r="E124" s="37" t="s">
-        <v>135</v>
+        <v>459</v>
       </c>
       <c r="F124" s="37" t="s">
-        <v>182</v>
+        <v>514</v>
       </c>
       <c r="G124" s="38" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="H124" s="38">
-        <v>1978</v>
+        <v>2278</v>
       </c>
       <c r="I124" s="38">
-        <v>52.05263157894737</v>
+        <v>49.521739130434781</v>
       </c>
       <c r="J124" s="38">
-        <v>3344.1547017189082</v>
+        <v>3386.9591747146619</v>
       </c>
       <c r="K124" s="38">
-        <v>4393.7189079878663</v>
+        <v>3442.270851624231</v>
       </c>
       <c r="L124" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M124" s="39">
-        <v>45463.541678240741</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45666.520833333343</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A125" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B125" s="37" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="C125" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D125" s="37" t="s">
-        <v>486</v>
+        <v>459</v>
       </c>
       <c r="E125" s="37" t="s">
-        <v>153</v>
+        <v>459</v>
       </c>
       <c r="F125" s="37" t="s">
-        <v>531</v>
+        <v>502</v>
       </c>
       <c r="G125" s="38" t="s">
-        <v>584</v>
+        <v>536</v>
       </c>
       <c r="H125" s="38">
-        <v>2629</v>
+        <v>3108</v>
       </c>
       <c r="I125" s="38">
-        <v>47.799999999999997</v>
+        <v>97.125</v>
       </c>
       <c r="J125" s="38">
-        <v>3440.0726511981738</v>
+        <v>3111.3658301158298</v>
       </c>
       <c r="K125" s="38">
-        <v>4290.2776721186756</v>
+        <v>3371.8481338481338</v>
       </c>
       <c r="L125" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M125" s="39">
-        <v>45463.541689814811</v>
+        <v>45681.444467592592</v>
       </c>
     </row>
     <row r="126" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A126" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B126" s="37" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="C126" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D126" s="37" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="E126" s="37" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="F126" s="37" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="G126" s="38" t="s">
-        <v>215</v>
+        <v>562</v>
       </c>
       <c r="H126" s="38">
-        <v>2723</v>
+        <v>3441</v>
       </c>
       <c r="I126" s="38">
-        <v>53.392156862745097</v>
+        <v>55.50</v>
       </c>
       <c r="J126" s="38">
-        <v>3242.4252662504591</v>
+        <v>3266.8761987794251</v>
       </c>
       <c r="K126" s="38">
-        <v>4033.044069041498</v>
+        <v>3709.2882882882882</v>
       </c>
       <c r="L126" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M126" s="39">
-        <v>45463.541689814811</v>
+        <v>45685.618067129632</v>
       </c>
     </row>
     <row r="127" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A127" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B127" s="37" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="C127" s="37" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D127" s="37" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="E127" s="37" t="s">
-        <v>501</v>
+        <v>472</v>
       </c>
       <c r="F127" s="37" t="s">
-        <v>549</v>
+        <v>502</v>
       </c>
       <c r="G127" s="38" t="s">
-        <v>587</v>
+        <v>193</v>
       </c>
       <c r="H127" s="38">
-        <v>4677</v>
+        <v>2870</v>
       </c>
       <c r="I127" s="38">
-        <v>56.349397590361448</v>
+        <v>53.148148148148152</v>
       </c>
       <c r="J127" s="38">
-        <v>3340.4862091084019</v>
+        <v>3257.1951219512189</v>
       </c>
       <c r="K127" s="38">
-        <v>3927.4216378020101</v>
+        <v>3343.33031358885</v>
       </c>
       <c r="L127" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M127" s="39">
-        <v>45475.581493055557</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45685.625</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A128" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B128" s="37" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="C128" s="37" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D128" s="37" t="s">
-        <v>488</v>
+        <v>375</v>
       </c>
       <c r="E128" s="37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F128" s="37" t="s">
-        <v>552</v>
+        <v>516</v>
       </c>
       <c r="G128" s="38" t="s">
-        <v>588</v>
+        <v>221</v>
       </c>
       <c r="H128" s="38">
-        <v>5355</v>
+        <v>3080</v>
       </c>
       <c r="I128" s="38">
-        <v>54.090909090909093</v>
+        <v>50.491803278688522</v>
       </c>
       <c r="J128" s="38">
-        <v>3332.8390289449112</v>
+        <v>2849.8587662337659</v>
       </c>
       <c r="K128" s="38">
-        <v>3895.1574229691878</v>
+        <v>3968.2279220779219</v>
       </c>
       <c r="L128" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M128" s="39">
-        <v>45512.527777777781</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45692.618067129632</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A129" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B129" s="37" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="C129" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D129" s="37" t="s">
-        <v>392</v>
+        <v>459</v>
       </c>
       <c r="E129" s="37" t="s">
-        <v>151</v>
+        <v>475</v>
       </c>
       <c r="F129" s="37" t="s">
-        <v>168</v>
+        <v>524</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>242</v>
+        <v>563</v>
       </c>
       <c r="H129" s="38">
-        <v>3940</v>
+        <v>8625</v>
       </c>
       <c r="I129" s="38">
-        <v>58.805970149253731</v>
+        <v>45.39473684210526</v>
       </c>
       <c r="J129" s="38">
-        <v>3387.9294416243661</v>
+        <v>3375.5406376811588</v>
       </c>
       <c r="K129" s="38">
-        <v>4030.373350253808</v>
+        <v>3627.1564057971009</v>
       </c>
       <c r="L129" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M129" s="39">
-        <v>45531.680567129632</v>
+        <v>45694.520844907413</v>
       </c>
     </row>
     <row r="130" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A130" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B130" s="37" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="C130" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D130" s="37" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="E130" s="37" t="s">
-        <v>501</v>
+        <v>459</v>
       </c>
       <c r="F130" s="37" t="s">
-        <v>549</v>
+        <v>517</v>
       </c>
       <c r="G130" s="38" t="s">
-        <v>197</v>
+        <v>536</v>
       </c>
       <c r="H130" s="38">
-        <v>2740</v>
+        <v>1848</v>
       </c>
       <c r="I130" s="38">
-        <v>72.10526315789474</v>
+        <v>57.75</v>
       </c>
       <c r="J130" s="38">
-        <v>3283.0463722627742</v>
+        <v>3363.3658008658008</v>
       </c>
       <c r="K130" s="38">
-        <v>3560.4949124087589</v>
+        <v>3667.0362554112548</v>
       </c>
       <c r="L130" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M130" s="39">
-        <v>45566.63890046296</v>
+        <v>45750.520844907413</v>
       </c>
     </row>
     <row r="131" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A131" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B131" s="37" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="C131" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D131" s="37" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="E131" s="37" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="F131" s="37" t="s">
-        <v>553</v>
+        <v>517</v>
       </c>
       <c r="G131" s="38" t="s">
-        <v>589</v>
+        <v>564</v>
       </c>
       <c r="H131" s="38">
-        <v>7463</v>
+        <v>3707</v>
       </c>
       <c r="I131" s="38">
-        <v>52.929078014184398</v>
+        <v>46.924050632911403</v>
       </c>
       <c r="J131" s="38">
-        <v>2826.3466434409761</v>
+        <v>3106.9832748853519</v>
       </c>
       <c r="K131" s="38">
-        <v>3214.662468176336</v>
+        <v>3417.5540868626931</v>
       </c>
       <c r="L131" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M131" s="39">
-        <v>45566.638923611114</v>
+        <v>45786.451388888891</v>
       </c>
     </row>
     <row r="132" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A132" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B132" s="37" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="C132" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D132" s="37" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="E132" s="37" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="F132" s="37" t="s">
-        <v>542</v>
+        <v>524</v>
       </c>
       <c r="G132" s="38" t="s">
-        <v>234</v>
+        <v>540</v>
       </c>
       <c r="H132" s="38">
-        <v>2278</v>
+        <v>1946</v>
       </c>
       <c r="I132" s="38">
-        <v>49.521739130434781</v>
+        <v>48.65</v>
       </c>
       <c r="J132" s="38">
-        <v>3386.9591747146619</v>
+        <v>3329.0626927029798</v>
       </c>
       <c r="K132" s="38">
-        <v>3442.270851624231</v>
+        <v>3566.197327852004</v>
       </c>
       <c r="L132" s="38" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="M132" s="39">
-        <v>45666.520833333343</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.527800925927</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A133" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B133" s="37" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="C133" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D133" s="37" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
       <c r="E133" s="37" t="s">
-        <v>485</v>
+        <v>415</v>
       </c>
       <c r="F133" s="37" t="s">
-        <v>531</v>
+        <v>175</v>
       </c>
       <c r="G133" s="38" t="s">
-        <v>564</v>
+        <v>204</v>
       </c>
       <c r="H133" s="38">
-        <v>3108</v>
+        <v>4834</v>
       </c>
       <c r="I133" s="38">
-        <v>97.125</v>
+        <v>61.974358974358978</v>
       </c>
       <c r="J133" s="38">
-        <v>3111.3658301158298</v>
+        <v>3186.9141497724449</v>
       </c>
       <c r="K133" s="38">
-        <v>3371.8481338481338</v>
+        <v>3742.02647910633</v>
       </c>
       <c r="L133" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M133" s="39">
-        <v>45681.444467592592</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45834.506967592592</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A134" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B134" s="37" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="C134" s="37" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D134" s="37" t="s">
-        <v>490</v>
+        <v>381</v>
       </c>
       <c r="E134" s="37" t="s">
-        <v>485</v>
+        <v>144</v>
       </c>
       <c r="F134" s="37" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="G134" s="38" t="s">
-        <v>239</v>
+        <v>199</v>
       </c>
       <c r="H134" s="38">
-        <v>3441</v>
+        <v>4365</v>
       </c>
       <c r="I134" s="38">
-        <v>55.5</v>
+        <v>62.357142857142847</v>
       </c>
       <c r="J134" s="38">
-        <v>3266.8761987794251</v>
+        <v>3250.4295532646051</v>
       </c>
       <c r="K134" s="38">
-        <v>3709.2882882882882</v>
+        <v>3911.7434135166091</v>
       </c>
       <c r="L134" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M134" s="39">
-        <v>45685.618067129632</v>
+        <v>45839.548634259263</v>
       </c>
     </row>
     <row r="135" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A135" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B135" s="37" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="C135" s="37" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D135" s="37" t="s">
-        <v>491</v>
+        <v>459</v>
       </c>
       <c r="E135" s="37" t="s">
-        <v>501</v>
+        <v>459</v>
       </c>
       <c r="F135" s="37" t="s">
-        <v>531</v>
+        <v>175</v>
       </c>
       <c r="G135" s="38" t="s">
-        <v>209</v>
+        <v>539</v>
       </c>
       <c r="H135" s="38">
-        <v>2870</v>
+        <v>3760</v>
       </c>
       <c r="I135" s="38">
-        <v>53.148148148148152</v>
+        <v>48.831168831168831</v>
       </c>
       <c r="J135" s="38">
-        <v>3257.1951219512189</v>
+        <v>2649.8760638297872</v>
       </c>
       <c r="K135" s="38">
-        <v>3343.33031358885</v>
+        <v>2938.1933510638301</v>
       </c>
       <c r="L135" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M135" s="39">
-        <v>45685.625</v>
+        <v>45910.548622685194</v>
       </c>
     </row>
     <row r="136" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A136" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B136" s="37" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="C136" s="37" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D136" s="37" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="E136" s="37" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="F136" s="37" t="s">
-        <v>544</v>
+        <v>516</v>
       </c>
       <c r="G136" s="38" t="s">
-        <v>236</v>
+        <v>536</v>
       </c>
       <c r="H136" s="38">
-        <v>3080</v>
+        <v>1622</v>
       </c>
       <c r="I136" s="38">
-        <v>50.491803278688522</v>
+        <v>50.6875</v>
       </c>
       <c r="J136" s="38">
-        <v>2849.8587662337659</v>
+        <v>3250.3477188655979</v>
       </c>
       <c r="K136" s="38">
-        <v>3968.2279220779219</v>
+        <v>3912.8569667077682</v>
       </c>
       <c r="L136" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M136" s="39">
-        <v>45692.618067129632</v>
+        <v>45944.618067129632</v>
       </c>
     </row>
     <row r="137" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A137" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B137" s="37" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="C137" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D137" s="37" t="s">
-        <v>485</v>
+        <v>384</v>
       </c>
       <c r="E137" s="37" t="s">
-        <v>504</v>
+        <v>459</v>
       </c>
       <c r="F137" s="37" t="s">
-        <v>553</v>
+        <v>502</v>
       </c>
       <c r="G137" s="38" t="s">
-        <v>590</v>
+        <v>221</v>
       </c>
       <c r="H137" s="38">
-        <v>8625</v>
+        <v>2847</v>
       </c>
       <c r="I137" s="38">
-        <v>45.39473684210526</v>
+        <v>46.672131147540981</v>
       </c>
       <c r="J137" s="38">
-        <v>3375.5406376811588</v>
+        <v>3293</v>
       </c>
       <c r="K137" s="38">
-        <v>3627.1564057971009</v>
+        <v>4449.6041447137341</v>
       </c>
       <c r="L137" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M137" s="39">
-        <v>45694.520844907413</v>
+        <v>45979.611122685194</v>
       </c>
     </row>
     <row r="138" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A138" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B138" s="37" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="C138" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D138" s="37" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
       <c r="E138" s="37" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F138" s="37" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="G138" s="38" t="s">
-        <v>564</v>
+        <v>205</v>
       </c>
       <c r="H138" s="38">
-        <v>1848</v>
+        <v>1770</v>
       </c>
       <c r="I138" s="38">
-        <v>57.75</v>
+        <v>39.333333333333343</v>
       </c>
       <c r="J138" s="38">
-        <v>3363.3658008658008</v>
+        <v>3463.2090395480218</v>
       </c>
       <c r="K138" s="38">
-        <v>3667.0362554112548</v>
+        <v>3922.480225988701</v>
       </c>
       <c r="L138" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M138" s="39">
-        <v>45750.520844907413</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46079.506944444453</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A139" s="37" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B139" s="37" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="C139" s="37" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D139" s="37" t="s">
-        <v>485</v>
+        <v>386</v>
       </c>
       <c r="E139" s="37" t="s">
-        <v>485</v>
+        <v>143</v>
       </c>
       <c r="F139" s="37" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="G139" s="38" t="s">
-        <v>591</v>
+        <v>221</v>
       </c>
       <c r="H139" s="38">
-        <v>3707</v>
+        <v>3293</v>
       </c>
       <c r="I139" s="38">
-        <v>46.924050632911403</v>
+        <v>53.983606557377051</v>
       </c>
       <c r="J139" s="38">
-        <v>3106.9832748853519</v>
+        <v>3222.4415426662622</v>
       </c>
       <c r="K139" s="38">
-        <v>3417.5540868626931</v>
+        <v>3970.5435772851501</v>
       </c>
       <c r="L139" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M139" s="39">
-        <v>45786.451388888891</v>
+        <v>46086.506956018522</v>
       </c>
     </row>
     <row r="140" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A140" s="37" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="B140" s="37" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="C140" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D140" s="37" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="E140" s="37" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="F140" s="37" t="s">
-        <v>553</v>
+        <v>525</v>
       </c>
       <c r="G140" s="38" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="H140" s="38">
-        <v>1946</v>
+        <v>1835</v>
       </c>
       <c r="I140" s="38">
-        <v>48.649999999999999</v>
+        <v>67.962962962962962</v>
       </c>
       <c r="J140" s="38">
-        <v>3329.0626927029798</v>
+        <v>3359.620163487738</v>
       </c>
       <c r="K140" s="38">
-        <v>3566.197327852004</v>
+        <v>3387.8728773841958</v>
       </c>
       <c r="L140" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M140" s="39">
-        <v>45833.527800925927</v>
+        <v>45796.611111111109</v>
       </c>
     </row>
     <row r="141" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A141" s="37" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="B141" s="37" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="C141" s="37" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D141" s="37" t="s">
-        <v>493</v>
+        <v>388</v>
       </c>
       <c r="E141" s="37" t="s">
-        <v>442</v>
+        <v>143</v>
       </c>
       <c r="F141" s="37" t="s">
-        <v>168</v>
+        <v>497</v>
       </c>
       <c r="G141" s="38" t="s">
-        <v>221</v>
+        <v>564</v>
       </c>
       <c r="H141" s="38">
-        <v>4834</v>
+        <v>3853</v>
       </c>
       <c r="I141" s="38">
-        <v>61.974358974358978</v>
+        <v>48.77215189873418</v>
       </c>
       <c r="J141" s="38">
-        <v>3186.9141497724449</v>
+        <v>2918.9410848689331</v>
       </c>
       <c r="K141" s="38">
-        <v>3742.02647910633</v>
+        <v>3903.2317674539322</v>
       </c>
       <c r="L141" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M141" s="39">
-        <v>45834.506967592592</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45833.472245370373</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A142" s="37" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="B142" s="37" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="C142" s="37" t="s">
-        <v>114</v>
+        <v>392</v>
       </c>
       <c r="D142" s="37" t="s">
-        <v>405</v>
+        <v>467</v>
       </c>
       <c r="E142" s="37" t="s">
-        <v>151</v>
+        <v>485</v>
       </c>
       <c r="F142" s="37" t="s">
-        <v>544</v>
+        <v>167</v>
       </c>
       <c r="G142" s="38" t="s">
-        <v>217</v>
+        <v>565</v>
       </c>
       <c r="H142" s="38">
-        <v>4365</v>
+        <v>5230</v>
       </c>
       <c r="I142" s="38">
-        <v>62.357142857142847</v>
+        <v>25.265700483091791</v>
       </c>
       <c r="J142" s="38">
-        <v>3250.4295532646051</v>
+        <v>3710.3336520076482</v>
       </c>
       <c r="K142" s="38">
-        <v>3911.7434135166091</v>
+        <v>3711.802103250478</v>
       </c>
       <c r="L142" s="38" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="M142" s="39">
-        <v>45839.548634259263</v>
+        <v>45964.527777777781</v>
       </c>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A143" s="37" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="B143" s="37" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="C143" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D143" s="37" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="E143" s="37" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F143" s="37" t="s">
-        <v>168</v>
+        <v>526</v>
       </c>
       <c r="G143" s="38" t="s">
-        <v>567</v>
+        <v>536</v>
       </c>
       <c r="H143" s="38">
-        <v>3760</v>
+        <v>1270</v>
       </c>
       <c r="I143" s="38">
-        <v>48.831168831168831</v>
+        <v>39.6875</v>
       </c>
       <c r="J143" s="38">
-        <v>2649.8760638297872</v>
+        <v>3235.4826771653538</v>
       </c>
       <c r="K143" s="38">
-        <v>2938.1933510638301</v>
+        <v>3481.2921259842519</v>
       </c>
       <c r="L143" s="38" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="M143" s="39">
-        <v>45910.548622685194</v>
+        <v>46147.458356481482</v>
       </c>
     </row>
     <row r="144" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A144" s="37" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="B144" s="37" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="C144" s="37" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D144" s="37" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="E144" s="37" t="s">
-        <v>151</v>
+        <v>416</v>
       </c>
       <c r="F144" s="37" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="G144" s="38" t="s">
-        <v>564</v>
+        <v>214</v>
       </c>
       <c r="H144" s="38">
-        <v>1622</v>
+        <v>2861</v>
       </c>
       <c r="I144" s="38">
-        <v>50.6875</v>
+        <v>48.491525423728817</v>
       </c>
       <c r="J144" s="38">
-        <v>3250.3477188655979</v>
+        <v>3046.3537224746592</v>
       </c>
       <c r="K144" s="38">
-        <v>3912.8569667077682</v>
+        <v>3277.042292904579</v>
       </c>
       <c r="L144" s="38" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="M144" s="39">
-        <v>45944.618067129632</v>
-[...285 lines deleted...]
-      <c r="M151" s="39">
         <v>45575.395833333343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7f798cdc-8f64-45f4-b34e-6e3112d525c0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="128.285714285714" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15">
       <c r="A1" s="32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15">
       <c r="A2" s="33"/>
     </row>
     <row r="3" spans="1:1" ht="85.5">
       <c r="A3" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="15">
       <c r="A4" s="33"/>
     </row>
@@ -11959,41 +11285,43 @@
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Normaaliasunnot (PKS 24 kk)</vt:lpstr>
       <vt:lpstr>Normaaliasunnot (Muu maa 24 kk)</vt:lpstr>
       <vt:lpstr>Tilaston kuvaus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>