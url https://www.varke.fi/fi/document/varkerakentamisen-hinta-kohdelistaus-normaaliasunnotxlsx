--- v2 (2026-06-12)
+++ v3 (2026-07-27)
@@ -27,161 +27,161 @@
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SA03262320\AppData\Local\Temp\22\5eff1a26952a403e8b1bdaf7e1877521\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22620" windowHeight="10155" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Normaaliasunnot (PKS 24 kk)" sheetId="1" r:id="rId3"/>
     <sheet name="Normaaliasunnot (Muu maa 24 kk)" sheetId="2" r:id="rId4"/>
     <sheet name="Tilaston kuvaus" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1670" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="544">
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Hankkeen nimi</t>
   </si>
   <si>
     <t>Hankemuoto</t>
   </si>
   <si>
     <t>Lainansaaja</t>
   </si>
   <si>
     <t>Rakennuttaja</t>
   </si>
   <si>
     <t>Pääurakoitsija</t>
   </si>
   <si>
     <t>Asuntojen lkm</t>
   </si>
   <si>
     <t>Tontin omistus</t>
   </si>
   <si>
     <t>Osapäätös pvm</t>
   </si>
   <si>
-    <t>Kalasääsentie 1 BC</t>
+    <t>As Oy Espoon Viilivati 7</t>
+  </si>
+  <si>
+    <t>As Oy Espoon Viilivati 5</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Leirimetsäntie 8 Espoo</t>
   </si>
   <si>
+    <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
+  </si>
+  <si>
     <t>Koy Finnoon Kuunari c/o Koy M2-Kodit</t>
   </si>
   <si>
+    <t>Helsinki</t>
+  </si>
+  <si>
+    <t>Espoo</t>
+  </si>
+  <si>
+    <t>Lohja</t>
+  </si>
+  <si>
+    <t>Lieto</t>
+  </si>
+  <si>
+    <t>Lahti</t>
+  </si>
+  <si>
+    <t>Kuopio</t>
+  </si>
+  <si>
+    <t>Kittilä</t>
+  </si>
+  <si>
+    <t>Iisalmi</t>
+  </si>
+  <si>
+    <t>Hyvinkää</t>
+  </si>
+  <si>
+    <t>&lt;vLNPrinting_Date&gt;</t>
+  </si>
+  <si>
+    <t>Muun maan kohdelistaus</t>
+  </si>
+  <si>
+    <t>Pääkaupunkiseudun kohdelistaus</t>
+  </si>
+  <si>
+    <t>Tilaston kuvaus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aluejakona on koko maa, pääkaupunkiseutu ja muu maa ilman PKS:a. Alueiden keskiarvot on laskettu hankkeiden asuinpinta-alalla painotettuna aritmeettisena keskiarvona, poikkeuksena pääkaupunkiseutu, jossa Helsingin painoarvo on 50 % (vastaa Helsingin 10-vuoden osuutta ARA-tuotannosta pääkaupunkiseudulla). Rakennuskustannus on laskettu erikseen Helsingille, Espoolle ja Vantaalle sekä niiden kehyskunnille (Helsingin muut MAL-kunnat). Tampereen, Turun, Oulun, Jyväskylän, Kuopion ja Lahden rakennuskustannus sisältää myös niiden MAL-seudun kuntien hankkeet viimeisen 12 kuukauden ajalta. </t>
+  </si>
+  <si>
+    <t>Kirkkonummi</t>
+  </si>
+  <si>
+    <t>Kempele</t>
+  </si>
+  <si>
+    <t>Kangasala</t>
+  </si>
+  <si>
+    <t>Järvenpää</t>
+  </si>
+  <si>
+    <t>Jyväskylä</t>
+  </si>
+  <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Piilipuuntie 4, Espoo</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Kirjakatu 6, Espoo</t>
   </si>
   <si>
-    <t>Helsinki</t>
-[...55 lines deleted...]
-  <si>
     <t>Espoon Asunnot Oy / Seiliniitty 4</t>
   </si>
   <si>
     <t>As Oy Espoon Maitovadinkatu 11</t>
-  </si>
-[...4 lines deleted...]
-    <t>Espoon Asunnot Oy / Gräsanportti 2</t>
   </si>
   <si>
     <t>Vantaa</t>
   </si>
   <si>
     <t>Rakentamisen hinta (24 kuukautta)</t>
   </si>
   <si>
     <t>Tilasto ja kohdelistaus päivittyvät kerran vuorokaudessa, sisältäen viimeisen 24 kuukauden aikana tehdyt osapäätökset.</t>
   </si>
   <si>
     <t>Normaalit valtion tuella rakennetut vuokra- ja asumisoikeusasunnot</t>
   </si>
   <si>
     <t xml:space="preserve">Rakentamisen hinta tilasto (uudisasunnot) perustuu Valtion tukeman asuntorakentamisen keskuksen tekemiin osapäätöksiin viimeisen 12 kuukauden ajalta. Normaaliasuntojen tilastossa on tavallisten vuokra-asuntojen (10- ja 40-vuoden korkotukilainahankkeet) ja asumisoikeusasuntojen keskimääräiset rakennuskustannukset ja hankinta-arvo. Rakennuskustannus sisältää rakennusurakat, erillishankinnat, suunnittelu- ja asiantuntijapalkkiot sekä rahoitus- ja rakennuttamiskulut. Hankinta-arvo sisältää rakennuskustannusten lisäksi liittymismaksut, tonttikustannukset ja maapohjakustannukset (tontin ostohinta tai tontin vuokra sekä verot ja muut kulut kuten tontinmittaus). </t>
   </si>
   <si>
     <r>
       <t>Pinta-ala 
 (m</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
@@ -264,90 +264,78 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Lisätiedot: Valtion tukeman asuntorakentamisen keskus,  tietopalvelu.varke@gov.fi</t>
   </si>
   <si>
-    <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
-[...2 lines deleted...]
-    <t>Kuopio</t>
+    <t>Kalasääsentie 1 BC</t>
+  </si>
+  <si>
+    <t>Lappeenranta</t>
   </si>
   <si>
     <t>Vuosimuutos on laskettu edeltävältä 12 kuukauden jaksolta. Tilasto ei sisällä opiskelijahankkeita.</t>
   </si>
   <si>
-    <t>As Oy Espoon Viilivati 5</t>
-[...4 lines deleted...]
-  <si>
     <t>As Oy Espoon Lintukorpi 9</t>
   </si>
   <si>
     <t>KOY Espoon Anna Sahlstenin katu 16</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Savikuja 2</t>
   </si>
   <si>
     <t>As Oy Espoon Lintukorpi 11</t>
   </si>
   <si>
     <t>Espoon Asunnot / Niipperintie 97</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Ulappakatu 4</t>
   </si>
   <si>
-    <t>Kiinteistö Oy Helsingin Saarni</t>
-[...5 lines deleted...]
-    <t>Heka Vuosaari Vuosaarentie 3 er</t>
+    <t>Kiinteistö Oy M2-Kodit, Kalastajantie 23</t>
   </si>
   <si>
     <t>ES ASO Helsingin Vedenkierto 31</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Haakoninlahdenkatu 19</t>
   </si>
   <si>
     <t>Heka Mestarintie 18</t>
   </si>
   <si>
     <t>Haso Käskynhaltijantie 48</t>
   </si>
   <si>
     <t>Haso Myllynkivi</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Pallaksentie 7</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy/Konalantie 64</t>
   </si>
   <si>
     <t>Helsingin Ensi Parvi</t>
   </si>
@@ -423,119 +411,125 @@
   <si>
     <t>Koy M2-Kodit, Vanha Viipurin maantie 14</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kruunuvuoren Usva</t>
   </si>
   <si>
     <t>Paletinkierto 11</t>
   </si>
   <si>
     <t>Heka Kuninkaantammi Paletinkierto 7</t>
   </si>
   <si>
     <t>Heka Laajasalo Koirasaarentie 10</t>
   </si>
   <si>
     <t>As Oy Helsingin Kyttäläntie 8</t>
   </si>
   <si>
     <t>Asunto-osakekeyhtiö Helsingin Haakoninlahdenkatu 6</t>
   </si>
   <si>
     <t>Heka Kruunuvuorenranta Stansvikinkallionkatu 5</t>
   </si>
   <si>
+    <t>Asunto Oy Helsingin Tenderinlenkki 4</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Kallvikintie 68</t>
+  </si>
+  <si>
+    <t>Heka Honkasuo Honkasuontie 4</t>
+  </si>
+  <si>
     <t>Vantaan Urho</t>
   </si>
   <si>
     <t>TA- Asumisoikeus Oy / As Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Vantaan Luotsi</t>
   </si>
   <si>
     <t>Hiekkaharjun Huippu</t>
   </si>
   <si>
     <t>Kelokuusenrinne 4</t>
   </si>
   <si>
     <t>Pytinkalliontie 3</t>
   </si>
   <si>
     <t>As Oy Vantaan Manttaalitie 11</t>
   </si>
   <si>
     <t>Vuokra-asunnot, pitkä korkotuki</t>
   </si>
   <si>
     <t>Asumisoikeusasunnot</t>
   </si>
   <si>
     <t>Vuokra-asunnot, lyhyt korkotuki</t>
   </si>
   <si>
     <t>Takauslainoitetut vuokra-asunnot</t>
   </si>
   <si>
+    <t>Asunto Oy Espoon Kipsimestari</t>
+  </si>
+  <si>
     <t>Espoon Asunnot Oy</t>
   </si>
   <si>
-    <t>Asunto Oy Espoon Kipsimestari</t>
-[...1 lines deleted...]
-  <si>
     <t>Asuntosäätiön Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Koy Finnoon Kuunari</t>
   </si>
   <si>
     <t>As Oy Pohjolan Hankeyhtiö Helsinki 5</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 4</t>
   </si>
   <si>
     <t>Asunto Oy Espoon Lintukorpi 9</t>
   </si>
   <si>
     <t>KOY Espoon Anna Sahlsténin katu 16</t>
   </si>
   <si>
-    <t>Asoasunnot Yrjö ja Hanna Oy</t>
+    <t>ES-Laatuasumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy</t>
   </si>
   <si>
     <t>Helsingin kaupungin asunnot Oy</t>
   </si>
   <si>
-    <t>ES-Laatuasumisoikeus Oy</t>
-[...4 lines deleted...]
-  <si>
     <t>Helsingin Asumisoikeus Oy</t>
   </si>
   <si>
     <t>A-Kruunu Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 9</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 8</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Perusyhtiö 10</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 15</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kilparatsastaja</t>
   </si>
   <si>
     <t>Setlementtiasunnot Oy</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Tuohimaa</t>
@@ -555,1235 +549,1178 @@
   <si>
     <t>Asumisoikeus Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Elämäni Kodit 10 Oy</t>
   </si>
   <si>
     <t>Asunto Oy Vantaan Hiekkaharjun Huippu</t>
   </si>
   <si>
     <t>VAV Asunnot Oy</t>
   </si>
   <si>
     <t>TA- Rakennuttaja Oy</t>
   </si>
   <si>
     <t>Asuntosäätiön Rakennuttaja Oy</t>
   </si>
   <si>
     <t>Y-Säätiön palvelut Oy</t>
   </si>
   <si>
     <t>Avain Rakennuttaja Oy</t>
   </si>
   <si>
+    <t>Kilo Invest Oy</t>
+  </si>
+  <si>
     <t>TA-Rakennuttaja Oy</t>
   </si>
   <si>
-    <t>Yrjö ja Hanna Rakennuttaja Oy</t>
+    <t>Helsingin kaupunki/ Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin Asuntotuotantopalvelu</t>
   </si>
   <si>
     <t>Helsingin kaupungin asuntotuotanto</t>
   </si>
   <si>
-    <t>Kilo Invest Oy</t>
-[...7 lines deleted...]
-  <si>
     <t>Avain Rakennuttaja</t>
   </si>
   <si>
     <t>Helsingin Asuntotuotantopalvelu</t>
   </si>
   <si>
     <t>Helsingin kaupungin Asuntotuotanto</t>
   </si>
   <si>
     <t>Helsingin kaupunki/ Asuntotuotanto</t>
   </si>
   <si>
+    <t>Mangrove Rakennuttaja Oy</t>
+  </si>
+  <si>
     <t>Yrjö ja Hanna -säätiö sr</t>
   </si>
   <si>
     <t>Toivo Group Oyj</t>
   </si>
   <si>
     <t>VAV-Asunnot Oy</t>
   </si>
   <si>
+    <t>YIT- Housing Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Hartela Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Hausia Oy</t>
+  </si>
+  <si>
+    <t>SRV Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Soimu Oy</t>
+  </si>
+  <si>
     <t>Peab Oy</t>
   </si>
   <si>
-    <t>Jalon Uusimaa Oy</t>
-[...16 lines deleted...]
-  <si>
     <t>Pohjola Rakennus Suomi Oy</t>
   </si>
   <si>
     <t>Tencon Oy</t>
   </si>
   <si>
     <t>SSA Rakennus Oy</t>
   </si>
   <si>
+    <t>Pajala Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Peab oy</t>
+  </si>
+  <si>
+    <t>Peab Oy, PKS Asuntorakentaminen</t>
+  </si>
+  <si>
+    <t>Arkta Reponen Oy</t>
+  </si>
+  <si>
+    <t>VRP Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy Suomi</t>
+  </si>
+  <si>
+    <t>EKE-Rakennus Oy</t>
+  </si>
+  <si>
+    <t>JM Suomi Oy</t>
+  </si>
+  <si>
+    <t>Skanska Talonrakennus Oy</t>
+  </si>
+  <si>
+    <t>Lujatalo Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa</t>
+  </si>
+  <si>
+    <t>Rakennusliike Lapti Oy</t>
+  </si>
+  <si>
+    <t>Hartela Oy</t>
+  </si>
+  <si>
+    <t>YIT Suomi Oy</t>
+  </si>
+  <si>
+    <t>Toivo Projektinhallinta Oy</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>oma</t>
+  </si>
+  <si>
+    <t>vuokra</t>
+  </si>
+  <si>
+    <t>Muhos</t>
+  </si>
+  <si>
+    <t>Muonio</t>
+  </si>
+  <si>
+    <t>Mäntsälä</t>
+  </si>
+  <si>
+    <t>Naantali</t>
+  </si>
+  <si>
+    <t>Nokia</t>
+  </si>
+  <si>
+    <t>Nurmijärvi</t>
+  </si>
+  <si>
+    <t>Orivesi</t>
+  </si>
+  <si>
+    <t>Oulainen</t>
+  </si>
+  <si>
+    <t>Oulu</t>
+  </si>
+  <si>
+    <t>Paimio</t>
+  </si>
+  <si>
+    <t>Parainen</t>
+  </si>
+  <si>
+    <t>Pirkkala</t>
+  </si>
+  <si>
+    <t>Porvoo</t>
+  </si>
+  <si>
+    <t>Raisio</t>
+  </si>
+  <si>
+    <t>Riihimäki</t>
+  </si>
+  <si>
+    <t>Rovaniemi</t>
+  </si>
+  <si>
+    <t>Sipoo</t>
+  </si>
+  <si>
+    <t>Tampere</t>
+  </si>
+  <si>
+    <t>Turku</t>
+  </si>
+  <si>
+    <t>Tuusula</t>
+  </si>
+  <si>
+    <t>Vaasa</t>
+  </si>
+  <si>
+    <t>Ylöjärvi</t>
+  </si>
+  <si>
+    <t>Suokatu 18</t>
+  </si>
+  <si>
+    <t>Louhenkatu 16</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kauppaneuvos</t>
+  </si>
+  <si>
+    <t>Harjun Ilona</t>
+  </si>
+  <si>
+    <t>As Oy Jyväskylän Kalanteri</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Jyväskylän Vapaudenkatu 61</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Huoltopolku 2A</t>
+  </si>
+  <si>
+    <t>Asunto Oy Jyväskylän Kangasrinteen Yövilkka</t>
+  </si>
+  <si>
+    <t>KAS Jyväskylä Keljonkatu (lyhyt kt)</t>
+  </si>
+  <si>
+    <t>JVA Pölkintie 16</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy / Viulukonsertonkuja 6 A, Järvenpää</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Jokamiehen Tahti</t>
+  </si>
+  <si>
+    <t>A-Kruunu Järvenpään Viulukonsertonkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>As Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Koy Järvenpään Pajalantie 23 G</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kangasalan Katriina</t>
+  </si>
+  <si>
+    <t>Linnanportti</t>
+  </si>
+  <si>
+    <t>Asunto Oy Kirkkonummen Vesitorninrinne 3-7</t>
+  </si>
+  <si>
+    <t>KV-A Oy /Juhlakallio</t>
+  </si>
+  <si>
+    <t>Mustikkakierto 6</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Neulaniementie</t>
+  </si>
+  <si>
+    <t>A-Kruunu Kuopion Opistokuja 8</t>
+  </si>
+  <si>
+    <t>Tasavallankatu 19, Kuopio</t>
+  </si>
+  <si>
+    <t>Kuopas Puijonkuppee</t>
+  </si>
+  <si>
+    <t>Vesisaranpolku 1</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Svinhufvudinkatu 9</t>
+  </si>
+  <si>
+    <t>Pohjoinen Liipolankatu 14</t>
+  </si>
+  <si>
+    <t>LOAS Rail</t>
+  </si>
+  <si>
+    <t>Liedon kaunokki (tulipalo)</t>
+  </si>
+  <si>
+    <t>KAS Lohja Kullervonkatu</t>
+  </si>
+  <si>
+    <t>Muhoksen kunnan erityisryhmien vuokra-asunnot</t>
+  </si>
+  <si>
+    <t>Muonio Oijustie</t>
+  </si>
+  <si>
+    <t>KAS Mäntsälä Keskuskatu 17</t>
+  </si>
+  <si>
+    <t>Presidentinkatu 3</t>
+  </si>
+  <si>
+    <t>Ratakatu 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Nokian Nuijamiestentie 12</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Nurmijärven Korpiorvokinkuja 8</t>
+  </si>
+  <si>
+    <t>As Oy Nurmijärven Luhtajoentie 6</t>
+  </si>
+  <si>
+    <t>Koluntie 6</t>
+  </si>
+  <si>
+    <t>Branderinkatu 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka</t>
+  </si>
+  <si>
+    <t>Kangastie 9</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Kuviomarssi 2</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Uljas</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Ketunkuja 6</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy / Suokulaisentie 12</t>
+  </si>
+  <si>
+    <t>KOy Oulun Fanfaari</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Taskilankuja 2-4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6</t>
+  </si>
+  <si>
+    <t>Koy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Asunto Oy Oulun Rauta</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Lohkare</t>
+  </si>
+  <si>
+    <t>Vaakunakylän Sydän</t>
+  </si>
+  <si>
+    <t>Ahmankuja - Ilveskuja</t>
+  </si>
+  <si>
+    <t>KAS Paimio Kauppatie 4,</t>
+  </si>
+  <si>
+    <t>Koivu</t>
+  </si>
+  <si>
+    <t>As Oy Paraisten Valssikuja 3</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy/ Viistokuja 6</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>A-Kruunu Pirkkalan Väinönkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy Peippolantie 2a</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b</t>
+  </si>
+  <si>
+    <t>As Oy Porvoon Dynamo</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Taidetehtaankatu 3 B</t>
+  </si>
+  <si>
+    <t>Opistokuja 1</t>
+  </si>
+  <si>
+    <t>MARA Kodit Oy - Jarrilantie 2</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Leppäkertunkatu 2 Raisio</t>
+  </si>
+  <si>
+    <t>Kertunlinna</t>
+  </si>
+  <si>
+    <t>Kuloistenniitty / Kultasiipi</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Rahikuja 3, Raisio</t>
+  </si>
+  <si>
+    <t>Asunto Oy Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>KAS Rovaniemi Evakkotie 8</t>
+  </si>
+  <si>
+    <t>DAS Yliopistonkatu 23</t>
+  </si>
+  <si>
+    <t>As Oy Sipoon Kalliomäenkaari 7-9</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Kehyskatu 7</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Rahonlanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Lamminpään C2</t>
+  </si>
+  <si>
+    <t>Kissantassu Hervanta</t>
+  </si>
+  <si>
+    <t>Suomen Ekokodit Oy - Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Isokuusenkatu 26 C</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen Puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Ojalan puukerrostalo</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari c/o Koy M2-Kodit</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Ranta-Tampellan Arbusca</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy Tampereen Niemenrannan Puistokatu 5</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Tehdaskartanonkatu 34</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>A-Kruunu Tampereen Kuivaamokatu 3</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy / Boijenkatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Boijenkatu 2</t>
+  </si>
+  <si>
+    <t>VTS Boijenkatu 5</t>
+  </si>
+  <si>
+    <t>Raholan Kotilinna</t>
+  </si>
+  <si>
+    <t>Boijenkatu 6</t>
+  </si>
+  <si>
+    <t>Särkisaarenkaari 11 ja 17</t>
+  </si>
+  <si>
+    <t>A-Kruunu Tampereen Ruismäenkuja</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy/ Akselintie 6a ja b, Turku</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hopmanninkatu 1 ja 3</t>
+  </si>
+  <si>
+    <t>Runosmäki/ Villa Viiri</t>
+  </si>
+  <si>
+    <t>Savonkedonkatu 7: A, B, C, D ja E</t>
+  </si>
+  <si>
+    <t>Hiidentunti</t>
+  </si>
+  <si>
+    <t>Kaistarniementie 30</t>
+  </si>
+  <si>
+    <t>Kärsämäentie 10</t>
+  </si>
+  <si>
+    <t>VASO Duetto</t>
+  </si>
+  <si>
+    <t>As Oy Turun Amori</t>
+  </si>
+  <si>
+    <t>Murkionkatu 12</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy / Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Mäntymäki HI, Kunnallissairaalantie 44</t>
+  </si>
+  <si>
+    <t>Saarenmaankatu 10</t>
+  </si>
+  <si>
+    <t>Skanssin Puisto I ja II</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Hovimäenkatu 2</t>
+  </si>
+  <si>
+    <t>Uudentuvankatu 1</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Hoviväenkatu 2C</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hopmanninkatu 19 ja 21</t>
+  </si>
+  <si>
+    <t>YH-Tammi, Hopmanninkatu 23</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Kirstinpuiston Solina 13</t>
+  </si>
+  <si>
+    <t>Herttuankulma 18, Hopmanninkatu 13</t>
+  </si>
+  <si>
+    <t>Kalliolinna</t>
+  </si>
+  <si>
+    <t>As Oy Tuusulan Verso</t>
+  </si>
+  <si>
+    <t>Opiskelijakylän II-vaihe</t>
+  </si>
+  <si>
+    <t>Ravilaakso, kortteli 59</t>
+  </si>
+  <si>
+    <t>KAS Ylöjärvi Harjunhelmi</t>
+  </si>
+  <si>
+    <t>Opiskelija-asunnot</t>
+  </si>
+  <si>
+    <t>Hyvinkään Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Petterinkulma Oy</t>
+  </si>
+  <si>
+    <t>Varttuneiden asumisoikeusyhdistys Jaso</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Jyväskylän Asmalammentie 4</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Jyväskylän Kauppakulma D</t>
+  </si>
+  <si>
+    <t>KAS kodit kymppi Oy</t>
+  </si>
+  <si>
+    <t>Jyväskylän Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Järvenpään Viulukonsertonkuja 4b</t>
+  </si>
+  <si>
+    <t>Asunto Oy Järvenpään Lepolanväylä</t>
+  </si>
+  <si>
+    <t>Kempeleen Linnanportti Oy</t>
+  </si>
+  <si>
+    <t>Kirkkonummen Vuokra-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Koti Pohjoinen Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Hannes Kolehmaisen katu 17</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Kuopion Neulaniementie</t>
+  </si>
+  <si>
+    <t>Kiint. Oy Kuopion Talvi 5</t>
+  </si>
+  <si>
+    <t>Niiralan Kulma Oy</t>
+  </si>
+  <si>
+    <t>Kuopion Opiskelija-asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Lahden Seponkatu 5</t>
+  </si>
+  <si>
+    <t>Lahden Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Lappeenrannan seudun opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy</t>
+  </si>
+  <si>
+    <t>Muhoksen kunta</t>
+  </si>
+  <si>
+    <t>Naantalin vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>Naantalin Vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Perusyhtiö 6 (Tuleva As Oy Nurmijärven Luhtajoentie 6)</t>
+  </si>
+  <si>
+    <t>Oriveden Kotikoivu Oy</t>
+  </si>
+  <si>
+    <t>Oulaisten Amiraali Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka, sulautuu KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna, sulautetaan rak.aikana KOy Oulun Tarpeeseen</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Fanfaari (sulautuu KOy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2, sulautuu Kiinteistö Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6 (myöh. Kiinteistö Oy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Lohkare, myöhemmin KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Pohjois-Suomen opiskelija-asuntosäätiö sr.</t>
+  </si>
+  <si>
+    <t>Paimion Palvelukeskussäätiö sr</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Päämies</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b / TA-Yhtymä Oy</t>
+  </si>
+  <si>
+    <t>Porvoon A-asunnot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Raision Jarrilantie 2, omistaja MARA Kodit Oy ( 3396569-3)</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Rahikuja 3 Raisio</t>
+  </si>
+  <si>
+    <t>Asunto Oy Riihimäen Paloheimonkatu 40</t>
+  </si>
+  <si>
+    <t>Domus Arctica -säätiö sr.</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Raholanharjun Tiketti</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kissantassu</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Raadinkatu 1</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Isokuusenkatu 26</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Vuoreksen puistokatu 55 B</t>
+  </si>
+  <si>
+    <t>Koy Santalahden Pintari</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Polaris</t>
+  </si>
+  <si>
+    <t>Asunto Oy Tampereen Suonsivunkatu 22</t>
+  </si>
+  <si>
+    <t>As Oy Tampereen Tehdaskartanonkatu 42</t>
+  </si>
+  <si>
+    <t>Tampereen Vuokratalosäätiö sr</t>
+  </si>
+  <si>
+    <t>Tampereen Kotilinnasäätiö sr</t>
+  </si>
+  <si>
+    <t>MVH-Jalava Oy</t>
+  </si>
+  <si>
+    <t>YH-Antura Oy</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Turun Akselintie 6a ja 6b</t>
+  </si>
+  <si>
+    <t>TVT Asunnot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Turun Hiidentunti</t>
+  </si>
+  <si>
+    <t>TVT Asunnot oy</t>
+  </si>
+  <si>
+    <t>Varsinais-Suomen Asumisoikeus  Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Turun Möörönkuja 5</t>
+  </si>
+  <si>
+    <t>Asunto Oy Pohjolan Perusyhtiö Turku 5</t>
+  </si>
+  <si>
+    <t>YH-Tammi Oy</t>
+  </si>
+  <si>
+    <t>Tuusulan kunnan kiinteistöt Oy</t>
+  </si>
+  <si>
+    <t>Vaasan opiskelija-asuntosäätiö sr</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Pikipruukki Fastighets Ab</t>
+  </si>
+  <si>
+    <t>Sustera Oy</t>
+  </si>
+  <si>
+    <t>K-S:n Jaso Asunnot Oy</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Lahden Talot Oy</t>
+  </si>
+  <si>
+    <t>KAS kodit Oy, Leena Lindholm</t>
+  </si>
+  <si>
+    <t>YH Kodit Oy</t>
+  </si>
+  <si>
+    <t>YH kodit Oy</t>
+  </si>
+  <si>
+    <t>Welado Oy</t>
+  </si>
+  <si>
+    <t>Ta-Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Oulun Moniasunnot Oy</t>
+  </si>
+  <si>
+    <t>A-Insinöörit Oy Lappi</t>
+  </si>
+  <si>
+    <t>Koy Kissantassu</t>
+  </si>
+  <si>
+    <t>Suomen Keskuskodit Oy</t>
+  </si>
+  <si>
+    <t>Avain rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>A-Insinöörit Oy</t>
+  </si>
+  <si>
+    <t>Jiiri Rakennuttajat Oy</t>
+  </si>
+  <si>
+    <t>Yit Housing Oy</t>
+  </si>
+  <si>
+    <t>Sotkamon Rakennus Oy</t>
+  </si>
+  <si>
     <t>YIT Housing Oy</t>
   </si>
   <si>
-    <t>Skanska Talonrakennus Oy</t>
-[...89 lines deleted...]
-    <t>111</t>
+    <t>Jalon Rakentajat Oy</t>
+  </si>
+  <si>
+    <t>Rakennus-Kaseva Oy</t>
+  </si>
+  <si>
+    <t>VRP Keski-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Marvea Oy</t>
+  </si>
+  <si>
+    <t>COfLOW Oy</t>
+  </si>
+  <si>
+    <t>Rakennuspalvelu Kokko Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Jouko Pesonen Oy</t>
+  </si>
+  <si>
+    <t>Kotikatu 365 Oy</t>
+  </si>
+  <si>
+    <t>Varte Lahti Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike K. Hämäläinen Oy</t>
+  </si>
+  <si>
+    <t>Rakennus K. Karhu Oy</t>
+  </si>
+  <si>
+    <t>Rakennusteho Oy</t>
+  </si>
+  <si>
+    <t>Mangrove Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto K. Tervo Oy</t>
+  </si>
+  <si>
+    <t>Ylivieskan Rakennustoimi Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rave Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Häyrynen Oy</t>
+  </si>
+  <si>
+    <t>Nastarakennus Oy</t>
+  </si>
+  <si>
+    <t>Temotek Oy</t>
+  </si>
+  <si>
+    <t>Aalto Construction Oy</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois-Suomi</t>
+  </si>
+  <si>
+    <t>Pajala Pohjois Suomi Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Nurmi Oy</t>
+  </si>
+  <si>
+    <t>Suomen Kovabetoni Oy</t>
+  </si>
+  <si>
+    <t>Rakennustoimisto Eero Reijonen Oy</t>
+  </si>
+  <si>
+    <t>Aura Rakennus Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Hartela Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Arkta Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jatke Pirkanmaa Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy</t>
+  </si>
+  <si>
+    <t>NCC Suomi Oy</t>
+  </si>
+  <si>
+    <t>Bonava Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Fira Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Pohjonen Oy</t>
+  </si>
+  <si>
+    <t>Wasacon Oy</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>161</t>
-[...979 lines deleted...]
-  <si>
     <t>21</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>77</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>33</t>
@@ -1800,66 +1737,63 @@
   <si>
     <t>147</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>51</t>
-[...4 lines deleted...]
-  <si>
     <t>99</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>79</t>
+  </si>
+  <si>
+    <t>124</t>
   </si>
   <si>
     <t>207</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2229,98 +2163,98 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2451100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>955584</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>102100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9012772f-6b46-480f-a360-8868b6a817c7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d739c61-9a66-4c3a-95e6-544daf5d1e2d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13363575" y="333375"/>
           <a:ext cx="6181725" cy="1057275"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>203200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>847880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>24986</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0fa80de8-3ccb-4568-bbdf-54f07cedeacd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255f1906-37d8-425f-ab1f-b5fabb559571}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13020675" y="0"/>
           <a:ext cx="6172200" cy="1095375"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -2572,100 +2506,100 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:M76"/>
+  <dimension ref="A3:M75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="36" style="3" customWidth="1"/>
     <col min="3" max="3" width="41.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.5714285714286" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.1428571428571" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.2857142857143" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A3" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="36"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="22"/>
       <c r="M3" s="23"/>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A4" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="24">
-        <v>46185</v>
+        <v>46230</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
     <row r="5" spans="2:13" s="25" customFormat="1" ht="18">
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="24"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="27"/>
       <c r="M5" s="28"/>
     </row>
     <row r="6" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
@@ -2712,2848 +2646,2807 @@
       </c>
       <c r="I9" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="H10" s="38">
-        <v>5512</v>
+        <v>3138</v>
       </c>
       <c r="I10" s="38">
-        <v>58.021052631578947</v>
+        <v>65.375</v>
       </c>
       <c r="J10" s="38">
-        <v>3387.7180696661831</v>
+        <v>3607.1300191204591</v>
       </c>
       <c r="K10" s="38">
-        <v>3789.763606676343</v>
+        <v>4638.0414276609308</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M10" s="39">
-        <v>45456.51390046296</v>
+        <v>45547.506944444453</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A11" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>111</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>111</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H11" s="38">
-        <v>6421</v>
+        <v>2644</v>
       </c>
       <c r="I11" s="38">
-        <v>56.324561403508767</v>
+        <v>77.764705882352942</v>
       </c>
       <c r="J11" s="38">
-        <v>3018.3558635726522</v>
+        <v>3699.414901664145</v>
       </c>
       <c r="K11" s="38">
-        <v>3108.307584488397</v>
+        <v>4015.9058245083211</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M11" s="39">
-        <v>45471.444467592592</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527812499997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A12" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>112</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H12" s="38">
-        <v>3138</v>
+        <v>2283</v>
       </c>
       <c r="I12" s="38">
-        <v>65.375</v>
+        <v>95.125</v>
       </c>
       <c r="J12" s="38">
-        <v>3607.1300191204591</v>
+        <v>3451.4699956197992</v>
       </c>
       <c r="K12" s="38">
-        <v>4638.0414276609308</v>
+        <v>4368.4213753832673</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M12" s="39">
-        <v>45547.506944444453</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527824074074</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H13" s="38">
-        <v>2644</v>
+        <v>2087</v>
       </c>
       <c r="I13" s="38">
-        <v>77.764705882352942</v>
+        <v>94.86363636363636</v>
       </c>
       <c r="J13" s="38">
-        <v>3699.414901664145</v>
+        <v>3452.1868711068519</v>
       </c>
       <c r="K13" s="38">
-        <v>4015.9058245083211</v>
+        <v>4367.5352180162918</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M13" s="39">
-        <v>45596.527812499997</v>
+        <v>45596.527824074074</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H14" s="38">
-        <v>2283</v>
+        <v>3658</v>
       </c>
       <c r="I14" s="38">
-        <v>95.125</v>
+        <v>45.160493827160487</v>
       </c>
       <c r="J14" s="38">
-        <v>3451.4699956197992</v>
+        <v>3991.4308365226898</v>
       </c>
       <c r="K14" s="38">
-        <v>4368.4213753832673</v>
+        <v>5428.3772553307817</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M14" s="39">
-        <v>45596.527824074074</v>
+        <v>45617.638888888891</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A15" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="H15" s="38">
-        <v>2087</v>
+        <v>2828</v>
       </c>
       <c r="I15" s="38">
-        <v>94.86363636363636</v>
+        <v>56.56</v>
       </c>
       <c r="J15" s="38">
-        <v>3452.1868711068519</v>
+        <v>3802.6782178217818</v>
       </c>
       <c r="K15" s="38">
-        <v>4367.5352180162918</v>
+        <v>4092.8125884016972</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M15" s="39">
-        <v>45596.527824074074</v>
+        <v>45671.617581018523</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="H16" s="38">
-        <v>3658</v>
+        <v>3276</v>
       </c>
       <c r="I16" s="38">
-        <v>45.160493827160487</v>
+        <v>57.473684210526322</v>
       </c>
       <c r="J16" s="38">
-        <v>3991.4308365226898</v>
+        <v>3397.6663614163608</v>
       </c>
       <c r="K16" s="38">
-        <v>5428.3772553307817</v>
+        <v>4689.6260683760684</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M16" s="39">
-        <v>45617.638888888891</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45715.555555555547</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A17" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="H17" s="38">
-        <v>2828</v>
+        <v>4414</v>
       </c>
       <c r="I17" s="38">
-        <v>56.56</v>
+        <v>53.829268292682933</v>
       </c>
       <c r="J17" s="38">
-        <v>3802.6782178217818</v>
+        <v>3319.6492976891709</v>
       </c>
       <c r="K17" s="38">
-        <v>4092.8125884016972</v>
+        <v>3888.2208880833709</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M17" s="39">
-        <v>45671.617581018523</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45744.423622685194</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>141</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="H18" s="38">
-        <v>3276</v>
+        <v>3328</v>
       </c>
       <c r="I18" s="38">
-        <v>57.473684210526322</v>
+        <v>61.629629629629633</v>
       </c>
       <c r="J18" s="38">
-        <v>3397.6663614163608</v>
+        <v>3702.5829326923081</v>
       </c>
       <c r="K18" s="38">
-        <v>4689.6260683760684</v>
+        <v>4650.9429086538457</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M18" s="39">
-        <v>45715.555555555547</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45841.506956018522</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="H19" s="38">
-        <v>4414</v>
+        <v>2262</v>
       </c>
       <c r="I19" s="38">
-        <v>53.829268292682933</v>
+        <v>58</v>
       </c>
       <c r="J19" s="38">
-        <v>3319.6492976891709</v>
+        <v>3715.5813439434119</v>
       </c>
       <c r="K19" s="38">
-        <v>3888.2208880833709</v>
+        <v>4711.9279398762164</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M19" s="39">
-        <v>45744.423622685194</v>
+        <v>45854.520844907413</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H20" s="38">
-        <v>3328</v>
+        <v>3877</v>
       </c>
       <c r="I20" s="38">
-        <v>61.629629629629633</v>
+        <v>45.611764705882351</v>
       </c>
       <c r="J20" s="38">
-        <v>3702.5829326923081</v>
+        <v>2684.1297394892958</v>
       </c>
       <c r="K20" s="38">
-        <v>4650.9429086538457</v>
+        <v>4127.611813257673</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M20" s="39">
-        <v>45841.506956018522</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45919.423611111109</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A21" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="H21" s="38">
-        <v>2262</v>
+        <v>2471</v>
       </c>
       <c r="I21" s="38">
-        <v>58</v>
+        <v>50.428571428571431</v>
       </c>
       <c r="J21" s="38">
-        <v>3715.5813439434119</v>
+        <v>3700.8494536624848</v>
       </c>
       <c r="K21" s="38">
-        <v>4711.9279398762164</v>
+        <v>4840.7426143261837</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M21" s="39">
-        <v>45854.520844907413</v>
+        <v>45937.527777777781</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H22" s="38">
-        <v>3877</v>
+        <v>2759</v>
       </c>
       <c r="I22" s="38">
-        <v>45.611764705882351</v>
+        <v>74.567567567567565</v>
       </c>
       <c r="J22" s="38">
-        <v>2684.1297394892958</v>
+        <v>4009.5759333091701</v>
       </c>
       <c r="K22" s="38">
-        <v>4127.611813257673</v>
+        <v>4153.3243928959764</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M22" s="39">
-        <v>45919.423611111109</v>
+        <v>45944.625</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="H23" s="38">
-        <v>2471</v>
+        <v>3877</v>
       </c>
       <c r="I23" s="38">
-        <v>50.428571428571431</v>
+        <v>45.611764705882351</v>
       </c>
       <c r="J23" s="38">
-        <v>3700.8494536624848</v>
+        <v>2791.53598142894</v>
       </c>
       <c r="K23" s="38">
-        <v>4840.7426143261837</v>
+        <v>4125.5473304101106</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M23" s="39">
-        <v>45937.527777777781</v>
+        <v>45964.597222222219</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D24" s="37" t="s">
         <v>111</v>
       </c>
       <c r="E24" s="37" t="s">
         <v>111</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="H24" s="38">
-        <v>2759</v>
+        <v>4936</v>
       </c>
       <c r="I24" s="38">
-        <v>74.567567567567565</v>
+        <v>58.070588235294117</v>
       </c>
       <c r="J24" s="38">
-        <v>4009.5759333091701</v>
+        <v>3169.688006482982</v>
       </c>
       <c r="K24" s="38">
-        <v>4153.3243928959764</v>
+        <v>3271.0397082658019</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M24" s="39">
-        <v>45944.625</v>
+        <v>45965.388888888891</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H25" s="38">
-        <v>3877</v>
+        <v>5697</v>
       </c>
       <c r="I25" s="38">
-        <v>45.611764705882351</v>
+        <v>51.324324324324323</v>
       </c>
       <c r="J25" s="38">
-        <v>2791.53598142894</v>
+        <v>3273.241881692119</v>
       </c>
       <c r="K25" s="38">
-        <v>4125.5473304101106</v>
+        <v>3375.042829559417</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M25" s="39">
-        <v>45964.597222222219</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46098.611111111109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>111</v>
+        <v>56</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>195</v>
       </c>
       <c r="H26" s="38">
-        <v>4936</v>
+        <v>2723</v>
       </c>
       <c r="I26" s="38">
-        <v>58.070588235294117</v>
+        <v>40.64179104477612</v>
       </c>
       <c r="J26" s="38">
-        <v>3169.688006482982</v>
+        <v>3532.092177745134</v>
       </c>
       <c r="K26" s="38">
-        <v>3271.0397082658019</v>
+        <v>4172.911127432978</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M26" s="39">
-        <v>45965.388888888891</v>
+        <v>46219.520844907413</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A27" s="37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H27" s="38">
-        <v>5697</v>
+        <v>2458</v>
       </c>
       <c r="I27" s="38">
-        <v>51.324324324324323</v>
+        <v>64.684210526315795</v>
       </c>
       <c r="J27" s="38">
-        <v>3273.241881692119</v>
+        <v>3737.7144019528068</v>
       </c>
       <c r="K27" s="38">
-        <v>3375.042829559417</v>
+        <v>4229.9438567941424</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M27" s="39">
-        <v>46098.611111111109</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45526.520856481482</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A28" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H28" s="38">
-        <v>2108</v>
+        <v>4518</v>
       </c>
       <c r="I28" s="38">
-        <v>54.051282051282051</v>
+        <v>66.441176470588232</v>
       </c>
       <c r="J28" s="38">
-        <v>4176.6185958254273</v>
+        <v>3604.2135900841081</v>
       </c>
       <c r="K28" s="38">
-        <v>4998.8387096774204</v>
+        <v>4087.1228419654708</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M28" s="39">
-        <v>45471.444456018522</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45561.513888888891</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A29" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F29" s="37" t="s">
         <v>167</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H29" s="38">
-        <v>3882</v>
+        <v>2653</v>
       </c>
       <c r="I29" s="38">
-        <v>55.457142857142863</v>
+        <v>56.446808510638299</v>
       </c>
       <c r="J29" s="38">
-        <v>4756.2867078825348</v>
+        <v>3724.3893705239352</v>
       </c>
       <c r="K29" s="38">
-        <v>5332.8874291602269</v>
+        <v>3873.6622691292878</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M29" s="39">
-        <v>45498.527800925927</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45569.4375</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A30" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H30" s="38">
-        <v>9155</v>
+        <v>5391</v>
       </c>
       <c r="I30" s="38">
-        <v>56.863354037267079</v>
+        <v>69.115384615384613</v>
       </c>
       <c r="J30" s="38">
-        <v>3764.324303659203</v>
+        <v>3450.8039324800588</v>
       </c>
       <c r="K30" s="38">
-        <v>4188.1590387766246</v>
+        <v>3574.335188276757</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M30" s="39">
-        <v>45499.423611111109</v>
+        <v>45569.43751157407</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A31" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D31" s="37" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="H31" s="38">
-        <v>2458</v>
+        <v>3011</v>
       </c>
       <c r="I31" s="38">
-        <v>64.684210526315795</v>
+        <v>66.911111111111111</v>
       </c>
       <c r="J31" s="38">
-        <v>3737.7144019528068</v>
+        <v>3651.0458319495178</v>
       </c>
       <c r="K31" s="38">
-        <v>4229.9438567941424</v>
+        <v>3740.7914314181339</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M31" s="39">
-        <v>45526.520856481482</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45575.569444444453</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="H32" s="38">
-        <v>4518</v>
+        <v>3572</v>
       </c>
       <c r="I32" s="38">
-        <v>66.441176470588232</v>
+        <v>50.309859154929583</v>
       </c>
       <c r="J32" s="38">
-        <v>3604.2135900841081</v>
+        <v>3097.5316349384102</v>
       </c>
       <c r="K32" s="38">
-        <v>4087.1228419654708</v>
+        <v>4238.3205487122059</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M32" s="39">
-        <v>45561.513888888891</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45580.638912037037</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H33" s="38">
-        <v>2653</v>
+        <v>6675</v>
       </c>
       <c r="I33" s="38">
-        <v>56.446808510638299</v>
+        <v>58.04347826086957</v>
       </c>
       <c r="J33" s="38">
-        <v>3724.3893705239352</v>
+        <v>2774.0007490636699</v>
       </c>
       <c r="K33" s="38">
-        <v>3873.6622691292878</v>
+        <v>3239.0293632958801</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M33" s="39">
-        <v>45569.4375</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45594.618055555547</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>149</v>
+        <v>122</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H34" s="38">
-        <v>5391</v>
+        <v>6845</v>
       </c>
       <c r="I34" s="38">
-        <v>69.115384615384613</v>
+        <v>56.570247933884303</v>
       </c>
       <c r="J34" s="38">
-        <v>3450.8039324800588</v>
+        <v>4074.2249086924762</v>
       </c>
       <c r="K34" s="38">
-        <v>3574.335188276757</v>
+        <v>4726.1615047479909</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M34" s="39">
-        <v>45569.43751157407</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45622.62501157407</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A35" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="37" t="s">
         <v>123</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H35" s="38">
-        <v>3011</v>
+        <v>4137</v>
       </c>
       <c r="I35" s="38">
-        <v>66.911111111111111</v>
+        <v>56.671232876712331</v>
       </c>
       <c r="J35" s="38">
-        <v>3651.0458319495178</v>
+        <v>3869.3200386753688</v>
       </c>
       <c r="K35" s="38">
-        <v>3740.7914314181339</v>
+        <v>5851.240512448634</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M35" s="39">
-        <v>45575.569444444453</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45638.659756944442</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A36" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="37" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="H36" s="38">
-        <v>3572</v>
+        <v>2850</v>
       </c>
       <c r="I36" s="38">
-        <v>50.309859154929583</v>
+        <v>50</v>
       </c>
       <c r="J36" s="38">
-        <v>3097.5316349384102</v>
+        <v>3572.1185964912279</v>
       </c>
       <c r="K36" s="38">
-        <v>4238.3205487122059</v>
+        <v>6384.2515789473673</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M36" s="39">
-        <v>45580.638912037037</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45638.659791666672</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H37" s="38">
-        <v>6675</v>
+        <v>2478</v>
       </c>
       <c r="I37" s="38">
-        <v>58.04347826086957</v>
+        <v>46.754716981132077</v>
       </c>
       <c r="J37" s="38">
-        <v>2774.0007490636699</v>
+        <v>3693.6513317191279</v>
       </c>
       <c r="K37" s="38">
-        <v>3239.0293632958801</v>
+        <v>6398.4459241323648</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M37" s="39">
-        <v>45594.618055555547</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45638.659803240742</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A38" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H38" s="38">
-        <v>6845</v>
+        <v>2499</v>
       </c>
       <c r="I38" s="38">
-        <v>56.570247933884303</v>
+        <v>56.795454545454547</v>
       </c>
       <c r="J38" s="38">
-        <v>4074.2249086924762</v>
+        <v>3807.280112044818</v>
       </c>
       <c r="K38" s="38">
-        <v>4726.1615047479909</v>
+        <v>5092.0560224089631</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M38" s="39">
-        <v>45622.62501157407</v>
+        <v>45694.520856481482</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H39" s="38">
-        <v>4137</v>
+        <v>6600</v>
       </c>
       <c r="I39" s="38">
-        <v>56.671232876712331</v>
+        <v>57.391304347826093</v>
       </c>
       <c r="J39" s="38">
-        <v>3869.3200386753688</v>
+        <v>4081.864242424243</v>
       </c>
       <c r="K39" s="38">
-        <v>5851.240512448634</v>
+        <v>4810.3007575757574</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M39" s="39">
-        <v>45638.659756944442</v>
+        <v>45706.652800925927</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A40" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D40" s="37" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="H40" s="38">
-        <v>2850</v>
+        <v>1795</v>
       </c>
       <c r="I40" s="38">
-        <v>50</v>
+        <v>57.903225806451609</v>
       </c>
       <c r="J40" s="38">
-        <v>3572.1185964912279</v>
+        <v>4144.3860724233982</v>
       </c>
       <c r="K40" s="38">
-        <v>6384.2515789473673</v>
+        <v>5389.7270194986077</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M40" s="39">
-        <v>45638.659791666672</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45751.423611111109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A41" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E41" s="37" t="s">
         <v>143</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H41" s="38">
-        <v>2478</v>
+        <v>4364</v>
       </c>
       <c r="I41" s="38">
-        <v>46.754716981132077</v>
+        <v>63.246376811594203</v>
       </c>
       <c r="J41" s="38">
-        <v>3693.6513317191279</v>
+        <v>3093.472043996333</v>
       </c>
       <c r="K41" s="38">
-        <v>6398.4459241323648</v>
+        <v>4029.4055912007329</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M41" s="39">
-        <v>45638.659803240742</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45792.506956018522</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H42" s="38">
-        <v>2499</v>
+        <v>3770</v>
       </c>
       <c r="I42" s="38">
-        <v>56.795454545454547</v>
+        <v>63.898305084745758</v>
       </c>
       <c r="J42" s="38">
-        <v>3807.280112044818</v>
+        <v>3240.4541114058361</v>
       </c>
       <c r="K42" s="38">
-        <v>5092.0560224089631</v>
+        <v>4182.2289124668432</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M42" s="39">
-        <v>45694.520856481482</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45792.506967592592</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A43" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H43" s="38">
-        <v>6600</v>
+        <v>2094</v>
       </c>
       <c r="I43" s="38">
-        <v>57.391304347826093</v>
+        <v>58.166666666666657</v>
       </c>
       <c r="J43" s="38">
-        <v>4081.864242424243</v>
+        <v>3924.1198662846232</v>
       </c>
       <c r="K43" s="38">
-        <v>4810.3007575757574</v>
+        <v>5005.9756446991414</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M43" s="39">
-        <v>45706.652800925927</v>
+        <v>45792.506967592592</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A44" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H44" s="38">
-        <v>1795</v>
+        <v>2907</v>
       </c>
       <c r="I44" s="38">
-        <v>57.903225806451609</v>
+        <v>67.604651162790702</v>
       </c>
       <c r="J44" s="38">
-        <v>4144.3860724233982</v>
+        <v>4510.2948056415553</v>
       </c>
       <c r="K44" s="38">
-        <v>5389.7270194986077</v>
+        <v>5320.3199174406609</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M44" s="39">
-        <v>45751.423611111109</v>
+        <v>45807.4375</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H45" s="38">
-        <v>4364</v>
+        <v>6583</v>
       </c>
       <c r="I45" s="38">
-        <v>63.246376811594203</v>
+        <v>67.865979381443296</v>
       </c>
       <c r="J45" s="38">
-        <v>3093.472043996333</v>
+        <v>3570.993468023697</v>
       </c>
       <c r="K45" s="38">
-        <v>4029.4055912007329</v>
+        <v>3963.7065167856599</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M45" s="39">
-        <v>45792.506956018522</v>
+        <v>45811.638888888891</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A46" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="H46" s="38">
-        <v>3770</v>
+        <v>2369</v>
       </c>
       <c r="I46" s="38">
-        <v>63.898305084745758</v>
+        <v>48.346938775510203</v>
       </c>
       <c r="J46" s="38">
-        <v>3240.4541114058361</v>
+        <v>3884.2186576614599</v>
       </c>
       <c r="K46" s="38">
-        <v>4182.2289124668432</v>
+        <v>5424.357112705783</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M46" s="39">
-        <v>45792.506967592592</v>
+        <v>45820.51390046296</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="H47" s="38">
-        <v>2094</v>
+        <v>1672</v>
       </c>
       <c r="I47" s="38">
-        <v>58.166666666666657</v>
+        <v>53.935483870967737</v>
       </c>
       <c r="J47" s="38">
-        <v>3924.1198662846232</v>
+        <v>3812.021531100479</v>
       </c>
       <c r="K47" s="38">
-        <v>5005.9756446991414</v>
+        <v>5531.139354066986</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M47" s="39">
-        <v>45792.506967592592</v>
+        <v>45833.534722222219</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A48" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>78</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H48" s="38">
-        <v>2907</v>
+        <v>3209</v>
       </c>
       <c r="I48" s="38">
-        <v>67.604651162790702</v>
+        <v>69.760869565217391</v>
       </c>
       <c r="J48" s="38">
-        <v>4510.2948056415553</v>
+        <v>4343.9881583047681</v>
       </c>
       <c r="K48" s="38">
-        <v>5320.3199174406609</v>
+        <v>4894.5088812714239</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M48" s="39">
-        <v>45807.4375</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45839.548622685194</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A49" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H49" s="38">
-        <v>6583</v>
+        <v>3188</v>
       </c>
       <c r="I49" s="38">
-        <v>67.865979381443296</v>
+        <v>56.928571428571431</v>
       </c>
       <c r="J49" s="38">
-        <v>3570.993468023697</v>
+        <v>4334.34504391468</v>
       </c>
       <c r="K49" s="38">
-        <v>3963.7065167856599</v>
+        <v>4831.5505018820577</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M49" s="39">
-        <v>45811.638888888891</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45839.548622685194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A50" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="H50" s="38">
-        <v>2369</v>
+        <v>7939</v>
       </c>
       <c r="I50" s="38">
-        <v>48.346938775510203</v>
+        <v>62.511811023622037</v>
       </c>
       <c r="J50" s="38">
-        <v>3884.2186576614599</v>
+        <v>3359.9686358483441</v>
       </c>
       <c r="K50" s="38">
-        <v>5424.357112705783</v>
+        <v>3757.9135911323842</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M50" s="39">
-        <v>45820.51390046296</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45883.527777777781</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A51" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E51" s="37" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="H51" s="38">
-        <v>1672</v>
+        <v>2935</v>
       </c>
       <c r="I51" s="38">
-        <v>53.935483870967737</v>
+        <v>61.145833333333343</v>
       </c>
       <c r="J51" s="38">
-        <v>3812.021531100479</v>
+        <v>3320.8964224872238</v>
       </c>
       <c r="K51" s="38">
-        <v>5531.139354066986</v>
+        <v>3841.025553662691</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M51" s="39">
-        <v>45833.534722222219</v>
+        <v>45884.423622685194</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A52" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F52" s="37" t="s">
         <v>168</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="H52" s="38">
-        <v>3209</v>
+        <v>2451</v>
       </c>
       <c r="I52" s="38">
-        <v>69.760869565217391</v>
+        <v>55.704545454545453</v>
       </c>
       <c r="J52" s="38">
-        <v>4343.9881583047681</v>
+        <v>4026.1309669522639</v>
       </c>
       <c r="K52" s="38">
-        <v>4894.5088812714239</v>
+        <v>4176.2733578131374</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M52" s="39">
-        <v>45839.548622685194</v>
+        <v>45932.381956018522</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A53" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H53" s="38">
-        <v>3188</v>
+        <v>2806</v>
       </c>
       <c r="I53" s="38">
-        <v>56.928571428571431</v>
+        <v>46</v>
       </c>
       <c r="J53" s="38">
-        <v>4334.34504391468</v>
+        <v>3788.5520313613679</v>
       </c>
       <c r="K53" s="38">
-        <v>4831.5505018820577</v>
+        <v>4449.2565930149676</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M53" s="39">
-        <v>45839.548622685194</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45968.569444444453</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="H54" s="38">
-        <v>7939</v>
+        <v>2440</v>
       </c>
       <c r="I54" s="38">
-        <v>62.511811023622037</v>
+        <v>48.80</v>
       </c>
       <c r="J54" s="38">
-        <v>3359.9686358483441</v>
+        <v>3185.534426229508</v>
       </c>
       <c r="K54" s="38">
-        <v>3757.9135911323842</v>
+        <v>4090.4229508196722</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M54" s="39">
-        <v>45883.527777777781</v>
+        <v>45968.57640046296</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A55" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="H55" s="38">
-        <v>2935</v>
+        <v>4054</v>
       </c>
       <c r="I55" s="38">
-        <v>61.145833333333343</v>
+        <v>51.974358974358971</v>
       </c>
       <c r="J55" s="38">
-        <v>3320.8964224872238</v>
+        <v>3487.8996053280712</v>
       </c>
       <c r="K55" s="38">
-        <v>3841.025553662691</v>
+        <v>5820.8793783917117</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M55" s="39">
-        <v>45884.423622685194</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45981.506956018522</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A56" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="37" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H56" s="38">
-        <v>2451</v>
+        <v>4007</v>
       </c>
       <c r="I56" s="38">
-        <v>55.704545454545453</v>
+        <v>58.072463768115952</v>
       </c>
       <c r="J56" s="38">
-        <v>4026.1309669522639</v>
+        <v>3464.351884202646</v>
       </c>
       <c r="K56" s="38">
-        <v>4176.2733578131374</v>
+        <v>4819.5902171200396</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M56" s="39">
-        <v>45932.381956018522</v>
+        <v>45981.506956018522</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A57" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>130</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H57" s="38">
-        <v>2806</v>
+        <v>4459</v>
       </c>
       <c r="I57" s="38">
-        <v>46</v>
+        <v>53.083333333333343</v>
       </c>
       <c r="J57" s="38">
-        <v>3788.5520313613679</v>
+        <v>3801.9979816102259</v>
       </c>
       <c r="K57" s="38">
-        <v>4449.2565930149676</v>
+        <v>4536.0273155416016</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M57" s="39">
-        <v>45968.569444444453</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45989.618055555547</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A58" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>88</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D58" s="37" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="H58" s="38">
-        <v>2440</v>
+        <v>2665</v>
       </c>
       <c r="I58" s="38">
-        <v>48.80</v>
+        <v>49.351851851851848</v>
       </c>
       <c r="J58" s="38">
-        <v>3185.534426229508</v>
+        <v>3953.1347091932448</v>
       </c>
       <c r="K58" s="38">
-        <v>4090.4229508196722</v>
+        <v>4302.8735459662284</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M58" s="39">
-        <v>45968.57640046296</v>
+        <v>45995.51390046296</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="H59" s="38">
-        <v>4054</v>
+        <v>2913</v>
       </c>
       <c r="I59" s="38">
-        <v>51.974358974358971</v>
+        <v>61.978723404255319</v>
       </c>
       <c r="J59" s="38">
-        <v>3487.8996053280712</v>
+        <v>3966.1695846206658</v>
       </c>
       <c r="K59" s="38">
-        <v>5820.8793783917117</v>
+        <v>4548.6872639890144</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M59" s="39">
-        <v>45981.506956018522</v>
+        <v>46000.423611111109</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="37" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="H60" s="38">
-        <v>4007</v>
+        <v>3908</v>
       </c>
       <c r="I60" s="38">
-        <v>58.072463768115952</v>
+        <v>50.102564102564102</v>
       </c>
       <c r="J60" s="38">
-        <v>3464.351884202646</v>
+        <v>4081.6926816786081</v>
       </c>
       <c r="K60" s="38">
-        <v>4819.5902171200396</v>
+        <v>4528.1281985670421</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M60" s="39">
-        <v>45981.506956018522</v>
+        <v>46049.608287037037</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A61" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="H61" s="38">
-        <v>4459</v>
+        <v>3677</v>
       </c>
       <c r="I61" s="38">
-        <v>53.083333333333343</v>
+        <v>53.289855072463773</v>
       </c>
       <c r="J61" s="38">
-        <v>3801.9979816102259</v>
+        <v>3763.7881425074788</v>
       </c>
       <c r="K61" s="38">
-        <v>4536.0273155416016</v>
+        <v>4165.411204786511</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M61" s="39">
-        <v>45989.618055555547</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46070.611111111109</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A62" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="H62" s="38">
-        <v>2665</v>
+        <v>3595</v>
       </c>
       <c r="I62" s="38">
-        <v>49.351851851851848</v>
+        <v>55.307692307692307</v>
       </c>
       <c r="J62" s="38">
-        <v>3953.1347091932448</v>
+        <v>3690.54445340751</v>
       </c>
       <c r="K62" s="38">
-        <v>4302.8735459662284</v>
+        <v>3948.928075104312</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M62" s="39">
-        <v>45995.51390046296</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46091.659722222219</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A63" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="H63" s="38">
-        <v>2913</v>
+        <v>3261</v>
       </c>
       <c r="I63" s="38">
-        <v>61.978723404255319</v>
+        <v>53.459016393442617</v>
       </c>
       <c r="J63" s="38">
-        <v>3966.1695846206658</v>
+        <v>2930.3391597669429</v>
       </c>
       <c r="K63" s="38">
-        <v>4548.6872639890144</v>
+        <v>4377.863538791782</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M63" s="39">
-        <v>46000.423611111109</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46121.520833333343</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A64" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="37" t="s">
         <v>94</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="H64" s="38">
-        <v>3908</v>
+        <v>4286</v>
       </c>
       <c r="I64" s="38">
-        <v>50.102564102564102</v>
+        <v>51.023809523809533</v>
       </c>
       <c r="J64" s="38">
-        <v>4081.6926816786081</v>
+        <v>3286.5643957069528</v>
       </c>
       <c r="K64" s="38">
-        <v>4528.1281985670421</v>
+        <v>3940.7295846943539</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M64" s="39">
-        <v>46049.608287037037</v>
+        <v>46184.51390046296</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A65" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>95</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D65" s="37" t="s">
         <v>120</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H65" s="38">
-        <v>3677</v>
+        <v>8093</v>
       </c>
       <c r="I65" s="38">
-        <v>53.289855072463773</v>
+        <v>57.397163120567377</v>
       </c>
       <c r="J65" s="38">
-        <v>3763.7881425074788</v>
+        <v>3514.1014456938101</v>
       </c>
       <c r="K65" s="38">
-        <v>4165.411204786511</v>
+        <v>4123.6086741628569</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M65" s="39">
-        <v>46070.611111111109</v>
+        <v>46184.604166666657</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="H66" s="38">
-        <v>3595</v>
+        <v>2625</v>
       </c>
       <c r="I66" s="38">
-        <v>55.307692307692307</v>
+        <v>51.470588235294123</v>
       </c>
       <c r="J66" s="38">
-        <v>3690.54445340751</v>
+        <v>3772.9291428571428</v>
       </c>
       <c r="K66" s="38">
-        <v>3948.928075104312</v>
+        <v>5049.163428571429</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M66" s="39">
-        <v>46091.659722222219</v>
+        <v>46185.430555555547</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="H67" s="38">
-        <v>3261</v>
+        <v>2721</v>
       </c>
       <c r="I67" s="38">
-        <v>53.459016393442617</v>
+        <v>50.388888888888893</v>
       </c>
       <c r="J67" s="38">
-        <v>2930.3391597669429</v>
+        <v>3434.2851892686522</v>
       </c>
       <c r="K67" s="38">
-        <v>4377.863538791782</v>
+        <v>4457.7761852260201</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M67" s="39">
-        <v>46121.520833333343</v>
+        <v>46197.506944444453</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="37" t="s">
         <v>98</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H68" s="38">
-        <v>4286</v>
+        <v>5390</v>
       </c>
       <c r="I68" s="38">
-        <v>51.023809523809533</v>
+        <v>59.230769230769234</v>
       </c>
       <c r="J68" s="38">
-        <v>3286.5643957069528</v>
+        <v>3077.509833024119</v>
       </c>
       <c r="K68" s="38">
-        <v>3940.7295846943539</v>
+        <v>3437.460853432282</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M68" s="39">
-        <v>46184.51390046296</v>
+        <v>46226.604166666657</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C69" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>224</v>
+        <v>196</v>
       </c>
       <c r="H69" s="38">
-        <v>8093</v>
+        <v>2188</v>
       </c>
       <c r="I69" s="38">
-        <v>57.397163120567377</v>
+        <v>57.578947368421048</v>
       </c>
       <c r="J69" s="38">
-        <v>3514.1014456938101</v>
+        <v>4094.322669104205</v>
       </c>
       <c r="K69" s="38">
-        <v>4123.6086741628569</v>
+        <v>4795.2701096892142</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M69" s="39">
-        <v>46184.604166666657</v>
+        <v>45547.513888888891</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A70" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>100</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="H70" s="38">
-        <v>2188</v>
+        <v>1773</v>
       </c>
       <c r="I70" s="38">
-        <v>57.578947368421048</v>
+        <v>73.875</v>
       </c>
       <c r="J70" s="38">
-        <v>4094.322669104205</v>
+        <v>3846.023688663282</v>
       </c>
       <c r="K70" s="38">
-        <v>4795.2701096892142</v>
+        <v>4599.9796954314716</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M70" s="39">
-        <v>45547.513888888891</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45610.527789351851</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A71" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
       <c r="H71" s="38">
-        <v>1773</v>
+        <v>3203</v>
       </c>
       <c r="I71" s="38">
-        <v>73.875</v>
+        <v>53.383333333333333</v>
       </c>
       <c r="J71" s="38">
-        <v>3846.023688663282</v>
+        <v>2935.0086793630971</v>
       </c>
       <c r="K71" s="38">
-        <v>4599.9796954314716</v>
+        <v>4202.762660006244</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M71" s="39">
-        <v>45610.527789351851</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45673.527777777781</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A72" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>102</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="H72" s="38">
-        <v>3203</v>
+        <v>2447</v>
       </c>
       <c r="I72" s="38">
-        <v>53.383333333333333</v>
+        <v>54.37777777777778</v>
       </c>
       <c r="J72" s="38">
-        <v>2935.0086793630971</v>
+        <v>3284.228442991418</v>
       </c>
       <c r="K72" s="38">
-        <v>4202.762660006244</v>
+        <v>4103.8034327748264</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M72" s="39">
-        <v>45673.527777777781</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45825.527812499997</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>103</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="H73" s="38">
-        <v>2447</v>
+        <v>4826</v>
       </c>
       <c r="I73" s="38">
-        <v>54.37777777777778</v>
+        <v>54.840909090909093</v>
       </c>
       <c r="J73" s="38">
-        <v>3284.228442991418</v>
+        <v>2802.2092830501451</v>
       </c>
       <c r="K73" s="38">
-        <v>4103.8034327748264</v>
+        <v>3047.642561127228</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M73" s="39">
-        <v>45825.527812499997</v>
+        <v>46044.520833333343</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A74" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>104</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G74" s="38" t="s">
+        <v>195</v>
+      </c>
+      <c r="H74" s="38">
+        <v>4008</v>
+      </c>
+      <c r="I74" s="38">
+        <v>59.820895522388057</v>
+      </c>
+      <c r="J74" s="38">
+        <v>3027.5182135728551</v>
+      </c>
+      <c r="K74" s="38">
+        <v>3442.1524451097798</v>
+      </c>
+      <c r="L74" s="38" t="s">
         <v>226</v>
       </c>
-      <c r="H74" s="38">
-[...13 lines deleted...]
-      </c>
       <c r="M74" s="39">
-        <v>46044.520833333343</v>
+        <v>46045.465277777781</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A75" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H75" s="38">
-        <v>4008</v>
+        <v>4075</v>
       </c>
       <c r="I75" s="38">
-        <v>59.820895522388057</v>
+        <v>55.067567567567558</v>
       </c>
       <c r="J75" s="38">
-        <v>3027.5182135728551</v>
+        <v>2746.0436809815951</v>
       </c>
       <c r="K75" s="38">
-        <v>3442.1524451097798</v>
+        <v>3811.9911656441709</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M75" s="39">
-        <v>46045.465277777781</v>
-[...39 lines deleted...]
-      <c r="M76" s="39">
         <v>46184.520833333343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M144"/>
+  <dimension ref="A1:M135"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="37.2857142857143" style="3" customWidth="1"/>
     <col min="3" max="3" width="30.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.1428571428571" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="14.4285714285714" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="13.4285714285714" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="22"/>
       <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="24">
-        <v>46185</v>
+        <v>46230</v>
       </c>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="27"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A3" s="31"/>
       <c r="D3" s="24"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="15">
       <c r="A4" s="2"/>
       <c r="D4" s="4"/>
     </row>
     <row r="7" spans="1:13" ht="45">
@@ -5580,5659 +5473,5290 @@
       </c>
       <c r="H7" s="11" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A8" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C8" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="E8" s="37" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="F8" s="37" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="H8" s="38">
         <v>2504</v>
       </c>
       <c r="I8" s="38">
         <v>50.08</v>
       </c>
       <c r="J8" s="38">
         <v>3472.6657348242811</v>
       </c>
       <c r="K8" s="38">
         <v>3729.351837060703</v>
       </c>
       <c r="L8" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M8" s="39">
         <v>45965.381956018522</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A9" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>256</v>
+        <v>379</v>
       </c>
       <c r="E9" s="37" t="s">
-        <v>470</v>
+        <v>379</v>
       </c>
       <c r="F9" s="37" t="s">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="H9" s="38">
-        <v>2086</v>
+        <v>944</v>
       </c>
       <c r="I9" s="38">
-        <v>53.487179487179489</v>
+        <v>42.909090909090907</v>
       </c>
       <c r="J9" s="38">
-        <v>3017.004793863854</v>
+        <v>4538.4142266949157</v>
       </c>
       <c r="K9" s="38">
-        <v>3304.232023010547</v>
+        <v>4573.3771504237293</v>
       </c>
       <c r="L9" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M9" s="39">
-        <v>45492.451388888891</v>
+        <v>45859.442129629628</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>394</v>
+        <v>251</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>394</v>
+        <v>122</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>489</v>
+        <v>466</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="H10" s="38">
-        <v>944</v>
+        <v>2976</v>
       </c>
       <c r="I10" s="38">
-        <v>42.909090909090907</v>
+        <v>53.142857142857153</v>
       </c>
       <c r="J10" s="38">
-        <v>4538.4142266949157</v>
+        <v>3343.764784946236</v>
       </c>
       <c r="K10" s="38">
-        <v>4573.3771504237293</v>
+        <v>4052.698588709678</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M10" s="39">
-        <v>45859.442129629628</v>
+        <v>45553.4455787037</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A11" s="37" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>144</v>
+        <v>449</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>167</v>
+        <v>467</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>218</v>
+        <v>504</v>
       </c>
       <c r="H11" s="38">
-        <v>2897</v>
+        <v>3433</v>
       </c>
       <c r="I11" s="38">
-        <v>62.978260869565233</v>
+        <v>49.042857142857137</v>
       </c>
       <c r="J11" s="38">
-        <v>3211.424577148774</v>
+        <v>3450.1870084474222</v>
       </c>
       <c r="K11" s="38">
-        <v>3697.1277183293059</v>
+        <v>4305.191086513254</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M11" s="39">
-        <v>45470.523981481478</v>
+        <v>45554.529976851853</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A12" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>396</v>
+        <v>253</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>396</v>
+        <v>141</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>490</v>
+        <v>174</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H12" s="38">
-        <v>2083</v>
+        <v>2403</v>
       </c>
       <c r="I12" s="38">
-        <v>56.297297297297298</v>
+        <v>51.127659574468083</v>
       </c>
       <c r="J12" s="38">
-        <v>2910.8698991838701</v>
+        <v>3115.6953807740329</v>
       </c>
       <c r="K12" s="38">
-        <v>3274.088334133462</v>
+        <v>3944.9500624219731</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M12" s="39">
-        <v>45492.444444444453</v>
+        <v>45561.506944444453</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>167</v>
+        <v>468</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>203</v>
+        <v>505</v>
       </c>
       <c r="H13" s="38">
-        <v>2950</v>
+        <v>1466</v>
       </c>
       <c r="I13" s="38">
-        <v>62.765957446808507</v>
+        <v>69.80952380952381</v>
       </c>
       <c r="J13" s="38">
-        <v>3387.1196610169491</v>
+        <v>3049.1452933151431</v>
       </c>
       <c r="K13" s="38">
-        <v>4238.6440677966102</v>
+        <v>3383.2094133697142</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M13" s="39">
-        <v>45496.569444444453</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45576.43751157407</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A14" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>261</v>
+        <v>382</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>167</v>
+        <v>466</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H14" s="38">
-        <v>2976</v>
+        <v>3334</v>
       </c>
       <c r="I14" s="38">
-        <v>53.142857142857153</v>
+        <v>54.655737704918032</v>
       </c>
       <c r="J14" s="38">
-        <v>3343.764784946236</v>
+        <v>3477.2195560887822</v>
       </c>
       <c r="K14" s="38">
-        <v>4052.698588709678</v>
+        <v>4149.8773245350931</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M14" s="39">
-        <v>45553.4455787037</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45744.430555555547</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A15" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>398</v>
+        <v>256</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>471</v>
+        <v>143</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>490</v>
+        <v>177</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>199</v>
+        <v>506</v>
       </c>
       <c r="H15" s="38">
-        <v>3433</v>
+        <v>1644</v>
       </c>
       <c r="I15" s="38">
-        <v>49.042857142857137</v>
+        <v>56.689655172413786</v>
       </c>
       <c r="J15" s="38">
-        <v>3450.1870084474222</v>
+        <v>3035.419708029197</v>
       </c>
       <c r="K15" s="38">
-        <v>4305.191086513254</v>
+        <v>3365.9263990267641</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M15" s="39">
-        <v>45554.529976851853</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45772.444444444453</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A16" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>168</v>
+        <v>469</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="H16" s="38">
-        <v>2403</v>
+        <v>2004</v>
       </c>
       <c r="I16" s="38">
-        <v>51.127659574468083</v>
+        <v>55.666666666666657</v>
       </c>
       <c r="J16" s="38">
-        <v>3115.6953807740329</v>
+        <v>3127.1482035928138</v>
       </c>
       <c r="K16" s="38">
-        <v>3944.9500624219731</v>
+        <v>3343.748003992016</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M16" s="39">
-        <v>45561.506944444453</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45796.611122685194</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A17" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>144</v>
+        <v>383</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>491</v>
+        <v>171</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>527</v>
+        <v>186</v>
       </c>
       <c r="H17" s="38">
-        <v>1466</v>
+        <v>2265</v>
       </c>
       <c r="I17" s="38">
-        <v>69.80952380952381</v>
+        <v>45.30</v>
       </c>
       <c r="J17" s="38">
-        <v>3049.1452933151431</v>
+        <v>3196.5673289183219</v>
       </c>
       <c r="K17" s="38">
-        <v>3383.2094133697142</v>
+        <v>3196.5673289183219</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M17" s="39">
-        <v>45576.43751157407</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45917.569456018522</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A18" s="37" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>124</v>
+        <v>384</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>221</v>
+        <v>507</v>
       </c>
       <c r="H18" s="38">
-        <v>3334</v>
+        <v>4752</v>
       </c>
       <c r="I18" s="38">
-        <v>54.655737704918032</v>
+        <v>45.25714285714286</v>
       </c>
       <c r="J18" s="38">
-        <v>3477.2195560887822</v>
+        <v>2968.6447811447811</v>
       </c>
       <c r="K18" s="38">
-        <v>4149.8773245350931</v>
+        <v>3054.5033670033672</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M18" s="39">
-        <v>45744.430555555547</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46091.611111111109</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>266</v>
+        <v>112</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>180</v>
+        <v>470</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="H19" s="38">
-        <v>1644</v>
+        <v>1905</v>
       </c>
       <c r="I19" s="38">
-        <v>56.689655172413786</v>
+        <v>63.50</v>
       </c>
       <c r="J19" s="38">
-        <v>3035.419708029197</v>
+        <v>3045.3968503936999</v>
       </c>
       <c r="K19" s="38">
-        <v>3365.9263990267641</v>
+        <v>3471.6477690288721</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M19" s="39">
-        <v>45772.444444444453</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45559.618067129632</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A20" s="37" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="H20" s="38">
-        <v>2004</v>
+        <v>3206</v>
       </c>
       <c r="I20" s="38">
-        <v>55.666666666666657</v>
+        <v>71.24444444444444</v>
       </c>
       <c r="J20" s="38">
-        <v>3127.1482035928138</v>
+        <v>3194.539925140361</v>
       </c>
       <c r="K20" s="38">
-        <v>3343.748003992016</v>
+        <v>3611.045851528384</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M20" s="39">
-        <v>45796.611122685194</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527789351851</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A21" s="37" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>401</v>
+        <v>122</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>401</v>
+        <v>122</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>175</v>
+        <v>470</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>190</v>
+        <v>509</v>
       </c>
       <c r="H21" s="38">
-        <v>2265</v>
+        <v>2135</v>
       </c>
       <c r="I21" s="38">
-        <v>45.30</v>
+        <v>61</v>
       </c>
       <c r="J21" s="38">
-        <v>3196.5673289183219</v>
+        <v>3024.1114754098362</v>
       </c>
       <c r="K21" s="38">
-        <v>3196.5673289183219</v>
+        <v>3453.3049180327871</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M21" s="39">
-        <v>45917.569456018522</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A22" s="37" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22" s="37" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>396</v>
+        <v>143</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>157</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="H22" s="38">
-        <v>4752</v>
+        <v>2784</v>
       </c>
       <c r="I22" s="38">
-        <v>45.25714285714286</v>
+        <v>67.902439024390247</v>
       </c>
       <c r="J22" s="38">
-        <v>2968.6447811447811</v>
+        <v>3307.7869971264358</v>
       </c>
       <c r="K22" s="38">
-        <v>3054.5033670033672</v>
+        <v>3733.2909482758619</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M22" s="39">
-        <v>46091.611111111109</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45678.631956018522</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B23" s="37" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>113</v>
+        <v>386</v>
       </c>
       <c r="E23" s="37" t="s">
         <v>141</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>488</v>
+        <v>163</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="H23" s="38">
-        <v>1905</v>
+        <v>5648</v>
       </c>
       <c r="I23" s="38">
-        <v>63.50</v>
+        <v>51.345454545454537</v>
       </c>
       <c r="J23" s="38">
-        <v>3045.3968503936999</v>
+        <v>2845.190509915014</v>
       </c>
       <c r="K23" s="38">
-        <v>3471.6477690288721</v>
+        <v>3272.2974504249291</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M23" s="39">
-        <v>45559.618067129632</v>
+        <v>45876.527777777781</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B24" s="37" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>205</v>
+        <v>509</v>
       </c>
       <c r="H24" s="38">
-        <v>3206</v>
+        <v>1698</v>
       </c>
       <c r="I24" s="38">
-        <v>71.24444444444444</v>
+        <v>48.514285714285712</v>
       </c>
       <c r="J24" s="38">
-        <v>3194.539925140361</v>
+        <v>3371.7414605418139</v>
       </c>
       <c r="K24" s="38">
-        <v>3611.045851528384</v>
+        <v>3801.8981154299181</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M24" s="39">
-        <v>45596.527789351851</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45910.562523148154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25" s="37" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>124</v>
+        <v>266</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>488</v>
+        <v>171</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>531</v>
+        <v>187</v>
       </c>
       <c r="H25" s="38">
-        <v>2135</v>
+        <v>2733</v>
       </c>
       <c r="I25" s="38">
-        <v>61</v>
+        <v>47.94736842105263</v>
       </c>
       <c r="J25" s="38">
-        <v>3024.1114754098362</v>
+        <v>3389.3871203805338</v>
       </c>
       <c r="K25" s="38">
-        <v>3453.3049180327871</v>
+        <v>3701.2422246615438</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M25" s="39">
-        <v>45596.527800925927</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45790.611111111109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A26" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="37" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C26" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>144</v>
+        <v>387</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>160</v>
+        <v>472</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="H26" s="38">
-        <v>2784</v>
+        <v>1353</v>
       </c>
       <c r="I26" s="38">
-        <v>67.902439024390247</v>
+        <v>67.650000000000006</v>
       </c>
       <c r="J26" s="38">
-        <v>3307.7869971264358</v>
+        <v>2752.4020694752398</v>
       </c>
       <c r="K26" s="38">
-        <v>3733.2909482758619</v>
+        <v>2916.5883222468592</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M26" s="39">
-        <v>45678.631956018522</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45883.506979166668</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A27" s="37" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" s="37" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C27" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>403</v>
+        <v>268</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>533</v>
+        <v>209</v>
       </c>
       <c r="H27" s="38">
-        <v>5648</v>
+        <v>3114</v>
       </c>
       <c r="I27" s="38">
-        <v>51.345454545454537</v>
+        <v>52.779661016949163</v>
       </c>
       <c r="J27" s="38">
-        <v>2845.190509915014</v>
+        <v>3576.65</v>
       </c>
       <c r="K27" s="38">
-        <v>3272.2974504249291</v>
+        <v>3919.5321451509308</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M27" s="39">
-        <v>45876.527777777781</v>
+        <v>45615.631944444453</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A28" s="37" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B28" s="37" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>275</v>
+        <v>388</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>142</v>
+        <v>388</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>493</v>
+        <v>166</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>531</v>
+        <v>513</v>
       </c>
       <c r="H28" s="38">
-        <v>1698</v>
+        <v>2593</v>
       </c>
       <c r="I28" s="38">
-        <v>48.514285714285712</v>
+        <v>61.738095238095248</v>
       </c>
       <c r="J28" s="38">
-        <v>3371.7414605418139</v>
+        <v>4240.7099884303898</v>
       </c>
       <c r="K28" s="38">
-        <v>3801.8981154299181</v>
+        <v>4506.7292711145392</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M28" s="39">
-        <v>45910.562523148154</v>
+        <v>45706.652789351851</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B29" s="37" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C29" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>389</v>
+      </c>
+      <c r="E29" s="37" t="s">
+        <v>389</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>473</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>514</v>
+      </c>
+      <c r="H29" s="38">
+        <v>1872</v>
+      </c>
+      <c r="I29" s="38">
+        <v>58.50</v>
+      </c>
+      <c r="J29" s="38">
+        <v>3072.3103632478628</v>
+      </c>
+      <c r="K29" s="38">
+        <v>3204.4118589743589</v>
+      </c>
+      <c r="L29" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M29" s="39">
+        <v>45827.548622685194</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A30" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>271</v>
+      </c>
+      <c r="C30" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="37" t="s">
+      <c r="D30" s="37" t="s">
+        <v>390</v>
+      </c>
+      <c r="E30" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="F29" s="37" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="F30" s="37" t="s">
-        <v>494</v>
+        <v>474</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>534</v>
+        <v>182</v>
       </c>
       <c r="H30" s="38">
-        <v>1353</v>
+        <v>2064</v>
       </c>
       <c r="I30" s="38">
-        <v>67.650000000000006</v>
+        <v>60.705882352941167</v>
       </c>
       <c r="J30" s="38">
-        <v>2752.4020694752398</v>
+        <v>3012.8250968992252</v>
       </c>
       <c r="K30" s="38">
-        <v>2916.5883222468592</v>
+        <v>3599.130329457364</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M30" s="39">
-        <v>45883.506979166668</v>
+        <v>45559.618090277778</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A31" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="37" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C31" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>278</v>
+        <v>391</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>214</v>
+        <v>513</v>
       </c>
       <c r="H31" s="38">
-        <v>3114</v>
+        <v>2337</v>
       </c>
       <c r="I31" s="38">
-        <v>52.779661016949163</v>
+        <v>55.642857142857153</v>
       </c>
       <c r="J31" s="38">
-        <v>3576.65</v>
+        <v>3164.4274711168168</v>
       </c>
       <c r="K31" s="38">
-        <v>3919.5321451509308</v>
+        <v>3534.1022678647842</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M31" s="39">
-        <v>45615.631944444453</v>
+        <v>45596.527800925927</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="37" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>405</v>
+        <v>122</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="H32" s="38">
-        <v>2593</v>
+        <v>2848</v>
       </c>
       <c r="I32" s="38">
-        <v>61.738095238095248</v>
+        <v>54.769230769230766</v>
       </c>
       <c r="J32" s="38">
-        <v>4240.7099884303898</v>
+        <v>3241.5835674157302</v>
       </c>
       <c r="K32" s="38">
-        <v>4506.7292711145392</v>
+        <v>3847.2615870786522</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M32" s="39">
-        <v>45706.652789351851</v>
+        <v>45764.520844907413</v>
       </c>
     </row>
     <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B33" s="37" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>495</v>
+        <v>171</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>536</v>
+        <v>197</v>
       </c>
       <c r="H33" s="38">
-        <v>1872</v>
+        <v>3280</v>
       </c>
       <c r="I33" s="38">
-        <v>58.50</v>
+        <v>48.235294117647058</v>
       </c>
       <c r="J33" s="38">
-        <v>3072.3103632478628</v>
+        <v>2963.9910243902441</v>
       </c>
       <c r="K33" s="38">
-        <v>3204.4118589743589</v>
+        <v>3276.6760762195122</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M33" s="39">
-        <v>45827.548622685194</v>
+        <v>45820.513888888891</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="B34" s="37" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C34" s="37" t="s">
+        <v>377</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>394</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>450</v>
+      </c>
+      <c r="F34" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="G34" s="38" t="s">
+        <v>516</v>
+      </c>
+      <c r="H34" s="38">
+        <v>4735</v>
+      </c>
+      <c r="I34" s="38">
+        <v>28.696969696969699</v>
+      </c>
+      <c r="J34" s="38">
+        <v>3577.1575501583952</v>
+      </c>
+      <c r="K34" s="38">
+        <v>4146.8215417106649</v>
+      </c>
+      <c r="L34" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M34" s="39">
+        <v>46107.506956018522</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A35" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B35" s="37" t="s">
+        <v>276</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="E35" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="F35" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="G35" s="38" t="s">
+        <v>517</v>
+      </c>
+      <c r="H35" s="38">
+        <v>1006</v>
+      </c>
+      <c r="I35" s="38">
+        <v>77.384615384615387</v>
+      </c>
+      <c r="J35" s="38">
+        <v>2939.0387673956261</v>
+      </c>
+      <c r="K35" s="38">
+        <v>2985.539761431412</v>
+      </c>
+      <c r="L35" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="M35" s="39">
+        <v>46199.430555555547</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A36" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="37" t="s">
+        <v>277</v>
+      </c>
+      <c r="C36" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D34" s="37" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="D36" s="37" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="F36" s="37" t="s">
         <v>157</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="H36" s="38">
-        <v>2337</v>
+        <v>4530</v>
       </c>
       <c r="I36" s="38">
-        <v>55.642857142857153</v>
+        <v>58.831168831168831</v>
       </c>
       <c r="J36" s="38">
-        <v>3164.4274711168168</v>
+        <v>3219.0728476821191</v>
       </c>
       <c r="K36" s="38">
-        <v>3534.1022678647842</v>
+        <v>4028.7328918322301</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M36" s="39">
-        <v>45596.527800925927</v>
+        <v>45706.652789351851</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A37" s="37" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B37" s="37" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>124</v>
+        <v>451</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>168</v>
+        <v>475</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="H37" s="38">
-        <v>2848</v>
+        <v>1719</v>
       </c>
       <c r="I37" s="38">
-        <v>54.769230769230766</v>
+        <v>42.975</v>
       </c>
       <c r="J37" s="38">
-        <v>3241.5835674157302</v>
+        <v>3439.1279813845258</v>
       </c>
       <c r="K37" s="38">
-        <v>3847.2615870786522</v>
+        <v>3720.6870273414779</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M37" s="39">
-        <v>45764.520844907413</v>
+        <v>45981.513888888891</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B38" s="37" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>407</v>
+        <v>451</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="H38" s="38">
-        <v>3280</v>
+        <v>2473</v>
       </c>
       <c r="I38" s="38">
-        <v>48.235294117647058</v>
+        <v>48.490196078431367</v>
       </c>
       <c r="J38" s="38">
-        <v>2963.9910243902441</v>
+        <v>3266.6283865750102</v>
       </c>
       <c r="K38" s="38">
-        <v>3276.6760762195122</v>
+        <v>3268.0234532955919</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M38" s="39">
-        <v>45820.513888888891</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46197.604166666657</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="37" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>472</v>
+        <v>397</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>168</v>
+        <v>466</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
       <c r="H39" s="38">
-        <v>4735</v>
+        <v>5300</v>
       </c>
       <c r="I39" s="38">
-        <v>28.696969696969699</v>
+        <v>27.179487179487179</v>
       </c>
       <c r="J39" s="38">
-        <v>3577.1575501583952</v>
+        <v>4006.8420754716981</v>
       </c>
       <c r="K39" s="38">
-        <v>4146.8215417106649</v>
+        <v>4038.8656603773579</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M39" s="39">
-        <v>46107.506956018522</v>
+        <v>46035.611111111109</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A40" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="37" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>122</v>
+        <v>398</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>160</v>
+        <v>476</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>539</v>
+        <v>521</v>
       </c>
       <c r="H40" s="38">
-        <v>4530</v>
+        <v>343</v>
       </c>
       <c r="I40" s="38">
-        <v>58.831168831168831</v>
+        <v>85.75</v>
       </c>
       <c r="J40" s="38">
-        <v>3219.0728476821191</v>
+        <v>4321.8571428571431</v>
       </c>
       <c r="K40" s="38">
-        <v>4028.7328918322301</v>
+        <v>4333.5189504373166</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M40" s="39">
-        <v>45706.652789351851</v>
+        <v>45519.527789351851</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A41" s="37" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B41" s="37" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="E41" s="37" t="s">
+        <v>452</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>477</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>522</v>
+      </c>
+      <c r="H41" s="38">
+        <v>3101</v>
+      </c>
+      <c r="I41" s="38">
+        <v>43.069444444444443</v>
+      </c>
+      <c r="J41" s="38">
+        <v>3280.5707836181869</v>
+      </c>
+      <c r="K41" s="38">
+        <v>3469.9000322476618</v>
+      </c>
+      <c r="L41" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M41" s="39">
+        <v>45587.625</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A42" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="B42" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="E42" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>478</v>
+      </c>
+      <c r="G42" s="38" t="s">
+        <v>523</v>
+      </c>
+      <c r="H42" s="38">
+        <v>360</v>
+      </c>
+      <c r="I42" s="38">
+        <v>30</v>
+      </c>
+      <c r="J42" s="38">
+        <v>3596.9388888888889</v>
+      </c>
+      <c r="K42" s="38">
+        <v>3654.994444444445</v>
+      </c>
+      <c r="L42" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M42" s="39">
+        <v>46105.618055555547</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A43" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="B43" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="C43" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D43" s="37" t="s">
+        <v>389</v>
+      </c>
+      <c r="E43" s="37" t="s">
+        <v>389</v>
+      </c>
+      <c r="F43" s="37" t="s">
         <v>473</v>
       </c>
-      <c r="F41" s="37" t="s">
-[...83 lines deleted...]
-      </c>
       <c r="G43" s="38" t="s">
-        <v>541</v>
+        <v>512</v>
       </c>
       <c r="H43" s="38">
-        <v>5300</v>
+        <v>1060</v>
       </c>
       <c r="I43" s="38">
-        <v>27.179487179487179</v>
+        <v>53</v>
       </c>
       <c r="J43" s="38">
-        <v>4006.8420754716981</v>
+        <v>3009.0679245283018</v>
       </c>
       <c r="K43" s="38">
-        <v>4038.8656603773579</v>
+        <v>3066.0377358490568</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M43" s="39">
-        <v>46035.611111111109</v>
+        <v>45534.437511574077</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A44" s="37" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B44" s="37" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>499</v>
+        <v>177</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>542</v>
+        <v>186</v>
       </c>
       <c r="H44" s="38">
-        <v>343</v>
+        <v>2252</v>
       </c>
       <c r="I44" s="38">
-        <v>85.75</v>
+        <v>45.04</v>
       </c>
       <c r="J44" s="38">
-        <v>4321.8571428571431</v>
+        <v>3168.154085257549</v>
       </c>
       <c r="K44" s="38">
-        <v>4333.5189504373166</v>
+        <v>3216.475577264654</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M44" s="39">
-        <v>45519.527789351851</v>
+        <v>45674.437511574077</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B45" s="37" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>474</v>
+        <v>453</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="H45" s="38">
-        <v>3101</v>
+        <v>1588</v>
       </c>
       <c r="I45" s="38">
-        <v>43.069444444444443</v>
+        <v>45.371428571428567</v>
       </c>
       <c r="J45" s="38">
-        <v>3280.5707836181869</v>
+        <v>3079.379093198992</v>
       </c>
       <c r="K45" s="38">
-        <v>3469.9000322476618</v>
+        <v>3168.258186397984</v>
       </c>
       <c r="L45" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="M45" s="39">
+        <v>45512.520833333343</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A46" s="37" t="s">
         <v>230</v>
       </c>
-      <c r="M45" s="39">
-[...6 lines deleted...]
-      </c>
       <c r="B46" s="37" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>417</v>
+        <v>454</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>544</v>
+        <v>514</v>
       </c>
       <c r="H46" s="38">
-        <v>360</v>
+        <v>1496</v>
       </c>
       <c r="I46" s="38">
-        <v>30</v>
+        <v>46.75</v>
       </c>
       <c r="J46" s="38">
-        <v>3596.9388888888889</v>
+        <v>3048.8856951871662</v>
       </c>
       <c r="K46" s="38">
-        <v>3654.994444444445</v>
+        <v>3135.3703208556149</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M46" s="39">
-        <v>46105.618055555547</v>
+        <v>45986.611122685194</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B47" s="37" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>406</v>
+        <v>288</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>406</v>
+        <v>143</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>495</v>
+        <v>173</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>534</v>
+        <v>190</v>
       </c>
       <c r="H47" s="38">
-        <v>1060</v>
+        <v>2394</v>
       </c>
       <c r="I47" s="38">
-        <v>53</v>
+        <v>61.384615384615387</v>
       </c>
       <c r="J47" s="38">
-        <v>3009.0679245283018</v>
+        <v>3284.761904761905</v>
       </c>
       <c r="K47" s="38">
-        <v>3066.0377358490568</v>
+        <v>3609.490392648288</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M47" s="39">
-        <v>45534.437511574077</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45888.625</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A48" s="37" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B48" s="37" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="C48" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>416</v>
+        <v>289</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>416</v>
+        <v>138</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>190</v>
+        <v>524</v>
       </c>
       <c r="H48" s="38">
-        <v>2252</v>
+        <v>1401</v>
       </c>
       <c r="I48" s="38">
-        <v>45.04</v>
+        <v>51.888888888888893</v>
       </c>
       <c r="J48" s="38">
-        <v>3168.154085257549</v>
+        <v>3460.8743754461088</v>
       </c>
       <c r="K48" s="38">
-        <v>3216.475577264654</v>
+        <v>3866.841541755889</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M48" s="39">
-        <v>45674.437511574077</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45589.520833333343</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A49" s="37" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B49" s="37" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="E49" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F49" s="37" t="s">
         <v>475</v>
       </c>
-      <c r="F49" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="38" t="s">
-        <v>531</v>
+        <v>214</v>
       </c>
       <c r="H49" s="38">
-        <v>1588</v>
+        <v>3079</v>
       </c>
       <c r="I49" s="38">
-        <v>45.371428571428567</v>
+        <v>54.982142857142847</v>
       </c>
       <c r="J49" s="38">
-        <v>3079.379093198992</v>
+        <v>2840.9451120493668</v>
       </c>
       <c r="K49" s="38">
-        <v>3168.258186397984</v>
+        <v>3152.2799610263069</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M49" s="39">
-        <v>45512.520833333343</v>
+        <v>45757.50</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A50" s="37" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B50" s="37" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>476</v>
+        <v>455</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>536</v>
+        <v>506</v>
       </c>
       <c r="H50" s="38">
-        <v>1496</v>
+        <v>1201</v>
       </c>
       <c r="I50" s="38">
-        <v>46.75</v>
+        <v>41.413793103448278</v>
       </c>
       <c r="J50" s="38">
-        <v>3048.8856951871662</v>
+        <v>3530.435470441299</v>
       </c>
       <c r="K50" s="38">
-        <v>3135.3703208556149</v>
+        <v>3575.0491257285589</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M50" s="39">
-        <v>45986.611122685194</v>
+        <v>45820.506956018522</v>
       </c>
     </row>
     <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A51" s="37" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B51" s="37" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>298</v>
+        <v>405</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>144</v>
+        <v>405</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>177</v>
+        <v>481</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>194</v>
+        <v>525</v>
       </c>
       <c r="H51" s="38">
-        <v>2394</v>
+        <v>481</v>
       </c>
       <c r="I51" s="38">
-        <v>61.384615384615387</v>
+        <v>48.10</v>
       </c>
       <c r="J51" s="38">
-        <v>3284.761904761905</v>
+        <v>3312.0062370062369</v>
       </c>
       <c r="K51" s="38">
-        <v>3609.490392648288</v>
+        <v>3360.3222453222452</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M51" s="39">
-        <v>45888.625</v>
+        <v>45890.583344907413</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A52" s="37" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B52" s="37" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>299</v>
+        <v>406</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>181</v>
+        <v>482</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>545</v>
+        <v>193</v>
       </c>
       <c r="H52" s="38">
-        <v>1401</v>
+        <v>2126</v>
       </c>
       <c r="I52" s="38">
-        <v>51.888888888888893</v>
+        <v>57.45945945945946</v>
       </c>
       <c r="J52" s="38">
-        <v>3460.8743754461088</v>
+        <v>3033.1528692380061</v>
       </c>
       <c r="K52" s="38">
-        <v>3866.841541755889</v>
+        <v>3094.2064910630288</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M52" s="39">
-        <v>45589.520833333343</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45545.625</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A53" s="37" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B53" s="37" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>420</v>
+        <v>119</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>219</v>
+        <v>509</v>
       </c>
       <c r="H53" s="38">
-        <v>3079</v>
+        <v>1923</v>
       </c>
       <c r="I53" s="38">
-        <v>54.982142857142847</v>
+        <v>54.942857142857143</v>
       </c>
       <c r="J53" s="38">
-        <v>2840.9451120493668</v>
+        <v>3503.7425897035891</v>
       </c>
       <c r="K53" s="38">
-        <v>3152.2799610263069</v>
+        <v>3788.702028081123</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M53" s="39">
-        <v>45757.50</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45555.437523148154</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A54" s="37" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B54" s="37" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>503</v>
+        <v>482</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>528</v>
+        <v>211</v>
       </c>
       <c r="H54" s="38">
-        <v>1201</v>
+        <v>2379</v>
       </c>
       <c r="I54" s="38">
-        <v>41.413793103448278</v>
+        <v>55.325581395348827</v>
       </c>
       <c r="J54" s="38">
-        <v>3530.435470441299</v>
+        <v>3100.2122740647328</v>
       </c>
       <c r="K54" s="38">
-        <v>3575.0491257285589</v>
+        <v>3697.9819251786462</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M54" s="39">
-        <v>45820.506956018522</v>
+        <v>45685.618055555547</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A55" s="37" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B55" s="37" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>504</v>
+        <v>161</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>546</v>
+        <v>192</v>
       </c>
       <c r="H55" s="38">
-        <v>481</v>
+        <v>2930</v>
       </c>
       <c r="I55" s="38">
-        <v>48.10</v>
+        <v>59.795918367346928</v>
       </c>
       <c r="J55" s="38">
-        <v>3312.0062370062369</v>
+        <v>3047.490443686007</v>
       </c>
       <c r="K55" s="38">
-        <v>3360.3222453222452</v>
+        <v>3083.7382252559719</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M55" s="39">
-        <v>45890.583344907413</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45777.569467592592</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A56" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B56" s="37" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>423</v>
+        <v>297</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>505</v>
+        <v>171</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="H56" s="38">
-        <v>2126</v>
+        <v>2798</v>
       </c>
       <c r="I56" s="38">
-        <v>57.45945945945946</v>
+        <v>55.96</v>
       </c>
       <c r="J56" s="38">
-        <v>3033.1528692380061</v>
+        <v>3100.4910650464608</v>
       </c>
       <c r="K56" s="38">
-        <v>3094.2064910630288</v>
+        <v>3147.2433881343818</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M56" s="39">
-        <v>45545.625</v>
+        <v>45814.416678240741</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A57" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B57" s="37" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>122</v>
+        <v>408</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>122</v>
+        <v>408</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>531</v>
+        <v>207</v>
       </c>
       <c r="H57" s="38">
-        <v>1923</v>
+        <v>1647</v>
       </c>
       <c r="I57" s="38">
-        <v>54.942857142857143</v>
+        <v>53.12903225806452</v>
       </c>
       <c r="J57" s="38">
-        <v>3503.7425897035891</v>
+        <v>3260.486945962356</v>
       </c>
       <c r="K57" s="38">
-        <v>3788.702028081123</v>
+        <v>3306.3849423193692</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M57" s="39">
-        <v>45555.437523148154</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>45818.631944444453</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A58" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B58" s="37" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>478</v>
+        <v>408</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>505</v>
+        <v>175</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>216</v>
+        <v>519</v>
       </c>
       <c r="H58" s="38">
-        <v>2379</v>
+        <v>2666</v>
       </c>
       <c r="I58" s="38">
-        <v>55.325581395348827</v>
+        <v>66.650000000000006</v>
       </c>
       <c r="J58" s="38">
-        <v>3100.2122740647328</v>
+        <v>2889.0420105026251</v>
       </c>
       <c r="K58" s="38">
-        <v>3697.9819251786462</v>
+        <v>2924.1027756939229</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M58" s="39">
-        <v>45685.618055555547</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.520856481482</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B59" s="37" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>425</v>
+        <v>143</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>196</v>
+        <v>526</v>
       </c>
       <c r="H59" s="38">
-        <v>2930</v>
+        <v>1995</v>
       </c>
       <c r="I59" s="38">
-        <v>59.795918367346928</v>
+        <v>60.45454545454546</v>
       </c>
       <c r="J59" s="38">
-        <v>3047.490443686007</v>
+        <v>3107.2681704260649</v>
       </c>
       <c r="K59" s="38">
-        <v>3083.7382252559719</v>
+        <v>3251.634085213032</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M59" s="39">
-        <v>45777.569467592592</v>
+        <v>45841.506956018522</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B60" s="37" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="E60" s="37" t="s">
         <v>143</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>175</v>
+        <v>485</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>190</v>
+        <v>527</v>
       </c>
       <c r="H60" s="38">
-        <v>2798</v>
+        <v>1641</v>
       </c>
       <c r="I60" s="38">
-        <v>55.96</v>
+        <v>71.347826086956516</v>
       </c>
       <c r="J60" s="38">
-        <v>3100.4910650464608</v>
+        <v>3039.0609384521631</v>
       </c>
       <c r="K60" s="38">
-        <v>3147.2433881343818</v>
+        <v>3272.2486288848258</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M60" s="39">
-        <v>45814.416678240741</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45849.423634259263</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A61" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B61" s="37" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>425</v>
+        <v>143</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>507</v>
+        <v>486</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>212</v>
+        <v>528</v>
       </c>
       <c r="H61" s="38">
-        <v>1647</v>
+        <v>1328</v>
       </c>
       <c r="I61" s="38">
-        <v>53.12903225806452</v>
+        <v>53.12</v>
       </c>
       <c r="J61" s="38">
-        <v>3260.486945962356</v>
+        <v>3084.770331325301</v>
       </c>
       <c r="K61" s="38">
-        <v>3306.3849423193692</v>
+        <v>3314.0625</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M61" s="39">
-        <v>45818.631944444453</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45954.423622685194</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A62" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B62" s="37" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>425</v>
+        <v>143</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>178</v>
+        <v>487</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>540</v>
+        <v>211</v>
       </c>
       <c r="H62" s="38">
-        <v>2666</v>
+        <v>2501</v>
       </c>
       <c r="I62" s="38">
-        <v>66.650000000000006</v>
+        <v>58.162790697674417</v>
       </c>
       <c r="J62" s="38">
-        <v>2889.0420105026251</v>
+        <v>3133.3134746101559</v>
       </c>
       <c r="K62" s="38">
-        <v>2924.1027756939229</v>
+        <v>3448.7784886045579</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M62" s="39">
-        <v>45833.520856481482</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45975.423611111109</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A63" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B63" s="37" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>144</v>
+        <v>457</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>180</v>
+        <v>488</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>547</v>
+        <v>214</v>
       </c>
       <c r="H63" s="38">
-        <v>1995</v>
+        <v>2665</v>
       </c>
       <c r="I63" s="38">
-        <v>60.45454545454546</v>
+        <v>47.589285714285722</v>
       </c>
       <c r="J63" s="38">
-        <v>3107.2681704260649</v>
+        <v>3172.2562851782359</v>
       </c>
       <c r="K63" s="38">
-        <v>3251.634085213032</v>
+        <v>3654.6789343339578</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M63" s="39">
-        <v>45841.506956018522</v>
+        <v>45979.590289351851</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A64" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B64" s="37" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>508</v>
+        <v>171</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>548</v>
+        <v>181</v>
       </c>
       <c r="H64" s="38">
-        <v>1641</v>
+        <v>2490</v>
       </c>
       <c r="I64" s="38">
-        <v>71.347826086956516</v>
+        <v>51.875</v>
       </c>
       <c r="J64" s="38">
-        <v>3039.0609384521631</v>
+        <v>2811.5132530120482</v>
       </c>
       <c r="K64" s="38">
-        <v>3272.2486288848258</v>
+        <v>3887.9240963855418</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M64" s="39">
-        <v>45849.423634259263</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>46129.423611111109</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A65" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B65" s="37" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>509</v>
+        <v>489</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="H65" s="38">
-        <v>1328</v>
+        <v>1519</v>
       </c>
       <c r="I65" s="38">
-        <v>53.12</v>
+        <v>54.25</v>
       </c>
       <c r="J65" s="38">
-        <v>3084.770331325301</v>
+        <v>2980.085582620145</v>
       </c>
       <c r="K65" s="38">
-        <v>3314.0625</v>
+        <v>3065.536537195524</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M65" s="39">
-        <v>45954.423622685194</v>
+        <v>46142.513888888891</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A66" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B66" s="37" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>107</v>
+        <v>377</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>144</v>
+        <v>414</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>510</v>
+        <v>177</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>216</v>
+        <v>530</v>
       </c>
       <c r="H66" s="38">
-        <v>2501</v>
+        <v>3997</v>
       </c>
       <c r="I66" s="38">
-        <v>58.162790697674417</v>
+        <v>27.19047619047619</v>
       </c>
       <c r="J66" s="38">
-        <v>3133.3134746101559</v>
+        <v>3907.489116837628</v>
       </c>
       <c r="K66" s="38">
-        <v>3448.7784886045579</v>
+        <v>4054.9181886414808</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M66" s="39">
-        <v>45975.423611111109</v>
+        <v>46178.465277777781</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B67" s="37" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>429</v>
+        <v>408</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>479</v>
+        <v>408</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>511</v>
+        <v>486</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="H67" s="38">
-        <v>2665</v>
+        <v>3226</v>
       </c>
       <c r="I67" s="38">
-        <v>47.589285714285722</v>
+        <v>73.318181818181813</v>
       </c>
       <c r="J67" s="38">
-        <v>3172.2562851782359</v>
+        <v>2843.9274643521389</v>
       </c>
       <c r="K67" s="38">
-        <v>3654.6789343339578</v>
+        <v>2877.9392436453809</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M67" s="39">
-        <v>45979.590289351851</v>
+        <v>46206.423611111109</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A68" s="37" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B68" s="37" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>315</v>
+        <v>399</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>143</v>
+        <v>399</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>175</v>
+        <v>490</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="H68" s="38">
-        <v>2490</v>
+        <v>1592</v>
       </c>
       <c r="I68" s="38">
-        <v>51.875</v>
+        <v>43.027027027027017</v>
       </c>
       <c r="J68" s="38">
-        <v>2811.5132530120482</v>
+        <v>2947.8106155778901</v>
       </c>
       <c r="K68" s="38">
-        <v>3887.9240963855418</v>
+        <v>2994.8326005025128</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M68" s="39">
-        <v>46129.423611111109</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46037.513888888891</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A69" s="37" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B69" s="37" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>144</v>
+        <v>450</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>512</v>
+        <v>491</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="H69" s="38">
-        <v>1519</v>
+        <v>1235</v>
       </c>
       <c r="I69" s="38">
-        <v>54.25</v>
+        <v>47.50</v>
       </c>
       <c r="J69" s="38">
-        <v>2980.085582620145</v>
+        <v>3392.306072874494</v>
       </c>
       <c r="K69" s="38">
-        <v>3065.536537195524</v>
+        <v>3579.5392712550611</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M69" s="39">
-        <v>46142.513888888891</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46073.423622685194</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A70" s="37" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B70" s="37" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>392</v>
+        <v>106</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>431</v>
+        <v>311</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>431</v>
+        <v>151</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>180</v>
+        <v>479</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>551</v>
+        <v>193</v>
       </c>
       <c r="H70" s="38">
-        <v>3997</v>
+        <v>2038</v>
       </c>
       <c r="I70" s="38">
-        <v>27.19047619047619</v>
+        <v>55.081081081081081</v>
       </c>
       <c r="J70" s="38">
-        <v>3907.489116837628</v>
+        <v>3050.0002453385669</v>
       </c>
       <c r="K70" s="38">
-        <v>4054.9181886414808</v>
+        <v>3126.0545829244361</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M70" s="39">
-        <v>46178.465277777781</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46093.513888888891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A71" s="37" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B71" s="37" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C71" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D71" s="37" t="s">
         <v>416</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>416</v>
+        <v>139</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>513</v>
+        <v>175</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H71" s="38">
-        <v>1592</v>
+        <v>2357</v>
       </c>
       <c r="I71" s="38">
-        <v>43.027027027027017</v>
+        <v>63.702702702702709</v>
       </c>
       <c r="J71" s="38">
-        <v>2947.8106155778901</v>
+        <v>3535.9974543911749</v>
       </c>
       <c r="K71" s="38">
-        <v>2994.8326005025128</v>
+        <v>3989.824352991091</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M71" s="39">
-        <v>46037.513888888891</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.4375</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A72" s="37" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B72" s="37" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>472</v>
+        <v>151</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>514</v>
+        <v>479</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="H72" s="38">
-        <v>1235</v>
+        <v>2827</v>
       </c>
       <c r="I72" s="38">
-        <v>47.50</v>
+        <v>44.873015873015873</v>
       </c>
       <c r="J72" s="38">
-        <v>3392.306072874494</v>
+        <v>3363.719136894234</v>
       </c>
       <c r="K72" s="38">
-        <v>3579.5392712550611</v>
+        <v>3459.73664662186</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M72" s="39">
-        <v>46073.423622685194</v>
+        <v>45923.62501157407</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B73" s="37" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C73" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="E73" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F73" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="G73" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="H73" s="38">
+        <v>1914</v>
+      </c>
+      <c r="I73" s="38">
+        <v>61.741935483870961</v>
+      </c>
+      <c r="J73" s="38">
+        <v>3129.939916405433</v>
+      </c>
+      <c r="K73" s="38">
+        <v>3456.48119122257</v>
+      </c>
+      <c r="L73" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M73" s="39">
+        <v>46114.51399305556</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A74" s="37" t="s">
+        <v>239</v>
+      </c>
+      <c r="B74" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="C74" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D73" s="37" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="D74" s="37" t="s">
-        <v>433</v>
+        <v>119</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>197</v>
+        <v>533</v>
       </c>
       <c r="H74" s="38">
-        <v>2357</v>
+        <v>3585</v>
       </c>
       <c r="I74" s="38">
-        <v>63.702702702702709</v>
+        <v>54.31818181818182</v>
       </c>
       <c r="J74" s="38">
-        <v>3535.9974543911749</v>
+        <v>3934.0725244072519</v>
       </c>
       <c r="K74" s="38">
-        <v>3989.824352991091</v>
+        <v>4209.9827057182702</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M74" s="39">
-        <v>45796.4375</v>
+        <v>45597.8125</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A75" s="37" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B75" s="37" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>480</v>
+        <v>143</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>502</v>
+        <v>174</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>553</v>
+        <v>200</v>
       </c>
       <c r="H75" s="38">
-        <v>2827</v>
+        <v>2317</v>
       </c>
       <c r="I75" s="38">
-        <v>44.873015873015873</v>
+        <v>51.488888888888887</v>
       </c>
       <c r="J75" s="38">
-        <v>3363.719136894234</v>
+        <v>3998.415192058696</v>
       </c>
       <c r="K75" s="38">
-        <v>3459.73664662186</v>
+        <v>4284.5986189037549</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M75" s="39">
-        <v>45923.62501157407</v>
+        <v>45597.81251157407</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A76" s="37" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B76" s="37" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D76" s="37" t="s">
-        <v>124</v>
+        <v>317</v>
       </c>
       <c r="E76" s="37" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F76" s="37" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="H76" s="38">
-        <v>1914</v>
+        <v>2258</v>
       </c>
       <c r="I76" s="38">
-        <v>61.741935483870961</v>
+        <v>66.411764705882348</v>
       </c>
       <c r="J76" s="38">
-        <v>3129.939916405433</v>
+        <v>3173.697519929141</v>
       </c>
       <c r="K76" s="38">
-        <v>3456.48119122257</v>
+        <v>3550.1403897254208</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M76" s="39">
-        <v>46114.51399305556</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45608.631944444453</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A77" s="37" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B77" s="37" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C77" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>122</v>
+        <v>318</v>
       </c>
       <c r="E77" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F77" s="37" t="s">
-        <v>168</v>
+        <v>492</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="H77" s="38">
-        <v>3585</v>
+        <v>6560</v>
       </c>
       <c r="I77" s="38">
-        <v>54.31818181818182</v>
+        <v>60.740740740740733</v>
       </c>
       <c r="J77" s="38">
-        <v>3934.0725244072519</v>
+        <v>3867.4611280487811</v>
       </c>
       <c r="K77" s="38">
-        <v>4209.9827057182702</v>
+        <v>4114.5233231707316</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M77" s="39">
-        <v>45597.8125</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45764.506944444453</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A78" s="37" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B78" s="37" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="E78" s="37" t="s">
-        <v>144</v>
+        <v>419</v>
       </c>
       <c r="F78" s="37" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="H78" s="38">
-        <v>2317</v>
+        <v>2365</v>
       </c>
       <c r="I78" s="38">
-        <v>51.488888888888887</v>
+        <v>62.236842105263158</v>
       </c>
       <c r="J78" s="38">
-        <v>3998.415192058696</v>
+        <v>3270.0887949260041</v>
       </c>
       <c r="K78" s="38">
-        <v>4284.5986189037549</v>
+        <v>3568.557293868922</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M78" s="39">
-        <v>45597.81251157407</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45917.569467592592</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A79" s="37" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B79" s="37" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>326</v>
+        <v>420</v>
       </c>
       <c r="E79" s="37" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F79" s="37" t="s">
-        <v>164</v>
+        <v>479</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="H79" s="38">
-        <v>2258</v>
+        <v>2730</v>
       </c>
       <c r="I79" s="38">
-        <v>66.411764705882348</v>
+        <v>73.78378378378379</v>
       </c>
       <c r="J79" s="38">
-        <v>3173.697519929141</v>
+        <v>3290.978754578754</v>
       </c>
       <c r="K79" s="38">
-        <v>3550.1403897254208</v>
+        <v>3362.926007326007</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M79" s="39">
-        <v>45608.631944444453</v>
+        <v>45512.520833333343</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A80" s="37" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B80" s="37" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C80" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E80" s="37" t="s">
         <v>143</v>
       </c>
       <c r="F80" s="37" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="G80" s="38" t="s">
-        <v>555</v>
+        <v>181</v>
       </c>
       <c r="H80" s="38">
-        <v>6560</v>
+        <v>2605</v>
       </c>
       <c r="I80" s="38">
-        <v>60.740740740740733</v>
+        <v>54.270833333333343</v>
       </c>
       <c r="J80" s="38">
-        <v>3867.4611280487811</v>
+        <v>3167.6295585412672</v>
       </c>
       <c r="K80" s="38">
-        <v>4114.5233231707316</v>
+        <v>3299.3508637236091</v>
       </c>
       <c r="L80" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M80" s="39">
-        <v>45764.506944444453</v>
+        <v>45524.625023148154</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A81" s="37" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B81" s="37" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C81" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D81" s="37" t="s">
-        <v>436</v>
+        <v>398</v>
       </c>
       <c r="E81" s="37" t="s">
-        <v>436</v>
+        <v>398</v>
       </c>
       <c r="F81" s="37" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="G81" s="38" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="H81" s="38">
-        <v>2365</v>
+        <v>1899</v>
       </c>
       <c r="I81" s="38">
-        <v>62.236842105263158</v>
+        <v>52.75</v>
       </c>
       <c r="J81" s="38">
-        <v>3270.0887949260041</v>
+        <v>3100.1221695629279</v>
       </c>
       <c r="K81" s="38">
-        <v>3568.557293868922</v>
+        <v>3318.828857293312</v>
       </c>
       <c r="L81" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M81" s="39">
-        <v>45917.569467592592</v>
+        <v>45575.527789351851</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A82" s="37" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B82" s="37" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C82" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D82" s="37" t="s">
-        <v>437</v>
+        <v>398</v>
       </c>
       <c r="E82" s="37" t="s">
-        <v>480</v>
+        <v>398</v>
       </c>
       <c r="F82" s="37" t="s">
-        <v>502</v>
+        <v>159</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="H82" s="38">
-        <v>2730</v>
+        <v>4138</v>
       </c>
       <c r="I82" s="38">
-        <v>73.78378378378379</v>
+        <v>55.918918918918919</v>
       </c>
       <c r="J82" s="38">
-        <v>3290.978754578754</v>
+        <v>3235.988641855969</v>
       </c>
       <c r="K82" s="38">
-        <v>3362.926007326007</v>
+        <v>3415.881101981633</v>
       </c>
       <c r="L82" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M82" s="39">
-        <v>45512.520833333343</v>
+        <v>45610.520833333343</v>
       </c>
     </row>
     <row r="83" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A83" s="37" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B83" s="37" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C83" s="37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D83" s="37" t="s">
-        <v>330</v>
+        <v>421</v>
       </c>
       <c r="E83" s="37" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F83" s="37" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
       <c r="G83" s="38" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H83" s="38">
-        <v>2605</v>
+        <v>2818</v>
       </c>
       <c r="I83" s="38">
-        <v>54.270833333333343</v>
+        <v>56.36</v>
       </c>
       <c r="J83" s="38">
-        <v>3167.6295585412672</v>
+        <v>3175</v>
       </c>
       <c r="K83" s="38">
-        <v>3299.3508637236091</v>
+        <v>3499.35628105039</v>
       </c>
       <c r="L83" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M83" s="39">
-        <v>45524.625023148154</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45790.611134259263</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A84" s="37" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B84" s="37" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D84" s="37" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E84" s="37" t="s">
-        <v>415</v>
+        <v>143</v>
       </c>
       <c r="F84" s="37" t="s">
-        <v>181</v>
+        <v>470</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="H84" s="38">
-        <v>1899</v>
+        <v>2060</v>
       </c>
       <c r="I84" s="38">
-        <v>52.75</v>
+        <v>57.222222222222221</v>
       </c>
       <c r="J84" s="38">
-        <v>3100.1221695629279</v>
+        <v>3159.035922330097</v>
       </c>
       <c r="K84" s="38">
-        <v>3318.828857293312</v>
+        <v>3386.1776699029128</v>
       </c>
       <c r="L84" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M84" s="39">
-        <v>45575.527789351851</v>
+        <v>45629.638888888891</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A85" s="37" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B85" s="37" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="C85" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="E85" s="37" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="F85" s="37" t="s">
-        <v>162</v>
+        <v>473</v>
       </c>
       <c r="G85" s="38" t="s">
-        <v>228</v>
+        <v>524</v>
       </c>
       <c r="H85" s="38">
-        <v>4138</v>
+        <v>1347</v>
       </c>
       <c r="I85" s="38">
-        <v>55.918918918918919</v>
+        <v>49.888888888888893</v>
       </c>
       <c r="J85" s="38">
-        <v>3235.988641855969</v>
+        <v>3197.760207869339</v>
       </c>
       <c r="K85" s="38">
-        <v>3415.881101981633</v>
+        <v>3570.936896807721</v>
       </c>
       <c r="L85" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M85" s="39">
-        <v>45610.520833333343</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45881.618055555547</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A86" s="37" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B86" s="37" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C86" s="37" t="s">
-        <v>108</v>
+        <v>377</v>
       </c>
       <c r="D86" s="37" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="E86" s="37" t="s">
-        <v>144</v>
+        <v>458</v>
       </c>
       <c r="F86" s="37" t="s">
-        <v>517</v>
+        <v>486</v>
       </c>
       <c r="G86" s="38" t="s">
-        <v>190</v>
+        <v>535</v>
       </c>
       <c r="H86" s="38">
-        <v>2818</v>
+        <v>4970</v>
       </c>
       <c r="I86" s="38">
-        <v>56.36</v>
+        <v>28.07909604519774</v>
       </c>
       <c r="J86" s="38">
-        <v>3175</v>
+        <v>3253.1148048289738</v>
       </c>
       <c r="K86" s="38">
-        <v>3499.35628105039</v>
+        <v>3301.2435774647888</v>
       </c>
       <c r="L86" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M86" s="39">
-        <v>45790.611134259263</v>
+        <v>46149.423611111109</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A87" s="37" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B87" s="37" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C87" s="37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D87" s="37" t="s">
-        <v>439</v>
+        <v>328</v>
       </c>
       <c r="E87" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F87" s="37" t="s">
-        <v>488</v>
+        <v>163</v>
       </c>
       <c r="G87" s="38" t="s">
-        <v>215</v>
+        <v>504</v>
       </c>
       <c r="H87" s="38">
-        <v>2060</v>
+        <v>3574</v>
       </c>
       <c r="I87" s="38">
-        <v>57.222222222222221</v>
+        <v>51.057142857142857</v>
       </c>
       <c r="J87" s="38">
-        <v>3159.035922330097</v>
+        <v>3058.8673754896472</v>
       </c>
       <c r="K87" s="38">
-        <v>3386.1776699029128</v>
+        <v>3368.8399552322321</v>
       </c>
       <c r="L87" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M87" s="39">
-        <v>45629.638888888891</v>
+        <v>46000.381944444453</v>
       </c>
     </row>
     <row r="88" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A88" s="37" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B88" s="37" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C88" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="D88" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="E88" s="37" t="s">
+        <v>450</v>
+      </c>
+      <c r="F88" s="37" t="s">
+        <v>470</v>
+      </c>
+      <c r="G88" s="38" t="s">
+        <v>192</v>
+      </c>
+      <c r="H88" s="38">
+        <v>2265</v>
+      </c>
+      <c r="I88" s="38">
+        <v>46.224489795918373</v>
+      </c>
+      <c r="J88" s="38">
+        <v>3350.988962472406</v>
+      </c>
+      <c r="K88" s="38">
+        <v>3714.8388520971298</v>
+      </c>
+      <c r="L88" s="38" t="s">
+        <v>226</v>
+      </c>
+      <c r="M88" s="39">
+        <v>45517.625</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="19" customFormat="1" ht="28.5">
+      <c r="A89" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B89" s="37" t="s">
+        <v>330</v>
+      </c>
+      <c r="C89" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D89" s="37" t="s">
+        <v>424</v>
+      </c>
+      <c r="E89" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F89" s="37" t="s">
+        <v>495</v>
+      </c>
+      <c r="G89" s="38" t="s">
+        <v>519</v>
+      </c>
+      <c r="H89" s="38">
+        <v>2306</v>
+      </c>
+      <c r="I89" s="38">
+        <v>57.65</v>
+      </c>
+      <c r="J89" s="38">
+        <v>3440</v>
+      </c>
+      <c r="K89" s="38">
+        <v>3927.533824804857</v>
+      </c>
+      <c r="L89" s="38" t="s">
+        <v>225</v>
+      </c>
+      <c r="M89" s="39">
+        <v>45526.520844907413</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A90" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="B90" s="37" t="s">
+        <v>331</v>
+      </c>
+      <c r="C90" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D88" s="37" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="D90" s="37" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="E90" s="37" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F90" s="37" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="G90" s="38" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="H90" s="38">
-        <v>3574</v>
+        <v>1487</v>
       </c>
       <c r="I90" s="38">
-        <v>51.057142857142857</v>
+        <v>61.958333333333343</v>
       </c>
       <c r="J90" s="38">
-        <v>3058.8673754896472</v>
+        <v>3189.5238735709481</v>
       </c>
       <c r="K90" s="38">
-        <v>3368.8399552322321</v>
+        <v>3604.5561533288501</v>
       </c>
       <c r="L90" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M90" s="39">
-        <v>46000.381944444453</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45554.529965277783</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A91" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B91" s="37" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C91" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D91" s="37" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="E91" s="37" t="s">
-        <v>122</v>
+        <v>459</v>
       </c>
       <c r="F91" s="37" t="s">
-        <v>167</v>
+        <v>496</v>
       </c>
       <c r="G91" s="38" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H91" s="38">
-        <v>1970</v>
+        <v>2260</v>
       </c>
       <c r="I91" s="38">
-        <v>57.941176470588239</v>
+        <v>59.473684210526308</v>
       </c>
       <c r="J91" s="38">
-        <v>3500</v>
+        <v>3422.814159292036</v>
       </c>
       <c r="K91" s="38">
-        <v>4064.2385786802029</v>
+        <v>3660.424778761062</v>
       </c>
       <c r="L91" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M91" s="39">
-        <v>45456.506944444453</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45569.43751157407</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A92" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B92" s="37" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C92" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="E92" s="37" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="F92" s="37" t="s">
-        <v>167</v>
+        <v>479</v>
       </c>
       <c r="G92" s="38" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H92" s="38">
-        <v>2261</v>
+        <v>2112</v>
       </c>
       <c r="I92" s="38">
-        <v>61.108108108108112</v>
+        <v>46.93333333333333</v>
       </c>
       <c r="J92" s="38">
-        <v>3400.4732419283509</v>
+        <v>3370.923295454545</v>
       </c>
       <c r="K92" s="38">
-        <v>3988.0654577620521</v>
+        <v>3435.8854166666661</v>
       </c>
       <c r="L92" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M92" s="39">
-        <v>45456.506956018522</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45575.395856481482</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A93" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B93" s="37" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C93" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D93" s="37" t="s">
-        <v>340</v>
+        <v>427</v>
       </c>
       <c r="E93" s="37" t="s">
-        <v>472</v>
+        <v>141</v>
       </c>
       <c r="F93" s="37" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="G93" s="38" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="H93" s="38">
-        <v>2265</v>
+        <v>1684</v>
       </c>
       <c r="I93" s="38">
-        <v>46.224489795918373</v>
+        <v>54.322580645161288</v>
       </c>
       <c r="J93" s="38">
-        <v>3350.988962472406</v>
+        <v>3223.7737529691208</v>
       </c>
       <c r="K93" s="38">
-        <v>3714.8388520971298</v>
+        <v>3563.8010688836098</v>
       </c>
       <c r="L93" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M93" s="39">
-        <v>45517.625</v>
+        <v>45582.520833333343</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A94" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B94" s="37" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C94" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D94" s="37" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="E94" s="37" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F94" s="37" t="s">
-        <v>518</v>
+        <v>470</v>
       </c>
       <c r="G94" s="38" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="H94" s="38">
-        <v>2306</v>
+        <v>1877</v>
       </c>
       <c r="I94" s="38">
-        <v>57.65</v>
+        <v>46.925</v>
       </c>
       <c r="J94" s="38">
-        <v>3440</v>
+        <v>3224.4208843899842</v>
       </c>
       <c r="K94" s="38">
-        <v>3927.533824804857</v>
+        <v>3563.8140649973361</v>
       </c>
       <c r="L94" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M94" s="39">
-        <v>45526.520844907413</v>
+        <v>45582.520833333343</v>
       </c>
     </row>
     <row r="95" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A95" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B95" s="37" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C95" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D95" s="37" t="s">
-        <v>342</v>
+        <v>389</v>
       </c>
       <c r="E95" s="37" t="s">
-        <v>143</v>
+        <v>389</v>
       </c>
       <c r="F95" s="37" t="s">
-        <v>175</v>
+        <v>473</v>
       </c>
       <c r="G95" s="38" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="H95" s="38">
-        <v>1487</v>
+        <v>3061</v>
       </c>
       <c r="I95" s="38">
-        <v>61.958333333333343</v>
+        <v>51.881355932203391</v>
       </c>
       <c r="J95" s="38">
-        <v>3189.5238735709481</v>
+        <v>2763.7977785037569</v>
       </c>
       <c r="K95" s="38">
-        <v>3604.5561533288501</v>
+        <v>2809.1617118588701</v>
       </c>
       <c r="L95" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M95" s="39">
-        <v>45554.529965277783</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A96" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B96" s="37" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C96" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D96" s="37" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="E96" s="37" t="s">
-        <v>482</v>
+        <v>140</v>
       </c>
       <c r="F96" s="37" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="G96" s="38" t="s">
-        <v>201</v>
+        <v>515</v>
       </c>
       <c r="H96" s="38">
-        <v>2260</v>
+        <v>2447</v>
       </c>
       <c r="I96" s="38">
-        <v>59.473684210526308</v>
+        <v>47.057692307692307</v>
       </c>
       <c r="J96" s="38">
-        <v>3422.814159292036</v>
+        <v>3603.5496526358811</v>
       </c>
       <c r="K96" s="38">
-        <v>3660.424778761062</v>
+        <v>4365.5247241520228</v>
       </c>
       <c r="L96" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M96" s="39">
-        <v>45569.43751157407</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45615.63890046296</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A97" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B97" s="37" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C97" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D97" s="37" t="s">
-        <v>445</v>
+        <v>338</v>
       </c>
       <c r="E97" s="37" t="s">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="F97" s="37" t="s">
-        <v>502</v>
+        <v>470</v>
       </c>
       <c r="G97" s="38" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H97" s="38">
-        <v>2112</v>
+        <v>2932</v>
       </c>
       <c r="I97" s="38">
-        <v>46.93333333333333</v>
+        <v>65.155555555555551</v>
       </c>
       <c r="J97" s="38">
-        <v>3370.923295454545</v>
+        <v>3422.376128922238</v>
       </c>
       <c r="K97" s="38">
-        <v>3435.8854166666661</v>
+        <v>3874.1234652114599</v>
       </c>
       <c r="L97" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M97" s="39">
-        <v>45575.395856481482</v>
+        <v>45618.423611111109</v>
       </c>
     </row>
     <row r="98" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A98" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B98" s="37" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C98" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D98" s="37" t="s">
-        <v>446</v>
+        <v>430</v>
       </c>
       <c r="E98" s="37" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="F98" s="37" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="G98" s="38" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H98" s="38">
-        <v>1684</v>
+        <v>2428</v>
       </c>
       <c r="I98" s="38">
-        <v>54.322580645161288</v>
+        <v>55.18181818181818</v>
       </c>
       <c r="J98" s="38">
-        <v>3223.7737529691208</v>
+        <v>3446.4332784184512</v>
       </c>
       <c r="K98" s="38">
-        <v>3563.8010688836098</v>
+        <v>4170.7619439868204</v>
       </c>
       <c r="L98" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M98" s="39">
-        <v>45582.520833333343</v>
+        <v>45750.527777777781</v>
       </c>
     </row>
     <row r="99" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A99" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B99" s="37" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C99" s="37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D99" s="37" t="s">
-        <v>447</v>
+        <v>119</v>
       </c>
       <c r="E99" s="37" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="F99" s="37" t="s">
-        <v>488</v>
+        <v>174</v>
       </c>
       <c r="G99" s="38" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="H99" s="38">
-        <v>1877</v>
+        <v>2564</v>
       </c>
       <c r="I99" s="38">
-        <v>46.925</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="J99" s="38">
-        <v>3224.4208843899842</v>
+        <v>3653.9676287051479</v>
       </c>
       <c r="K99" s="38">
-        <v>3563.8140649973361</v>
+        <v>4311.224648985959</v>
       </c>
       <c r="L99" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M99" s="39">
-        <v>45582.520833333343</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45772.444456018522</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A100" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B100" s="37" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C100" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D100" s="37" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>406</v>
+        <v>141</v>
       </c>
       <c r="F100" s="37" t="s">
-        <v>495</v>
+        <v>171</v>
       </c>
       <c r="G100" s="38" t="s">
-        <v>214</v>
+        <v>533</v>
       </c>
       <c r="H100" s="38">
-        <v>3061</v>
+        <v>3870</v>
       </c>
       <c r="I100" s="38">
-        <v>51.881355932203391</v>
+        <v>58.636363636363633</v>
       </c>
       <c r="J100" s="38">
-        <v>2763.7977785037569</v>
+        <v>3325.3695090439278</v>
       </c>
       <c r="K100" s="38">
-        <v>2809.1617118588701</v>
+        <v>3708.1976744186049</v>
       </c>
       <c r="L100" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M100" s="39">
-        <v>45596.527800925927</v>
+        <v>45790.611122685194</v>
       </c>
     </row>
     <row r="101" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A101" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B101" s="37" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C101" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="37" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="E101" s="37" t="s">
-        <v>142</v>
+        <v>461</v>
       </c>
       <c r="F101" s="37" t="s">
-        <v>520</v>
+        <v>470</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>537</v>
+        <v>214</v>
       </c>
       <c r="H101" s="38">
-        <v>2447</v>
+        <v>3695</v>
       </c>
       <c r="I101" s="38">
-        <v>47.057692307692307</v>
+        <v>65.982142857142861</v>
       </c>
       <c r="J101" s="38">
-        <v>3603.5496526358811</v>
+        <v>3205.2947225981061</v>
       </c>
       <c r="K101" s="38">
-        <v>4365.5247241520228</v>
+        <v>4202.7253044654944</v>
       </c>
       <c r="L101" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M101" s="39">
-        <v>45615.63890046296</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45814.423611111109</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A102" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B102" s="37" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C102" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D102" s="37" t="s">
-        <v>349</v>
+        <v>122</v>
       </c>
       <c r="E102" s="37" t="s">
-        <v>483</v>
+        <v>122</v>
       </c>
       <c r="F102" s="37" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="G102" s="38" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="H102" s="38">
-        <v>2932</v>
+        <v>2075</v>
       </c>
       <c r="I102" s="38">
-        <v>65.155555555555551</v>
+        <v>54.60526315789474</v>
       </c>
       <c r="J102" s="38">
-        <v>3422.376128922238</v>
+        <v>3301.3614457831331</v>
       </c>
       <c r="K102" s="38">
-        <v>3874.1234652114599</v>
+        <v>4262.4414457831326</v>
       </c>
       <c r="L102" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M102" s="39">
-        <v>45618.423611111109</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45819.555555555547</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A103" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B103" s="37" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C103" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D103" s="37" t="s">
-        <v>449</v>
+        <v>119</v>
       </c>
       <c r="E103" s="37" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="F103" s="37" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G103" s="38" t="s">
-        <v>211</v>
+        <v>536</v>
       </c>
       <c r="H103" s="38">
-        <v>2428</v>
+        <v>3729</v>
       </c>
       <c r="I103" s="38">
-        <v>55.18181818181818</v>
+        <v>67.80</v>
       </c>
       <c r="J103" s="38">
-        <v>3446.4332784184512</v>
+        <v>3269.1587556985792</v>
       </c>
       <c r="K103" s="38">
-        <v>4170.7619439868204</v>
+        <v>3622.4116385089842</v>
       </c>
       <c r="L103" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M103" s="39">
-        <v>45750.527777777781</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A104" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B104" s="37" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="C104" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D104" s="37" t="s">
-        <v>122</v>
+        <v>345</v>
       </c>
       <c r="E104" s="37" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="F104" s="37" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G104" s="38" t="s">
-        <v>540</v>
+        <v>205</v>
       </c>
       <c r="H104" s="38">
-        <v>2564</v>
+        <v>2898</v>
       </c>
       <c r="I104" s="38">
-        <v>64.099999999999994</v>
+        <v>54.679245283018872</v>
       </c>
       <c r="J104" s="38">
-        <v>3653.9676287051479</v>
+        <v>3196.7142857142858</v>
       </c>
       <c r="K104" s="38">
-        <v>4311.224648985959</v>
+        <v>3539.4975845410622</v>
       </c>
       <c r="L104" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M104" s="39">
-        <v>45772.444456018522</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506967592592</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A105" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B105" s="37" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C105" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D105" s="37" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E105" s="37" t="s">
-        <v>143</v>
+        <v>433</v>
       </c>
       <c r="F105" s="37" t="s">
-        <v>175</v>
+        <v>495</v>
       </c>
       <c r="G105" s="38" t="s">
-        <v>554</v>
+        <v>506</v>
       </c>
       <c r="H105" s="38">
-        <v>3870</v>
+        <v>1574</v>
       </c>
       <c r="I105" s="38">
-        <v>58.636363636363633</v>
+        <v>54.275862068965523</v>
       </c>
       <c r="J105" s="38">
-        <v>3325.3695090439278</v>
+        <v>3265.188691232529</v>
       </c>
       <c r="K105" s="38">
-        <v>3708.1976744186049</v>
+        <v>3515.1410419313852</v>
       </c>
       <c r="L105" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M105" s="39">
-        <v>45790.611122685194</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45883.51390046296</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A106" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B106" s="37" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C106" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D106" s="37" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="E106" s="37" t="s">
-        <v>484</v>
+        <v>434</v>
       </c>
       <c r="F106" s="37" t="s">
-        <v>488</v>
+        <v>171</v>
       </c>
       <c r="G106" s="38" t="s">
-        <v>219</v>
+        <v>535</v>
       </c>
       <c r="H106" s="38">
-        <v>3695</v>
+        <v>6705</v>
       </c>
       <c r="I106" s="38">
-        <v>65.982142857142861</v>
+        <v>37.881355932203391</v>
       </c>
       <c r="J106" s="38">
-        <v>3205.2947225981061</v>
+        <v>3187.4615257270689</v>
       </c>
       <c r="K106" s="38">
-        <v>4202.7253044654944</v>
+        <v>3257.766074571216</v>
       </c>
       <c r="L106" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M106" s="39">
-        <v>45814.423611111109</v>
+        <v>45883.520844907413</v>
       </c>
     </row>
     <row r="107" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A107" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B107" s="37" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C107" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D107" s="37" t="s">
-        <v>124</v>
+        <v>435</v>
       </c>
       <c r="E107" s="37" t="s">
-        <v>124</v>
+        <v>435</v>
       </c>
       <c r="F107" s="37" t="s">
-        <v>521</v>
+        <v>175</v>
       </c>
       <c r="G107" s="38" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="H107" s="38">
-        <v>2075</v>
+        <v>1851</v>
       </c>
       <c r="I107" s="38">
-        <v>54.60526315789474</v>
+        <v>50.027027027027017</v>
       </c>
       <c r="J107" s="38">
-        <v>3301.3614457831331</v>
+        <v>3738.055645596975</v>
       </c>
       <c r="K107" s="38">
-        <v>4262.4414457831326</v>
+        <v>3870.687736358725</v>
       </c>
       <c r="L107" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M107" s="39">
-        <v>45819.555555555547</v>
+        <v>45974.50001157407</v>
       </c>
     </row>
     <row r="108" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A108" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B108" s="37" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C108" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D108" s="37" t="s">
-        <v>122</v>
+        <v>436</v>
       </c>
       <c r="E108" s="37" t="s">
-        <v>144</v>
+        <v>453</v>
       </c>
       <c r="F108" s="37" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="H108" s="38">
-        <v>3729</v>
+        <v>5362</v>
       </c>
       <c r="I108" s="38">
-        <v>67.80</v>
+        <v>45.82905982905983</v>
       </c>
       <c r="J108" s="38">
-        <v>3269.1587556985792</v>
+        <v>3247.2720999626999</v>
       </c>
       <c r="K108" s="38">
-        <v>3622.4116385089842</v>
+        <v>3333.5600522193208</v>
       </c>
       <c r="L108" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M108" s="39">
-        <v>45820.506956018522</v>
+        <v>46052.423611111109</v>
       </c>
     </row>
     <row r="109" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A109" s="37" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B109" s="37" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C109" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D109" s="37" t="s">
-        <v>356</v>
+        <v>122</v>
       </c>
       <c r="E109" s="37" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="F109" s="37" t="s">
-        <v>178</v>
+        <v>497</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>210</v>
+        <v>519</v>
       </c>
       <c r="H109" s="38">
-        <v>2898</v>
+        <v>2198</v>
       </c>
       <c r="I109" s="38">
-        <v>54.679245283018872</v>
+        <v>54.95</v>
       </c>
       <c r="J109" s="38">
-        <v>3196.7142857142858</v>
+        <v>3184.3566878980891</v>
       </c>
       <c r="K109" s="38">
-        <v>3539.4975845410622</v>
+        <v>3249.8707916287531</v>
       </c>
       <c r="L109" s="38" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M109" s="39">
-        <v>45820.506967592592</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46197.506944444453</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A110" s="37" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B110" s="37" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C110" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D110" s="37" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="E110" s="37" t="s">
-        <v>452</v>
+        <v>143</v>
       </c>
       <c r="F110" s="37" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="H110" s="38">
-        <v>1574</v>
+        <v>5355</v>
       </c>
       <c r="I110" s="38">
-        <v>54.275862068965523</v>
+        <v>54.090909090909093</v>
       </c>
       <c r="J110" s="38">
-        <v>3265.188691232529</v>
+        <v>3332.8390289449112</v>
       </c>
       <c r="K110" s="38">
-        <v>3515.1410419313852</v>
+        <v>3895.1574229691878</v>
       </c>
       <c r="L110" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M110" s="39">
-        <v>45883.51390046296</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45512.527777777781</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A111" s="37" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B111" s="37" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C111" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D111" s="37" t="s">
-        <v>453</v>
+        <v>352</v>
       </c>
       <c r="E111" s="37" t="s">
-        <v>453</v>
+        <v>143</v>
       </c>
       <c r="F111" s="37" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G111" s="38" t="s">
-        <v>556</v>
+        <v>195</v>
       </c>
       <c r="H111" s="38">
-        <v>6705</v>
+        <v>3940</v>
       </c>
       <c r="I111" s="38">
-        <v>37.881355932203391</v>
+        <v>58.805970149253731</v>
       </c>
       <c r="J111" s="38">
-        <v>3187.4615257270689</v>
+        <v>3387.9294416243661</v>
       </c>
       <c r="K111" s="38">
-        <v>3257.766074571216</v>
+        <v>4030.373350253808</v>
       </c>
       <c r="L111" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M111" s="39">
-        <v>45883.520844907413</v>
+        <v>45531.680567129632</v>
       </c>
     </row>
     <row r="112" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A112" s="37" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B112" s="37" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C112" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D112" s="37" t="s">
-        <v>454</v>
+        <v>398</v>
       </c>
       <c r="E112" s="37" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F112" s="37" t="s">
-        <v>178</v>
+        <v>498</v>
       </c>
       <c r="G112" s="38" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="H112" s="38">
-        <v>1851</v>
+        <v>2740</v>
       </c>
       <c r="I112" s="38">
-        <v>50.027027027027017</v>
+        <v>72.10526315789474</v>
       </c>
       <c r="J112" s="38">
-        <v>3738.055645596975</v>
+        <v>3283.0463722627742</v>
       </c>
       <c r="K112" s="38">
-        <v>3870.687736358725</v>
+        <v>3560.4949124087589</v>
       </c>
       <c r="L112" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M112" s="39">
-        <v>45974.50001157407</v>
+        <v>45566.63890046296</v>
       </c>
     </row>
     <row r="113" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A113" s="37" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B113" s="37" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C113" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D113" s="37" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="E113" s="37" t="s">
-        <v>475</v>
+        <v>438</v>
       </c>
       <c r="F113" s="37" t="s">
-        <v>157</v>
+        <v>500</v>
       </c>
       <c r="G113" s="38" t="s">
-        <v>558</v>
+        <v>219</v>
       </c>
       <c r="H113" s="38">
-        <v>5362</v>
+        <v>7463</v>
       </c>
       <c r="I113" s="38">
-        <v>45.82905982905983</v>
+        <v>52.929078014184398</v>
       </c>
       <c r="J113" s="38">
-        <v>3247.2720999626999</v>
+        <v>2826.3466434409761</v>
       </c>
       <c r="K113" s="38">
-        <v>3333.5600522193208</v>
+        <v>3214.662468176336</v>
       </c>
       <c r="L113" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M113" s="39">
-        <v>46052.423611111109</v>
+        <v>45566.638923611114</v>
       </c>
     </row>
     <row r="114" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A114" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B114" s="37" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C114" s="37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D114" s="37" t="s">
-        <v>361</v>
+        <v>439</v>
       </c>
       <c r="E114" s="37" t="s">
-        <v>143</v>
+        <v>438</v>
       </c>
       <c r="F114" s="37" t="s">
-        <v>164</v>
+        <v>491</v>
       </c>
       <c r="G114" s="38" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H114" s="38">
-        <v>2142</v>
+        <v>2278</v>
       </c>
       <c r="I114" s="38">
-        <v>49.813953488372093</v>
+        <v>49.521739130434781</v>
       </c>
       <c r="J114" s="38">
-        <v>3374.456582633054</v>
+        <v>3386.9591747146619</v>
       </c>
       <c r="K114" s="38">
-        <v>4348.2040149393088</v>
+        <v>3442.270851624231</v>
       </c>
       <c r="L114" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M114" s="39">
-        <v>45461.63890046296</v>
+        <v>45666.520833333343</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A115" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B115" s="37" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C115" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D115" s="37" t="s">
-        <v>362</v>
+        <v>438</v>
       </c>
       <c r="E115" s="37" t="s">
-        <v>124</v>
+        <v>438</v>
       </c>
       <c r="F115" s="37" t="s">
-        <v>522</v>
+        <v>479</v>
       </c>
       <c r="G115" s="38" t="s">
-        <v>201</v>
+        <v>514</v>
       </c>
       <c r="H115" s="38">
-        <v>2048</v>
+        <v>3108</v>
       </c>
       <c r="I115" s="38">
-        <v>53.89473684210526</v>
+        <v>97.125</v>
       </c>
       <c r="J115" s="38">
-        <v>3348.6279296875</v>
+        <v>3111.3658301158298</v>
       </c>
       <c r="K115" s="38">
-        <v>4404.9833984375</v>
+        <v>3371.8481338481338</v>
       </c>
       <c r="L115" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M115" s="39">
-        <v>45463.541678240741</v>
+        <v>45681.444467592592</v>
       </c>
     </row>
     <row r="116" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A116" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B116" s="37" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C116" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D116" s="37" t="s">
-        <v>363</v>
+        <v>440</v>
       </c>
       <c r="E116" s="37" t="s">
-        <v>124</v>
+        <v>438</v>
       </c>
       <c r="F116" s="37" t="s">
-        <v>167</v>
+        <v>494</v>
       </c>
       <c r="G116" s="38" t="s">
-        <v>201</v>
+        <v>539</v>
       </c>
       <c r="H116" s="38">
-        <v>1978</v>
+        <v>3441</v>
       </c>
       <c r="I116" s="38">
-        <v>52.05263157894737</v>
+        <v>55.50</v>
       </c>
       <c r="J116" s="38">
-        <v>3344.1547017189082</v>
+        <v>3266.8761987794251</v>
       </c>
       <c r="K116" s="38">
-        <v>4393.7189079878663</v>
+        <v>3709.2882882882882</v>
       </c>
       <c r="L116" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M116" s="39">
-        <v>45463.541678240741</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45685.618067129632</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A117" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B117" s="37" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C117" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D117" s="37" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="E117" s="37" t="s">
-        <v>142</v>
+        <v>450</v>
       </c>
       <c r="F117" s="37" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="G117" s="38" t="s">
-        <v>557</v>
+        <v>189</v>
       </c>
       <c r="H117" s="38">
-        <v>2629</v>
+        <v>2870</v>
       </c>
       <c r="I117" s="38">
-        <v>47.80</v>
+        <v>53.148148148148152</v>
       </c>
       <c r="J117" s="38">
-        <v>3440.0726511981738</v>
+        <v>3257.1951219512189</v>
       </c>
       <c r="K117" s="38">
-        <v>4290.2776721186756</v>
+        <v>3343.33031358885</v>
       </c>
       <c r="L117" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M117" s="39">
-        <v>45463.541689814811</v>
+        <v>45685.625</v>
       </c>
     </row>
     <row r="118" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A118" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B118" s="37" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="C118" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D118" s="37" t="s">
-        <v>415</v>
+        <v>359</v>
       </c>
       <c r="E118" s="37" t="s">
-        <v>415</v>
+        <v>141</v>
       </c>
       <c r="F118" s="37" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="G118" s="38" t="s">
-        <v>559</v>
+        <v>216</v>
       </c>
       <c r="H118" s="38">
-        <v>2723</v>
+        <v>3080</v>
       </c>
       <c r="I118" s="38">
-        <v>53.392156862745097</v>
+        <v>50.491803278688522</v>
       </c>
       <c r="J118" s="38">
-        <v>3242.4252662504591</v>
+        <v>2849.8587662337659</v>
       </c>
       <c r="K118" s="38">
-        <v>4033.044069041498</v>
+        <v>3968.2279220779219</v>
       </c>
       <c r="L118" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M118" s="39">
-        <v>45463.541689814811</v>
+        <v>45692.618067129632</v>
       </c>
     </row>
     <row r="119" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A119" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B119" s="37" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C119" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D119" s="37" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="E119" s="37" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="F119" s="37" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="G119" s="38" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="H119" s="38">
-        <v>4677</v>
+        <v>8625</v>
       </c>
       <c r="I119" s="38">
-        <v>56.349397590361448</v>
+        <v>45.39473684210526</v>
       </c>
       <c r="J119" s="38">
-        <v>3340.4862091084019</v>
+        <v>3375.5406376811588</v>
       </c>
       <c r="K119" s="38">
-        <v>3927.4216378020101</v>
+        <v>3627.1564057971009</v>
       </c>
       <c r="L119" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M119" s="39">
-        <v>45475.581493055557</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45694.520844907413</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A120" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B120" s="37" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C120" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D120" s="37" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="E120" s="37" t="s">
-        <v>144</v>
+        <v>438</v>
       </c>
       <c r="F120" s="37" t="s">
-        <v>523</v>
+        <v>494</v>
       </c>
       <c r="G120" s="38" t="s">
-        <v>561</v>
+        <v>514</v>
       </c>
       <c r="H120" s="38">
-        <v>5355</v>
+        <v>1848</v>
       </c>
       <c r="I120" s="38">
-        <v>54.090909090909093</v>
+        <v>57.75</v>
       </c>
       <c r="J120" s="38">
-        <v>3332.8390289449112</v>
+        <v>3363.3658008658008</v>
       </c>
       <c r="K120" s="38">
-        <v>3895.1574229691878</v>
+        <v>3667.0362554112548</v>
       </c>
       <c r="L120" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M120" s="39">
-        <v>45512.527777777781</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45750.520844907413</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A121" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B121" s="37" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C121" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D121" s="37" t="s">
-        <v>368</v>
+        <v>438</v>
       </c>
       <c r="E121" s="37" t="s">
-        <v>144</v>
+        <v>438</v>
       </c>
       <c r="F121" s="37" t="s">
-        <v>175</v>
+        <v>494</v>
       </c>
       <c r="G121" s="38" t="s">
-        <v>227</v>
+        <v>541</v>
       </c>
       <c r="H121" s="38">
-        <v>3940</v>
+        <v>3707</v>
       </c>
       <c r="I121" s="38">
-        <v>58.805970149253731</v>
+        <v>46.924050632911403</v>
       </c>
       <c r="J121" s="38">
-        <v>3387.9294416243661</v>
+        <v>3106.9832748853519</v>
       </c>
       <c r="K121" s="38">
-        <v>4030.373350253808</v>
+        <v>3417.5540868626931</v>
       </c>
       <c r="L121" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M121" s="39">
-        <v>45531.680567129632</v>
+        <v>45786.451388888891</v>
       </c>
     </row>
     <row r="122" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A122" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B122" s="37" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C122" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D122" s="37" t="s">
-        <v>415</v>
+        <v>440</v>
       </c>
       <c r="E122" s="37" t="s">
-        <v>472</v>
+        <v>438</v>
       </c>
       <c r="F122" s="37" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="G122" s="38" t="s">
-        <v>201</v>
+        <v>519</v>
       </c>
       <c r="H122" s="38">
-        <v>2740</v>
+        <v>1946</v>
       </c>
       <c r="I122" s="38">
-        <v>72.10526315789474</v>
+        <v>48.65</v>
       </c>
       <c r="J122" s="38">
-        <v>3283.0463722627742</v>
+        <v>3329.0626927029798</v>
       </c>
       <c r="K122" s="38">
-        <v>3560.4949124087589</v>
+        <v>3566.197327852004</v>
       </c>
       <c r="L122" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M122" s="39">
-        <v>45566.63890046296</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.527800925927</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A123" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B123" s="37" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C123" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D123" s="37" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="E123" s="37" t="s">
-        <v>459</v>
+        <v>398</v>
       </c>
       <c r="F123" s="37" t="s">
-        <v>524</v>
+        <v>171</v>
       </c>
       <c r="G123" s="38" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="H123" s="38">
-        <v>7463</v>
+        <v>4834</v>
       </c>
       <c r="I123" s="38">
-        <v>52.929078014184398</v>
+        <v>61.974358974358978</v>
       </c>
       <c r="J123" s="38">
-        <v>2826.3466434409761</v>
+        <v>3186.9141497724449</v>
       </c>
       <c r="K123" s="38">
-        <v>3214.662468176336</v>
+        <v>3742.02647910633</v>
       </c>
       <c r="L123" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M123" s="39">
-        <v>45566.638923611114</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45834.506967592592</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A124" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B124" s="37" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="C124" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D124" s="37" t="s">
-        <v>460</v>
+        <v>365</v>
       </c>
       <c r="E124" s="37" t="s">
-        <v>459</v>
+        <v>143</v>
       </c>
       <c r="F124" s="37" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="G124" s="38" t="s">
-        <v>218</v>
+        <v>504</v>
       </c>
       <c r="H124" s="38">
-        <v>2278</v>
+        <v>4365</v>
       </c>
       <c r="I124" s="38">
-        <v>49.521739130434781</v>
+        <v>62.357142857142847</v>
       </c>
       <c r="J124" s="38">
-        <v>3386.9591747146619</v>
+        <v>3250.4295532646051</v>
       </c>
       <c r="K124" s="38">
-        <v>3442.270851624231</v>
+        <v>3911.7434135166091</v>
       </c>
       <c r="L124" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M124" s="39">
-        <v>45666.520833333343</v>
+        <v>45839.548634259263</v>
       </c>
     </row>
     <row r="125" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A125" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B125" s="37" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C125" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D125" s="37" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="E125" s="37" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="F125" s="37" t="s">
-        <v>502</v>
+        <v>171</v>
       </c>
       <c r="G125" s="38" t="s">
-        <v>536</v>
+        <v>518</v>
       </c>
       <c r="H125" s="38">
-        <v>3108</v>
+        <v>3760</v>
       </c>
       <c r="I125" s="38">
-        <v>97.125</v>
+        <v>48.831168831168831</v>
       </c>
       <c r="J125" s="38">
-        <v>3111.3658301158298</v>
+        <v>2649.8760638297872</v>
       </c>
       <c r="K125" s="38">
-        <v>3371.8481338481338</v>
+        <v>2938.1933510638301</v>
       </c>
       <c r="L125" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M125" s="39">
-        <v>45681.444467592592</v>
+        <v>45910.548622685194</v>
       </c>
     </row>
     <row r="126" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A126" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B126" s="37" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C126" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D126" s="37" t="s">
-        <v>461</v>
+        <v>367</v>
       </c>
       <c r="E126" s="37" t="s">
-        <v>459</v>
+        <v>143</v>
       </c>
       <c r="F126" s="37" t="s">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="G126" s="38" t="s">
-        <v>562</v>
+        <v>514</v>
       </c>
       <c r="H126" s="38">
-        <v>3441</v>
+        <v>1622</v>
       </c>
       <c r="I126" s="38">
-        <v>55.50</v>
+        <v>50.6875</v>
       </c>
       <c r="J126" s="38">
-        <v>3266.8761987794251</v>
+        <v>3250.3477188655979</v>
       </c>
       <c r="K126" s="38">
-        <v>3709.2882882882882</v>
+        <v>3912.8569667077682</v>
       </c>
       <c r="L126" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M126" s="39">
-        <v>45685.618067129632</v>
+        <v>45944.618067129632</v>
       </c>
     </row>
     <row r="127" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A127" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B127" s="37" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="C127" s="37" t="s">
         <v>108</v>
       </c>
       <c r="D127" s="37" t="s">
-        <v>462</v>
+        <v>368</v>
       </c>
       <c r="E127" s="37" t="s">
-        <v>472</v>
+        <v>438</v>
       </c>
       <c r="F127" s="37" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="G127" s="38" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="H127" s="38">
-        <v>2870</v>
+        <v>2847</v>
       </c>
       <c r="I127" s="38">
-        <v>53.148148148148152</v>
+        <v>46.672131147540981</v>
       </c>
       <c r="J127" s="38">
-        <v>3257.1951219512189</v>
+        <v>3293</v>
       </c>
       <c r="K127" s="38">
-        <v>3343.33031358885</v>
+        <v>4449.6041447137341</v>
       </c>
       <c r="L127" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M127" s="39">
-        <v>45685.625</v>
+        <v>45979.611122685194</v>
       </c>
     </row>
     <row r="128" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A128" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B128" s="37" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="C128" s="37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D128" s="37" t="s">
-        <v>375</v>
+        <v>444</v>
       </c>
       <c r="E128" s="37" t="s">
-        <v>143</v>
+        <v>453</v>
       </c>
       <c r="F128" s="37" t="s">
-        <v>516</v>
+        <v>479</v>
       </c>
       <c r="G128" s="38" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="H128" s="38">
-        <v>3080</v>
+        <v>1770</v>
       </c>
       <c r="I128" s="38">
-        <v>50.491803278688522</v>
+        <v>39.333333333333343</v>
       </c>
       <c r="J128" s="38">
-        <v>2849.8587662337659</v>
+        <v>3463.2090395480218</v>
       </c>
       <c r="K128" s="38">
-        <v>3968.2279220779219</v>
+        <v>3922.480225988701</v>
       </c>
       <c r="L128" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M128" s="39">
-        <v>45692.618067129632</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46079.506944444453</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A129" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B129" s="37" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C129" s="37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D129" s="37" t="s">
-        <v>459</v>
+        <v>370</v>
       </c>
       <c r="E129" s="37" t="s">
-        <v>475</v>
+        <v>141</v>
       </c>
       <c r="F129" s="37" t="s">
-        <v>524</v>
+        <v>499</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>563</v>
+        <v>216</v>
       </c>
       <c r="H129" s="38">
-        <v>8625</v>
+        <v>3293</v>
       </c>
       <c r="I129" s="38">
-        <v>45.39473684210526</v>
+        <v>53.983606557377051</v>
       </c>
       <c r="J129" s="38">
-        <v>3375.5406376811588</v>
+        <v>3222.4415426662622</v>
       </c>
       <c r="K129" s="38">
-        <v>3627.1564057971009</v>
+        <v>3970.5435772851501</v>
       </c>
       <c r="L129" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M129" s="39">
-        <v>45694.520844907413</v>
+        <v>46086.506956018522</v>
       </c>
     </row>
     <row r="130" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A130" s="37" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B130" s="37" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="C130" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D130" s="37" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="E130" s="37" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="F130" s="37" t="s">
-        <v>517</v>
+        <v>501</v>
       </c>
       <c r="G130" s="38" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="H130" s="38">
-        <v>1848</v>
+        <v>6083</v>
       </c>
       <c r="I130" s="38">
-        <v>57.75</v>
+        <v>49.056451612903217</v>
       </c>
       <c r="J130" s="38">
-        <v>3363.3658008658008</v>
+        <v>3132.497272727273</v>
       </c>
       <c r="K130" s="38">
-        <v>3667.0362554112548</v>
+        <v>4068.6307594936711</v>
       </c>
       <c r="L130" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M130" s="39">
-        <v>45750.520844907413</v>
+        <v>46212.534733796303</v>
       </c>
     </row>
     <row r="131" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A131" s="37" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B131" s="37" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C131" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D131" s="37" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="E131" s="37" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="F131" s="37" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="G131" s="38" t="s">
-        <v>564</v>
+        <v>524</v>
       </c>
       <c r="H131" s="38">
-        <v>3707</v>
+        <v>1835</v>
       </c>
       <c r="I131" s="38">
-        <v>46.924050632911403</v>
+        <v>67.962962962962962</v>
       </c>
       <c r="J131" s="38">
-        <v>3106.9832748853519</v>
+        <v>3359.620163487738</v>
       </c>
       <c r="K131" s="38">
-        <v>3417.5540868626931</v>
+        <v>3387.8728773841958</v>
       </c>
       <c r="L131" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M131" s="39">
-        <v>45786.451388888891</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.611111111109</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A132" s="37" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B132" s="37" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C132" s="37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D132" s="37" t="s">
-        <v>461</v>
+        <v>373</v>
       </c>
       <c r="E132" s="37" t="s">
-        <v>459</v>
+        <v>141</v>
       </c>
       <c r="F132" s="37" t="s">
-        <v>524</v>
+        <v>475</v>
       </c>
       <c r="G132" s="38" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="H132" s="38">
-        <v>1946</v>
+        <v>3853</v>
       </c>
       <c r="I132" s="38">
-        <v>48.65</v>
+        <v>48.77215189873418</v>
       </c>
       <c r="J132" s="38">
-        <v>3329.0626927029798</v>
+        <v>2918.9410848689331</v>
       </c>
       <c r="K132" s="38">
-        <v>3566.197327852004</v>
+        <v>3903.2317674539322</v>
       </c>
       <c r="L132" s="38" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M132" s="39">
-        <v>45833.527800925927</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45833.472245370373</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A133" s="37" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B133" s="37" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C133" s="37" t="s">
-        <v>108</v>
+        <v>377</v>
       </c>
       <c r="D133" s="37" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="E133" s="37" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="F133" s="37" t="s">
-        <v>175</v>
+        <v>466</v>
       </c>
       <c r="G133" s="38" t="s">
-        <v>204</v>
+        <v>543</v>
       </c>
       <c r="H133" s="38">
-        <v>4834</v>
+        <v>5230</v>
       </c>
       <c r="I133" s="38">
-        <v>61.974358974358978</v>
+        <v>25.265700483091791</v>
       </c>
       <c r="J133" s="38">
-        <v>3186.9141497724449</v>
+        <v>3710.3336520076482</v>
       </c>
       <c r="K133" s="38">
-        <v>3742.02647910633</v>
+        <v>3711.802103250478</v>
       </c>
       <c r="L133" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M133" s="39">
-        <v>45834.506967592592</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45964.527777777781</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A134" s="37" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B134" s="37" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C134" s="37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D134" s="37" t="s">
-        <v>381</v>
+        <v>447</v>
       </c>
       <c r="E134" s="37" t="s">
-        <v>144</v>
+        <v>463</v>
       </c>
       <c r="F134" s="37" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="G134" s="38" t="s">
-        <v>199</v>
+        <v>514</v>
       </c>
       <c r="H134" s="38">
-        <v>4365</v>
+        <v>1270</v>
       </c>
       <c r="I134" s="38">
-        <v>62.357142857142847</v>
+        <v>39.6875</v>
       </c>
       <c r="J134" s="38">
-        <v>3250.4295532646051</v>
+        <v>3235.4826771653538</v>
       </c>
       <c r="K134" s="38">
-        <v>3911.7434135166091</v>
+        <v>3481.2921259842519</v>
       </c>
       <c r="L134" s="38" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M134" s="39">
-        <v>45839.548634259263</v>
+        <v>46147.458356481482</v>
       </c>
     </row>
     <row r="135" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A135" s="37" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B135" s="37" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="C135" s="37" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D135" s="37" t="s">
-        <v>459</v>
+        <v>399</v>
       </c>
       <c r="E135" s="37" t="s">
-        <v>459</v>
+        <v>399</v>
       </c>
       <c r="F135" s="37" t="s">
-        <v>175</v>
+        <v>495</v>
       </c>
       <c r="G135" s="38" t="s">
-        <v>539</v>
+        <v>209</v>
       </c>
       <c r="H135" s="38">
-        <v>3760</v>
+        <v>2861</v>
       </c>
       <c r="I135" s="38">
-        <v>48.831168831168831</v>
+        <v>48.491525423728817</v>
       </c>
       <c r="J135" s="38">
-        <v>2649.8760638297872</v>
+        <v>3046.3537224746592</v>
       </c>
       <c r="K135" s="38">
-        <v>2938.1933510638301</v>
+        <v>3277.042292904579</v>
       </c>
       <c r="L135" s="38" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M135" s="39">
-        <v>45910.548622685194</v>
-[...367 lines deleted...]
-      <c r="M144" s="39">
         <v>45575.395833333343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="128.285714285714" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15">
       <c r="A1" s="32" t="s">
         <v>26</v>
       </c>