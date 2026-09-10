--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -27,104 +27,104 @@
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SA03262320\AppData\Local\Temp\22\5eff1a26952a403e8b1bdaf7e1877521\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22620" windowHeight="10155" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Normaaliasunnot (PKS 24 kk)" sheetId="1" r:id="rId3"/>
     <sheet name="Normaaliasunnot (Muu maa 24 kk)" sheetId="2" r:id="rId4"/>
     <sheet name="Tilaston kuvaus" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1590" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="536">
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Hankkeen nimi</t>
   </si>
   <si>
     <t>Hankemuoto</t>
   </si>
   <si>
     <t>Lainansaaja</t>
   </si>
   <si>
     <t>Rakennuttaja</t>
   </si>
   <si>
     <t>Pääurakoitsija</t>
   </si>
   <si>
     <t>Asuntojen lkm</t>
   </si>
   <si>
     <t>Tontin omistus</t>
   </si>
   <si>
     <t>Osapäätös pvm</t>
   </si>
   <si>
     <t>As Oy Espoon Viilivati 7</t>
   </si>
   <si>
     <t>As Oy Espoon Viilivati 5</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy / Leirimetsäntie 8 Espoo</t>
   </si>
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy/ Kajuuttakuja 5, Espoo</t>
   </si>
   <si>
     <t>Koy Finnoon Kuunari c/o Koy M2-Kodit</t>
   </si>
   <si>
     <t>Helsinki</t>
   </si>
   <si>
     <t>Espoo</t>
   </si>
   <si>
+    <t>Muhos</t>
+  </si>
+  <si>
     <t>Lohja</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lieto</t>
   </si>
   <si>
     <t>Lahti</t>
   </si>
   <si>
     <t>Kuopio</t>
   </si>
   <si>
     <t>Kittilä</t>
   </si>
   <si>
     <t>Iisalmi</t>
   </si>
   <si>
     <t>Hyvinkää</t>
   </si>
   <si>
     <t>&lt;vLNPrinting_Date&gt;</t>
   </si>
   <si>
     <t>Muun maan kohdelistaus</t>
   </si>
   <si>
     <t>Pääkaupunkiseudun kohdelistaus</t>
   </si>
@@ -294,51 +294,51 @@
   <si>
     <t>Vuosimuutos on laskettu edeltävältä 12 kuukauden jaksolta. Tilasto ei sisällä opiskelijahankkeita.</t>
   </si>
   <si>
     <t>As Oy Espoon Lintukorpi 9</t>
   </si>
   <si>
     <t>KOY Espoon Anna Sahlstenin katu 16</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Savikuja 2</t>
   </si>
   <si>
     <t>As Oy Espoon Lintukorpi 11</t>
   </si>
   <si>
     <t>Espoon Asunnot / Niipperintie 97</t>
   </si>
   <si>
     <t>Espoon Asunnot Oy / Ulappakatu 4</t>
   </si>
   <si>
     <t>Kiinteistö Oy M2-Kodit, Kalastajantie 23</t>
   </si>
   <si>
-    <t>ES ASO Helsingin Vedenkierto 31</t>
+    <t>As Oy Espoon Itätuulenkuja 11</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Haakoninlahdenkatu 19</t>
   </si>
   <si>
     <t>Heka Mestarintie 18</t>
   </si>
   <si>
     <t>Haso Käskynhaltijantie 48</t>
   </si>
   <si>
     <t>Haso Myllynkivi</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Pallaksentie 7</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy/Konalantie 64</t>
   </si>
   <si>
     <t>Helsingin Ensi Parvi</t>
   </si>
   <si>
     <t>As Oy Helsingin Radioportti 2 CD (Talo CD)</t>
   </si>
@@ -432,428 +432,428 @@
   <si>
     <t>Heka Kruunuvuorenranta Stansvikinkallionkatu 5</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Tenderinlenkki 4</t>
   </si>
   <si>
     <t>Asunto Oy Helsingin Kallvikintie 68</t>
   </si>
   <si>
     <t>Heka Honkasuo Honkasuontie 4</t>
   </si>
   <si>
     <t>Vantaan Urho</t>
   </si>
   <si>
     <t>TA- Asumisoikeus Oy / As Oy Vantaan Padisentie 10</t>
   </si>
   <si>
     <t>Vantaan Luotsi</t>
   </si>
   <si>
     <t>Hiekkaharjun Huippu</t>
   </si>
   <si>
+    <t>As Oy Vantaan Manttaalitie 11</t>
+  </si>
+  <si>
+    <t>VAV Pytinkalliontie 5</t>
+  </si>
+  <si>
+    <t>Pytinkalliontie 3</t>
+  </si>
+  <si>
     <t>Kelokuusenrinne 4</t>
   </si>
   <si>
-    <t>Pytinkalliontie 3</t>
-[...2 lines deleted...]
-    <t>As Oy Vantaan Manttaalitie 11</t>
+    <t>Asunto Oy Espoon Kipsimestari</t>
+  </si>
+  <si>
+    <t>Espoon Asunnot Oy</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>Koy Finnoon Kuunari</t>
+  </si>
+  <si>
+    <t>As Oy Pohjolan Hankeyhtiö Helsinki 5</t>
+  </si>
+  <si>
+    <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 4</t>
+  </si>
+  <si>
+    <t>Asunto Oy Espoon Lintukorpi 9</t>
+  </si>
+  <si>
+    <t>KOY Espoon Anna Sahlsténin katu 16</t>
+  </si>
+  <si>
+    <t>As Oy Espoon Leonore (tuleva As Oy Espoon Itätuulenkuja 11)</t>
+  </si>
+  <si>
+    <t>TA-Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin asunnot Oy</t>
+  </si>
+  <si>
+    <t>Helsingin Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>A-Kruunu Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 9</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 8</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Perusyhtiö 10</t>
+  </si>
+  <si>
+    <t>Asunto Oy Pohjolan Hankeyhtiö Helsinki 15</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Kilparatsastaja</t>
+  </si>
+  <si>
+    <t>Setlementtiasunnot Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Helsingin Tuohimaa</t>
+  </si>
+  <si>
+    <t>Asunosäätiön Asumisoikeus Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy M2-Kodit, Vanha Viipurin maantie 14</t>
+  </si>
+  <si>
+    <t>TA-Yhtymä Oy / perustettava Asunto Oy Helsingin Haakoninlahdenkatu 6</t>
+  </si>
+  <si>
+    <t>As Oy Vantaan Topaasikujan Asumisoikeusasuntotalo</t>
+  </si>
+  <si>
+    <t>Asumisoikeus Oy Vantaan Padisentie 10</t>
+  </si>
+  <si>
+    <t>Elämäni Kodit 10 Oy</t>
+  </si>
+  <si>
+    <t>Asunto Oy Vantaan Hiekkaharjun Huippu</t>
+  </si>
+  <si>
+    <t>VAV Yhtymä Oy</t>
+  </si>
+  <si>
+    <t>VAV Asunnot Oy</t>
+  </si>
+  <si>
+    <t>TA- Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Asuntosäätiön Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Y-Säätiön palvelut Oy</t>
+  </si>
+  <si>
+    <t>Avain Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>TA-Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Helsingin kaupunki/ Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Avain Rakennuttaja</t>
+  </si>
+  <si>
+    <t>Helsingin Asuntotuotantopalvelu</t>
+  </si>
+  <si>
+    <t>Helsingin kaupungin Asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Helsingin kaupunki/ Asuntotuotanto</t>
+  </si>
+  <si>
+    <t>Mangrove Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Yrjö ja Hanna -säätiö sr</t>
+  </si>
+  <si>
+    <t>Toivo Group Oyj</t>
+  </si>
+  <si>
+    <t>VAV-Asunnot Oy</t>
+  </si>
+  <si>
+    <t>YIT- Housing Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Hartela Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Hausia Oy</t>
+  </si>
+  <si>
+    <t>SRV Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Rakennusliike Soimu Oy</t>
+  </si>
+  <si>
+    <t>Peab Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Suomi Oy</t>
+  </si>
+  <si>
+    <t>Tencon Oy</t>
+  </si>
+  <si>
+    <t>SSA Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jatke Uusimaa Oy</t>
+  </si>
+  <si>
+    <t>Peab oy</t>
+  </si>
+  <si>
+    <t>Peab Oy, PKS Asuntorakentaminen</t>
+  </si>
+  <si>
+    <t>Arkta Reponen Oy</t>
+  </si>
+  <si>
+    <t>VRP Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy Suomi</t>
+  </si>
+  <si>
+    <t>EKE-Rakennus Oy</t>
+  </si>
+  <si>
+    <t>JM Suomi Oy</t>
+  </si>
+  <si>
+    <t>Skanska Talonrakennus Oy</t>
+  </si>
+  <si>
+    <t>Lujatalo Oy</t>
+  </si>
+  <si>
+    <t>Pajala Etelä-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jalon Uusimaa</t>
+  </si>
+  <si>
+    <t>Rakennusliike Lapti Oy</t>
+  </si>
+  <si>
+    <t>Hartela Oy</t>
+  </si>
+  <si>
+    <t>YIT Suomi Oy</t>
+  </si>
+  <si>
+    <t>Toivo Projektinhallinta Oy</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>88</t>
   </si>
   <si>
     <t>Vuokra-asunnot, pitkä korkotuki</t>
   </si>
   <si>
     <t>Asumisoikeusasunnot</t>
   </si>
   <si>
     <t>Vuokra-asunnot, lyhyt korkotuki</t>
   </si>
   <si>
     <t>Takauslainoitetut vuokra-asunnot</t>
   </si>
   <si>
-    <t>Asunto Oy Espoon Kipsimestari</t>
-[...343 lines deleted...]
-  <si>
     <t>oma</t>
   </si>
   <si>
     <t>vuokra</t>
   </si>
   <si>
-    <t>Muhos</t>
-[...4 lines deleted...]
-  <si>
     <t>Mäntsälä</t>
   </si>
   <si>
     <t>Naantali</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nurmijärvi</t>
   </si>
   <si>
     <t>Orivesi</t>
   </si>
   <si>
     <t>Oulainen</t>
   </si>
   <si>
     <t>Oulu</t>
   </si>
   <si>
     <t>Paimio</t>
   </si>
   <si>
     <t>Parainen</t>
@@ -966,68 +966,59 @@
   <si>
     <t>A-Kruunu Kuopion Opistokuja 8</t>
   </si>
   <si>
     <t>Tasavallankatu 19, Kuopio</t>
   </si>
   <si>
     <t>Kuopas Puijonkuppee</t>
   </si>
   <si>
     <t>Vesisaranpolku 1</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy/ Seponkatu 5</t>
   </si>
   <si>
     <t>Svinhufvudinkatu 9</t>
   </si>
   <si>
     <t>Pohjoinen Liipolankatu 14</t>
   </si>
   <si>
     <t>LOAS Rail</t>
   </si>
   <si>
-    <t>Liedon kaunokki (tulipalo)</t>
-[...1 lines deleted...]
-  <si>
     <t>KAS Lohja Kullervonkatu</t>
   </si>
   <si>
     <t>Muhoksen kunnan erityisryhmien vuokra-asunnot</t>
   </si>
   <si>
-    <t>Muonio Oijustie</t>
-[...1 lines deleted...]
-  <si>
     <t>KAS Mäntsälä Keskuskatu 17</t>
   </si>
   <si>
-    <t>Presidentinkatu 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratakatu 2</t>
   </si>
   <si>
     <t>Asunto Oy Nokian Nuijamiestentie 12</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Nurmijärven Korpiorvokinkuja 8</t>
   </si>
   <si>
     <t>As Oy Nurmijärven Luhtajoentie 6</t>
   </si>
   <si>
     <t>Koluntie 6</t>
   </si>
   <si>
     <t>Branderinkatu 2</t>
   </si>
   <si>
     <t>Kiinteistö Oy Kivikkokankaan Murikka</t>
   </si>
   <si>
     <t>Kangastie 9</t>
   </si>
   <si>
     <t>Kiinteistö Oy Oulun Kaarnatien Kaarna</t>
@@ -1083,83 +1074,74 @@
   <si>
     <t>Asuntosäätiön Asumisoikeus Oy/ Viistokuja 6</t>
   </si>
   <si>
     <t>Suomen Ekokodit Oy - As Oy Pirkkalan Linnanpiha 15</t>
   </si>
   <si>
     <t>A-Kruunu Pirkkalan Väinönkuja</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy Peippolantie 2a</t>
   </si>
   <si>
     <t>Asunto Oy Porvoon Peippolantie 2b</t>
   </si>
   <si>
     <t>As Oy Porvoon Dynamo</t>
   </si>
   <si>
     <t>Asunto Oy Porvoon Taidetehtaankatu 3 B</t>
   </si>
   <si>
     <t>Opistokuja 1</t>
   </si>
   <si>
-    <t>MARA Kodit Oy - Jarrilantie 2</t>
-[...4 lines deleted...]
-  <si>
     <t>Kertunlinna</t>
   </si>
   <si>
     <t>Kuloistenniitty / Kultasiipi</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy/ Rahikuja 3, Raisio</t>
   </si>
   <si>
+    <t>Kuloistenkorento</t>
+  </si>
+  <si>
     <t>Asunto Oy Paloheimonkatu 40</t>
   </si>
   <si>
     <t>KAS Rovaniemi Evakkotie 8</t>
   </si>
   <si>
     <t>DAS Yliopistonkatu 23</t>
   </si>
   <si>
     <t>As Oy Sipoon Kalliomäenkaari 7-9</t>
   </si>
   <si>
-    <t>Asunto Oy Tampereen Kehyskatu 7</t>
-[...4 lines deleted...]
-  <si>
     <t>As Oy Tampereen Lamminpään C2</t>
   </si>
   <si>
     <t>Kissantassu Hervanta</t>
   </si>
   <si>
     <t>Suomen Ekokodit Oy - Raadinkatu 1</t>
   </si>
   <si>
     <t>As Oy Tampereen Vuoreksen Isokuusenkatu 26 C</t>
   </si>
   <si>
     <t>As Oy Tampereen Vuoreksen Puistokatu 55 B</t>
   </si>
   <si>
     <t>Ojalan puukerrostalo</t>
   </si>
   <si>
     <t>Koy Santalahden Pintari c/o Koy M2-Kodit</t>
   </si>
   <si>
     <t>Asunto Oy Tampereen Ranta-Tampellan Arbusca</t>
   </si>
   <si>
     <t>A-Kruunu Oy Tampereen Niemenrannan Puistokatu 5</t>
@@ -1176,54 +1158,51 @@
   <si>
     <t>A-Kruunu Tampereen Kuivaamokatu 3</t>
   </si>
   <si>
     <t>TA-Asumisoikeus Oy / Boijenkatu 1</t>
   </si>
   <si>
     <t>Asunto Oy Tampereen Boijenkatu 2</t>
   </si>
   <si>
     <t>VTS Boijenkatu 5</t>
   </si>
   <si>
     <t>Raholan Kotilinna</t>
   </si>
   <si>
     <t>Boijenkatu 6</t>
   </si>
   <si>
     <t>Särkisaarenkaari 11 ja 17</t>
   </si>
   <si>
     <t>A-Kruunu Tampereen Ruismäenkuja</t>
   </si>
   <si>
-    <t>TA-Asumisoikeus Oy/ Akselintie 6a ja b, Turku</t>
-[...2 lines deleted...]
-    <t>Asumisoikeus Oy Turun Hopmanninkatu 1 ja 3</t>
+    <t>MVH Hiedanranta</t>
   </si>
   <si>
     <t>Runosmäki/ Villa Viiri</t>
   </si>
   <si>
     <t>Savonkedonkatu 7: A, B, C, D ja E</t>
   </si>
   <si>
     <t>Hiidentunti</t>
   </si>
   <si>
     <t>Kaistarniementie 30</t>
   </si>
   <si>
     <t>Kärsämäentie 10</t>
   </si>
   <si>
     <t>VASO Duetto</t>
   </si>
   <si>
     <t>As Oy Turun Amori</t>
   </si>
   <si>
     <t>Murkionkatu 12</t>
   </si>
@@ -1239,50 +1218,53 @@
   <si>
     <t>Skanssin Puisto I ja II</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Turun Hovimäenkatu 2</t>
   </si>
   <si>
     <t>Uudentuvankatu 1</t>
   </si>
   <si>
     <t>Asunto Oy Turun Hoviväenkatu 2C</t>
   </si>
   <si>
     <t>As Oy Turun Hopmanninkatu 19 ja 21</t>
   </si>
   <si>
     <t>YH-Tammi, Hopmanninkatu 23</t>
   </si>
   <si>
     <t>Asunto Oy Turun Kirstinpuiston Solina 13</t>
   </si>
   <si>
     <t>Herttuankulma 18, Hopmanninkatu 13</t>
   </si>
   <si>
+    <t>Kylänkulma II</t>
+  </si>
+  <si>
     <t>Kalliolinna</t>
   </si>
   <si>
     <t>As Oy Tuusulan Verso</t>
   </si>
   <si>
     <t>Opiskelijakylän II-vaihe</t>
   </si>
   <si>
     <t>Ravilaakso, kortteli 59</t>
   </si>
   <si>
     <t>KAS Ylöjärvi Harjunhelmi</t>
   </si>
   <si>
     <t>Opiskelija-asunnot</t>
   </si>
   <si>
     <t>Hyvinkään Vuokra-asunnot Oy</t>
   </si>
   <si>
     <t>Petterinkulma Oy</t>
   </si>
   <si>
     <t>Varttuneiden asumisoikeusyhdistys Jaso</t>
@@ -1317,362 +1299,359 @@
   <si>
     <t>Asumisoikeus Oy Kuopion Hannes Kolehmaisen katu 17</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Kuopion Neulaniementie</t>
   </si>
   <si>
     <t>Kiint. Oy Kuopion Talvi 5</t>
   </si>
   <si>
     <t>Niiralan Kulma Oy</t>
   </si>
   <si>
     <t>Kuopion Opiskelija-asunnot Oy</t>
   </si>
   <si>
     <t>Asumisoikeus Oy Lahden Seponkatu 5</t>
   </si>
   <si>
     <t>Lahden Asunnot Oy</t>
   </si>
   <si>
     <t>Lappeenrannan seudun opiskelija-asuntosäätiö sr</t>
   </si>
   <si>
+    <t>KAS kodit Oy</t>
+  </si>
+  <si>
+    <t>Muhoksen kunta</t>
+  </si>
+  <si>
+    <t>Naantalin Vuokratalot Oy</t>
+  </si>
+  <si>
+    <t>As Oy Helsingin Perusyhtiö 6 (Tuleva As Oy Nurmijärven Luhtajoentie 6)</t>
+  </si>
+  <si>
+    <t>Oriveden Kotikoivu Oy</t>
+  </si>
+  <si>
+    <t>Oulaisten Amiraali Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Murikka, sulautuu KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Kaarna, sulautetaan rak.aikana KOy Oulun Tarpeeseen</t>
+  </si>
+  <si>
+    <t>Oulun Sivakka Oy</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Fanfaari (sulautuu KOy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Haukiputaan Frosteruksentie 2, sulautuu Kiinteistö Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Visseli 6 (myöh. Kiinteistö Oy Oulun Tarve)</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Oulun Kaarnatien Tukki</t>
+  </si>
+  <si>
+    <t>Kiinteistö Oy Kivikkokankaan Lohkare, myöhemmin KOy Oulun Tarve</t>
+  </si>
+  <si>
+    <t>Pohjois-Suomen opiskelija-asuntosäätiö sr.</t>
+  </si>
+  <si>
+    <t>Paimion Palvelukeskussäätiö sr</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Päämies</t>
+  </si>
+  <si>
+    <t>As Oy Pirkkalan Linnanpiha 15</t>
+  </si>
+  <si>
+    <t>Asunto Oy Porvoon Peippolantie 2b / TA-Yhtymä Oy</t>
+  </si>
+  <si>
+    <t>Porvoon A-asunnot Oy</t>
+  </si>
+  <si>
     <t>Varsinais-Suomen Asumisoikeus Oy</t>
   </si>
   <si>
-    <t>KAS kodit Oy</t>
-[...64 lines deleted...]
-  <si>
     <t>Asumisoikeus Oy Rahikuja 3 Raisio</t>
   </si>
   <si>
+    <t>Raision Vuokra-asunnot Oy</t>
+  </si>
+  <si>
     <t>Asunto Oy Riihimäen Paloheimonkatu 40</t>
   </si>
   <si>
     <t>Domus Arctica -säätiö sr.</t>
   </si>
   <si>
-    <t>Asunto Oy Tampereen Raholanharjun Tiketti</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiinteistö Oy Kissantassu</t>
   </si>
   <si>
     <t>As Oy Tampereen Raadinkatu 1</t>
   </si>
   <si>
     <t>As Oy Tampereen Isokuusenkatu 26</t>
   </si>
   <si>
     <t>As Oy Tampereen Vuoreksen puistokatu 55 B</t>
   </si>
   <si>
     <t>Koy Santalahden Pintari</t>
   </si>
   <si>
     <t>As Oy Tampereen Polaris</t>
   </si>
   <si>
     <t>Asunto Oy Tampereen Suonsivunkatu 22</t>
   </si>
   <si>
     <t>As Oy Tampereen Tehdaskartanonkatu 42</t>
   </si>
   <si>
     <t>Tampereen Vuokratalosäätiö sr</t>
   </si>
   <si>
     <t>Tampereen Kotilinnasäätiö sr</t>
   </si>
   <si>
     <t>MVH-Jalava Oy</t>
   </si>
   <si>
     <t>YH-Antura Oy</t>
   </si>
   <si>
-    <t>Asumisoikeus Oy Turun Akselintie 6a ja 6b</t>
+    <t>MVH-Tammi Oy</t>
   </si>
   <si>
     <t>TVT Asunnot Oy</t>
   </si>
   <si>
     <t>As Oy Turun Hiidentunti</t>
   </si>
   <si>
     <t>TVT Asunnot oy</t>
   </si>
   <si>
     <t>Varsinais-Suomen Asumisoikeus  Oy</t>
   </si>
   <si>
     <t>Asunto Oy Turun Möörönkuja 5</t>
   </si>
   <si>
     <t>Asunto Oy Pohjolan Perusyhtiö Turku 5</t>
   </si>
   <si>
     <t>YH-Tammi Oy</t>
   </si>
   <si>
+    <t>Turun Ylioppilaskyläsäätiö</t>
+  </si>
+  <si>
     <t>Tuusulan kunnan kiinteistöt Oy</t>
   </si>
   <si>
     <t>Vaasan opiskelija-asuntosäätiö sr</t>
   </si>
   <si>
     <t>Kiinteistö Oy Pikipruukki Fastighets Ab</t>
   </si>
   <si>
     <t>Sustera Oy</t>
   </si>
   <si>
     <t>K-S:n Jaso Asunnot Oy</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Lahden Talot Oy</t>
   </si>
   <si>
     <t>KAS kodit Oy, Leena Lindholm</t>
   </si>
   <si>
+    <t>YH kodit Oy</t>
+  </si>
+  <si>
+    <t>Welado Oy</t>
+  </si>
+  <si>
+    <t>Ta-Rakennuttaja Oy</t>
+  </si>
+  <si>
+    <t>Oulun Moniasunnot Oy</t>
+  </si>
+  <si>
+    <t>A-Insinöörit Oy Lappi</t>
+  </si>
+  <si>
+    <t>Koy Kissantassu</t>
+  </si>
+  <si>
+    <t>Suomen Keskuskodit Oy</t>
+  </si>
+  <si>
+    <t>Avain rakennuttaja Oy</t>
+  </si>
+  <si>
     <t>YH Kodit Oy</t>
   </si>
   <si>
-    <t>YH kodit Oy</t>
-[...22 lines deleted...]
-  <si>
     <t>A-Insinöörit Oy</t>
   </si>
   <si>
     <t>Jiiri Rakennuttajat Oy</t>
   </si>
   <si>
     <t>Yit Housing Oy</t>
   </si>
   <si>
     <t>Sotkamon Rakennus Oy</t>
   </si>
   <si>
     <t>YIT Housing Oy</t>
   </si>
   <si>
     <t>Jalon Rakentajat Oy</t>
   </si>
   <si>
     <t>Rakennus-Kaseva Oy</t>
   </si>
   <si>
     <t>VRP Keski-Suomi Oy</t>
   </si>
   <si>
     <t>Marvea Oy</t>
   </si>
   <si>
     <t>COfLOW Oy</t>
   </si>
   <si>
     <t>Rakennuspalvelu Kokko Oy</t>
   </si>
   <si>
     <t>Rakennusliike Jouko Pesonen Oy</t>
   </si>
   <si>
     <t>Kotikatu 365 Oy</t>
   </si>
   <si>
     <t>Varte Lahti Oy</t>
   </si>
   <si>
-    <t>Rakennusliike K. Hämäläinen Oy</t>
-[...1 lines deleted...]
-  <si>
     <t>Rakennus K. Karhu Oy</t>
   </si>
   <si>
     <t>Rakennusteho Oy</t>
   </si>
   <si>
     <t>Mangrove Oy</t>
   </si>
   <si>
     <t>Rakennustoimisto K. Tervo Oy</t>
   </si>
   <si>
     <t>Ylivieskan Rakennustoimi Oy</t>
   </si>
   <si>
     <t>Pajala Pohjois-Suomi Oy</t>
   </si>
   <si>
     <t>Rave Rakennus Oy</t>
   </si>
   <si>
     <t>Rakennusliike Häyrynen Oy</t>
   </si>
   <si>
     <t>Nastarakennus Oy</t>
   </si>
   <si>
     <t>Temotek Oy</t>
   </si>
   <si>
     <t>Aalto Construction Oy</t>
   </si>
   <si>
     <t>Pajala Pohjois-Suomi</t>
   </si>
   <si>
     <t>Pajala Pohjois Suomi Oy</t>
   </si>
   <si>
     <t>Rakennusliike Nurmi Oy</t>
   </si>
   <si>
     <t>Suomen Kovabetoni Oy</t>
   </si>
   <si>
     <t>Rakennustoimisto Eero Reijonen Oy</t>
   </si>
   <si>
+    <t>Hartela Länsi-Suomi Oy</t>
+  </si>
+  <si>
+    <t>Jatke Pirkanmaa Oy</t>
+  </si>
+  <si>
+    <t>Pohjola Rakennus Oy</t>
+  </si>
+  <si>
+    <t>NCC Suomi Oy</t>
+  </si>
+  <si>
+    <t>Arkta Rakennus Oy</t>
+  </si>
+  <si>
+    <t>Jatke Länsi-Suomi Oy</t>
+  </si>
+  <si>
     <t>Aura Rakennus Länsi-Suomi Oy</t>
   </si>
   <si>
-    <t>Hartela Länsi-Suomi Oy</t>
-[...13 lines deleted...]
-  <si>
     <t>Bonava Suomi Oy</t>
   </si>
   <si>
-    <t>Jatke Länsi-Suomi Oy</t>
-[...1 lines deleted...]
-  <si>
     <t>Fira Rakennus Oy</t>
   </si>
   <si>
+    <t>Varte Turku Oy</t>
+  </si>
+  <si>
     <t>Rakennusliike Pohjonen Oy</t>
   </si>
   <si>
     <t>Wasacon Oy</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>41</t>
@@ -1686,114 +1665,111 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>72</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>99</t>
-[...1 lines deleted...]
-  <si>
     <t>62</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>124</t>
+  </si>
+  <si>
+    <t>155</t>
   </si>
   <si>
     <t>207</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2163,98 +2139,98 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2451100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>955584</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>102100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d739c61-9a66-4c3a-95e6-544daf5d1e2d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6af04977-f521-494b-b404-2c4ab974186c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13363575" y="333375"/>
           <a:ext cx="6181725" cy="1057275"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>203200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>847880</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>24986</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Valtion tukeman asuntorakentamisen keskuksen logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255f1906-37d8-425f-ab1f-b5fabb559571}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21e1a39b-7f26-4504-965c-190606ceb92b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13020675" y="0"/>
           <a:ext cx="6172200" cy="1095375"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -2506,100 +2482,100 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:M75"/>
+  <dimension ref="A3:M76"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="36" style="3" customWidth="1"/>
     <col min="3" max="3" width="41.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.5714285714286" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="13.1428571428571" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="10.2857142857143" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A3" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="36"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="22"/>
       <c r="M3" s="23"/>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A4" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="24">
-        <v>46230</v>
+        <v>46275</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
     </row>
     <row r="5" spans="2:13" s="25" customFormat="1" ht="18">
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="24"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="27"/>
       <c r="M5" s="28"/>
     </row>
     <row r="6" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
@@ -2646,2807 +2622,2848 @@
       </c>
       <c r="I9" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D10" s="37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="H10" s="38">
         <v>3138</v>
       </c>
       <c r="I10" s="38">
         <v>65.375</v>
       </c>
       <c r="J10" s="38">
         <v>3607.1300191204591</v>
       </c>
       <c r="K10" s="38">
         <v>4638.0414276609308</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M10" s="39">
         <v>45547.506944444453</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A11" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H11" s="38">
         <v>2644</v>
       </c>
       <c r="I11" s="38">
         <v>77.764705882352942</v>
       </c>
       <c r="J11" s="38">
         <v>3699.414901664145</v>
       </c>
       <c r="K11" s="38">
         <v>4015.9058245083211</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M11" s="39">
         <v>45596.527812499997</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A12" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H12" s="38">
         <v>2283</v>
       </c>
       <c r="I12" s="38">
         <v>95.125</v>
       </c>
       <c r="J12" s="38">
         <v>3451.4699956197992</v>
       </c>
       <c r="K12" s="38">
         <v>4368.4213753832673</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M12" s="39">
         <v>45596.527824074074</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H13" s="38">
         <v>2087</v>
       </c>
       <c r="I13" s="38">
         <v>94.86363636363636</v>
       </c>
       <c r="J13" s="38">
         <v>3452.1868711068519</v>
       </c>
       <c r="K13" s="38">
         <v>4367.5352180162918</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M13" s="39">
         <v>45596.527824074074</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="H14" s="38">
         <v>3658</v>
       </c>
       <c r="I14" s="38">
         <v>45.160493827160487</v>
       </c>
       <c r="J14" s="38">
         <v>3991.4308365226898</v>
       </c>
       <c r="K14" s="38">
         <v>5428.3772553307817</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M14" s="39">
         <v>45617.638888888891</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A15" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H15" s="38">
         <v>2828</v>
       </c>
       <c r="I15" s="38">
         <v>56.56</v>
       </c>
       <c r="J15" s="38">
         <v>3802.6782178217818</v>
       </c>
       <c r="K15" s="38">
         <v>4092.8125884016972</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M15" s="39">
         <v>45671.617581018523</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D16" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H16" s="38">
         <v>3276</v>
       </c>
       <c r="I16" s="38">
         <v>57.473684210526322</v>
       </c>
       <c r="J16" s="38">
         <v>3397.6663614163608</v>
       </c>
       <c r="K16" s="38">
         <v>4689.6260683760684</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M16" s="39">
         <v>45715.555555555547</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A17" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H17" s="38">
         <v>4414</v>
       </c>
       <c r="I17" s="38">
         <v>53.829268292682933</v>
       </c>
       <c r="J17" s="38">
         <v>3319.6492976891709</v>
       </c>
       <c r="K17" s="38">
         <v>3888.2208880833709</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M17" s="39">
         <v>45744.423622685194</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H18" s="38">
         <v>3328</v>
       </c>
       <c r="I18" s="38">
         <v>61.629629629629633</v>
       </c>
       <c r="J18" s="38">
         <v>3702.5829326923081</v>
       </c>
       <c r="K18" s="38">
         <v>4650.9429086538457</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M18" s="39">
         <v>45841.506956018522</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H19" s="38">
         <v>2262</v>
       </c>
       <c r="I19" s="38">
         <v>58</v>
       </c>
       <c r="J19" s="38">
         <v>3715.5813439434119</v>
       </c>
       <c r="K19" s="38">
         <v>4711.9279398762164</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M19" s="39">
         <v>45854.520844907413</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H20" s="38">
         <v>3877</v>
       </c>
       <c r="I20" s="38">
         <v>45.611764705882351</v>
       </c>
       <c r="J20" s="38">
         <v>2684.1297394892958</v>
       </c>
       <c r="K20" s="38">
         <v>4127.611813257673</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M20" s="39">
         <v>45919.423611111109</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A21" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H21" s="38">
         <v>2471</v>
       </c>
       <c r="I21" s="38">
         <v>50.428571428571431</v>
       </c>
       <c r="J21" s="38">
         <v>3700.8494536624848</v>
       </c>
       <c r="K21" s="38">
         <v>4840.7426143261837</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M21" s="39">
         <v>45937.527777777781</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H22" s="38">
         <v>2759</v>
       </c>
       <c r="I22" s="38">
         <v>74.567567567567565</v>
       </c>
       <c r="J22" s="38">
         <v>4009.5759333091701</v>
       </c>
       <c r="K22" s="38">
         <v>4153.3243928959764</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M22" s="39">
         <v>45944.625</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D23" s="37" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H23" s="38">
         <v>3877</v>
       </c>
       <c r="I23" s="38">
         <v>45.611764705882351</v>
       </c>
       <c r="J23" s="38">
         <v>2791.53598142894</v>
       </c>
       <c r="K23" s="38">
         <v>4125.5473304101106</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M23" s="39">
         <v>45964.597222222219</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D24" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H24" s="38">
         <v>4936</v>
       </c>
       <c r="I24" s="38">
         <v>58.070588235294117</v>
       </c>
       <c r="J24" s="38">
         <v>3169.688006482982</v>
       </c>
       <c r="K24" s="38">
         <v>3271.0397082658019</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M24" s="39">
         <v>45965.388888888891</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H25" s="38">
         <v>5697</v>
       </c>
       <c r="I25" s="38">
         <v>51.324324324324323</v>
       </c>
       <c r="J25" s="38">
         <v>3273.241881692119</v>
       </c>
       <c r="K25" s="38">
         <v>3375.042829559417</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M25" s="39">
         <v>46098.611111111109</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H26" s="38">
         <v>2723</v>
       </c>
       <c r="I26" s="38">
         <v>40.64179104477612</v>
       </c>
       <c r="J26" s="38">
         <v>3532.092177745134</v>
       </c>
       <c r="K26" s="38">
         <v>4172.911127432978</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M26" s="39">
         <v>46219.520844907413</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="19" customFormat="1" ht="14.25">
+    <row r="27" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A27" s="37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="37" t="s">
-        <v>107</v>
+        <v>226</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H27" s="38">
-        <v>2458</v>
+        <v>11073</v>
       </c>
       <c r="I27" s="38">
-        <v>64.684210526315795</v>
+        <v>47.728448275862071</v>
       </c>
       <c r="J27" s="38">
-        <v>3737.7144019528068</v>
+        <v>3573.0680935609139</v>
       </c>
       <c r="K27" s="38">
-        <v>4229.9438567941424</v>
+        <v>5290.4133477828946</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M27" s="39">
-        <v>45526.520856481482</v>
+        <v>46241.423611111109</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A28" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H28" s="38">
         <v>4518</v>
       </c>
       <c r="I28" s="38">
         <v>66.441176470588232</v>
       </c>
       <c r="J28" s="38">
         <v>3604.2135900841081</v>
       </c>
       <c r="K28" s="38">
         <v>4087.1228419654708</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M28" s="39">
         <v>45561.513888888891</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A29" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H29" s="38">
         <v>2653</v>
       </c>
       <c r="I29" s="38">
         <v>56.446808510638299</v>
       </c>
       <c r="J29" s="38">
         <v>3724.3893705239352</v>
       </c>
       <c r="K29" s="38">
         <v>3873.6622691292878</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M29" s="39">
         <v>45569.4375</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A30" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H30" s="38">
         <v>5391</v>
       </c>
       <c r="I30" s="38">
         <v>69.115384615384613</v>
       </c>
       <c r="J30" s="38">
         <v>3450.8039324800588</v>
       </c>
       <c r="K30" s="38">
         <v>3574.335188276757</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M30" s="39">
         <v>45569.43751157407</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A31" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H31" s="38">
         <v>3011</v>
       </c>
       <c r="I31" s="38">
         <v>66.911111111111111</v>
       </c>
       <c r="J31" s="38">
         <v>3651.0458319495178</v>
       </c>
       <c r="K31" s="38">
         <v>3740.7914314181339</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M31" s="39">
         <v>45575.569444444453</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H32" s="38">
         <v>3572</v>
       </c>
       <c r="I32" s="38">
         <v>50.309859154929583</v>
       </c>
       <c r="J32" s="38">
         <v>3097.5316349384102</v>
       </c>
       <c r="K32" s="38">
         <v>4238.3205487122059</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M32" s="39">
         <v>45580.638912037037</v>
       </c>
     </row>
     <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H33" s="38">
         <v>6675</v>
       </c>
       <c r="I33" s="38">
         <v>58.04347826086957</v>
       </c>
       <c r="J33" s="38">
         <v>2774.0007490636699</v>
       </c>
       <c r="K33" s="38">
         <v>3239.0293632958801</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M33" s="39">
         <v>45594.618055555547</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="H34" s="38">
         <v>6845</v>
       </c>
       <c r="I34" s="38">
         <v>56.570247933884303</v>
       </c>
       <c r="J34" s="38">
         <v>4074.2249086924762</v>
       </c>
       <c r="K34" s="38">
         <v>4726.1615047479909</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M34" s="39">
         <v>45622.62501157407</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A35" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="H35" s="38">
         <v>4137</v>
       </c>
       <c r="I35" s="38">
         <v>56.671232876712331</v>
       </c>
       <c r="J35" s="38">
         <v>3869.3200386753688</v>
       </c>
       <c r="K35" s="38">
         <v>5851.240512448634</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M35" s="39">
         <v>45638.659756944442</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A36" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H36" s="38">
         <v>2850</v>
       </c>
       <c r="I36" s="38">
         <v>50</v>
       </c>
       <c r="J36" s="38">
         <v>3572.1185964912279</v>
       </c>
       <c r="K36" s="38">
         <v>6384.2515789473673</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M36" s="39">
         <v>45638.659791666672</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H37" s="38">
         <v>2478</v>
       </c>
       <c r="I37" s="38">
         <v>46.754716981132077</v>
       </c>
       <c r="J37" s="38">
         <v>3693.6513317191279</v>
       </c>
       <c r="K37" s="38">
         <v>6398.4459241323648</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M37" s="39">
         <v>45638.659803240742</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A38" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D38" s="37" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H38" s="38">
         <v>2499</v>
       </c>
       <c r="I38" s="38">
         <v>56.795454545454547</v>
       </c>
       <c r="J38" s="38">
         <v>3807.280112044818</v>
       </c>
       <c r="K38" s="38">
         <v>5092.0560224089631</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M38" s="39">
         <v>45694.520856481482</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H39" s="38">
         <v>6600</v>
       </c>
       <c r="I39" s="38">
         <v>57.391304347826093</v>
       </c>
       <c r="J39" s="38">
         <v>4081.864242424243</v>
       </c>
       <c r="K39" s="38">
         <v>4810.3007575757574</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M39" s="39">
         <v>45706.652800925927</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A40" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="H40" s="38">
         <v>1795</v>
       </c>
       <c r="I40" s="38">
         <v>57.903225806451609</v>
       </c>
       <c r="J40" s="38">
         <v>4144.3860724233982</v>
       </c>
       <c r="K40" s="38">
         <v>5389.7270194986077</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M40" s="39">
         <v>45751.423611111109</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A41" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E41" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H41" s="38">
         <v>4364</v>
       </c>
       <c r="I41" s="38">
         <v>63.246376811594203</v>
       </c>
       <c r="J41" s="38">
         <v>3093.472043996333</v>
       </c>
       <c r="K41" s="38">
         <v>4029.4055912007329</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M41" s="39">
         <v>45792.506956018522</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="H42" s="38">
         <v>3770</v>
       </c>
       <c r="I42" s="38">
         <v>63.898305084745758</v>
       </c>
       <c r="J42" s="38">
         <v>3240.4541114058361</v>
       </c>
       <c r="K42" s="38">
         <v>4182.2289124668432</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M42" s="39">
         <v>45792.506967592592</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A43" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H43" s="38">
         <v>2094</v>
       </c>
       <c r="I43" s="38">
         <v>58.166666666666657</v>
       </c>
       <c r="J43" s="38">
         <v>3924.1198662846232</v>
       </c>
       <c r="K43" s="38">
         <v>5005.9756446991414</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M43" s="39">
         <v>45792.506967592592</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A44" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H44" s="38">
         <v>2907</v>
       </c>
       <c r="I44" s="38">
         <v>67.604651162790702</v>
       </c>
       <c r="J44" s="38">
         <v>4510.2948056415553</v>
       </c>
       <c r="K44" s="38">
         <v>5320.3199174406609</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M44" s="39">
         <v>45807.4375</v>
       </c>
     </row>
     <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A45" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="H45" s="38">
         <v>6583</v>
       </c>
       <c r="I45" s="38">
         <v>67.865979381443296</v>
       </c>
       <c r="J45" s="38">
         <v>3570.993468023697</v>
       </c>
       <c r="K45" s="38">
         <v>3963.7065167856599</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M45" s="39">
         <v>45811.638888888891</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A46" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D46" s="37" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H46" s="38">
         <v>2369</v>
       </c>
       <c r="I46" s="38">
         <v>48.346938775510203</v>
       </c>
       <c r="J46" s="38">
         <v>3884.2186576614599</v>
       </c>
       <c r="K46" s="38">
         <v>5424.357112705783</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M46" s="39">
         <v>45820.51390046296</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="H47" s="38">
         <v>1672</v>
       </c>
       <c r="I47" s="38">
         <v>53.935483870967737</v>
       </c>
       <c r="J47" s="38">
         <v>3812.021531100479</v>
       </c>
       <c r="K47" s="38">
         <v>5531.139354066986</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M47" s="39">
         <v>45833.534722222219</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A48" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>78</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H48" s="38">
         <v>3209</v>
       </c>
       <c r="I48" s="38">
         <v>69.760869565217391</v>
       </c>
       <c r="J48" s="38">
         <v>4343.9881583047681</v>
       </c>
       <c r="K48" s="38">
         <v>4894.5088812714239</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M48" s="39">
         <v>45839.548622685194</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A49" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="H49" s="38">
         <v>3188</v>
       </c>
       <c r="I49" s="38">
         <v>56.928571428571431</v>
       </c>
       <c r="J49" s="38">
         <v>4334.34504391468</v>
       </c>
       <c r="K49" s="38">
         <v>4831.5505018820577</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M49" s="39">
         <v>45839.548622685194</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A50" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>80</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H50" s="38">
         <v>7939</v>
       </c>
       <c r="I50" s="38">
         <v>62.511811023622037</v>
       </c>
       <c r="J50" s="38">
         <v>3359.9686358483441</v>
       </c>
       <c r="K50" s="38">
         <v>3757.9135911323842</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M50" s="39">
         <v>45883.527777777781</v>
       </c>
     </row>
     <row r="51" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A51" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="H51" s="38">
         <v>2935</v>
       </c>
       <c r="I51" s="38">
         <v>61.145833333333343</v>
       </c>
       <c r="J51" s="38">
         <v>3320.8964224872238</v>
       </c>
       <c r="K51" s="38">
         <v>3841.025553662691</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M51" s="39">
         <v>45884.423622685194</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A52" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H52" s="38">
         <v>2451</v>
       </c>
       <c r="I52" s="38">
         <v>55.704545454545453</v>
       </c>
       <c r="J52" s="38">
         <v>4026.1309669522639</v>
       </c>
       <c r="K52" s="38">
         <v>4176.2733578131374</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M52" s="39">
         <v>45932.381956018522</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A53" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H53" s="38">
         <v>2806</v>
       </c>
       <c r="I53" s="38">
         <v>46</v>
       </c>
       <c r="J53" s="38">
         <v>3788.5520313613679</v>
       </c>
       <c r="K53" s="38">
         <v>4449.2565930149676</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M53" s="39">
         <v>45968.569444444453</v>
       </c>
     </row>
     <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H54" s="38">
         <v>2440</v>
       </c>
       <c r="I54" s="38">
         <v>48.80</v>
       </c>
       <c r="J54" s="38">
         <v>3185.534426229508</v>
       </c>
       <c r="K54" s="38">
         <v>4090.4229508196722</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M54" s="39">
         <v>45968.57640046296</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A55" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D55" s="37" t="s">
         <v>85</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H55" s="38">
         <v>4054</v>
       </c>
       <c r="I55" s="38">
         <v>51.974358974358971</v>
       </c>
       <c r="J55" s="38">
         <v>3487.8996053280712</v>
       </c>
       <c r="K55" s="38">
         <v>5820.8793783917117</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M55" s="39">
         <v>45981.506956018522</v>
       </c>
     </row>
     <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A56" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="37" t="s">
         <v>86</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D56" s="37" t="s">
         <v>86</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H56" s="38">
         <v>4007</v>
       </c>
       <c r="I56" s="38">
         <v>58.072463768115952</v>
       </c>
       <c r="J56" s="38">
         <v>3464.351884202646</v>
       </c>
       <c r="K56" s="38">
         <v>4819.5902171200396</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M56" s="39">
         <v>45981.506956018522</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A57" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H57" s="38">
         <v>4459</v>
       </c>
       <c r="I57" s="38">
         <v>53.083333333333343</v>
       </c>
       <c r="J57" s="38">
         <v>3801.9979816102259</v>
       </c>
       <c r="K57" s="38">
         <v>4536.0273155416016</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M57" s="39">
         <v>45989.618055555547</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A58" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>88</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H58" s="38">
         <v>2665</v>
       </c>
       <c r="I58" s="38">
         <v>49.351851851851848</v>
       </c>
       <c r="J58" s="38">
         <v>3953.1347091932448</v>
       </c>
       <c r="K58" s="38">
         <v>4302.8735459662284</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M58" s="39">
         <v>45995.51390046296</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D59" s="37" t="s">
         <v>89</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H59" s="38">
         <v>2913</v>
       </c>
       <c r="I59" s="38">
         <v>61.978723404255319</v>
       </c>
       <c r="J59" s="38">
         <v>3966.1695846206658</v>
       </c>
       <c r="K59" s="38">
         <v>4548.6872639890144</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M59" s="39">
         <v>46000.423611111109</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="37" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H60" s="38">
         <v>3908</v>
       </c>
       <c r="I60" s="38">
         <v>50.102564102564102</v>
       </c>
       <c r="J60" s="38">
         <v>4081.6926816786081</v>
       </c>
       <c r="K60" s="38">
         <v>4528.1281985670421</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M60" s="39">
         <v>46049.608287037037</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A61" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>91</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H61" s="38">
         <v>3677</v>
       </c>
       <c r="I61" s="38">
         <v>53.289855072463773</v>
       </c>
       <c r="J61" s="38">
         <v>3763.7881425074788</v>
       </c>
       <c r="K61" s="38">
         <v>4165.411204786511</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M61" s="39">
         <v>46070.611111111109</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A62" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="H62" s="38">
         <v>3595</v>
       </c>
       <c r="I62" s="38">
         <v>55.307692307692307</v>
       </c>
       <c r="J62" s="38">
         <v>3690.54445340751</v>
       </c>
       <c r="K62" s="38">
         <v>3948.928075104312</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M62" s="39">
         <v>46091.659722222219</v>
       </c>
     </row>
     <row r="63" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A63" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D63" s="37" t="s">
         <v>93</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H63" s="38">
         <v>3261</v>
       </c>
       <c r="I63" s="38">
         <v>53.459016393442617</v>
       </c>
       <c r="J63" s="38">
         <v>2930.3391597669429</v>
       </c>
       <c r="K63" s="38">
         <v>4377.863538791782</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M63" s="39">
         <v>46121.520833333343</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A64" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="37" t="s">
         <v>94</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H64" s="38">
         <v>4286</v>
       </c>
       <c r="I64" s="38">
         <v>51.023809523809533</v>
       </c>
       <c r="J64" s="38">
         <v>3286.5643957069528</v>
       </c>
       <c r="K64" s="38">
         <v>3940.7295846943539</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M64" s="39">
         <v>46184.51390046296</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A65" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>95</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H65" s="38">
         <v>8093</v>
       </c>
       <c r="I65" s="38">
         <v>57.397163120567377</v>
       </c>
       <c r="J65" s="38">
         <v>3514.1014456938101</v>
       </c>
       <c r="K65" s="38">
         <v>4123.6086741628569</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M65" s="39">
         <v>46184.604166666657</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>96</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H66" s="38">
         <v>2625</v>
       </c>
       <c r="I66" s="38">
         <v>51.470588235294123</v>
       </c>
       <c r="J66" s="38">
         <v>3772.9291428571428</v>
       </c>
       <c r="K66" s="38">
         <v>5049.163428571429</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M66" s="39">
         <v>46185.430555555547</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D67" s="37" t="s">
         <v>97</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H67" s="38">
         <v>2721</v>
       </c>
       <c r="I67" s="38">
         <v>50.388888888888893</v>
       </c>
       <c r="J67" s="38">
         <v>3434.2851892686522</v>
       </c>
       <c r="K67" s="38">
         <v>4457.7761852260201</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M67" s="39">
         <v>46197.506944444453</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="37" t="s">
         <v>98</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H68" s="38">
         <v>5390</v>
       </c>
       <c r="I68" s="38">
         <v>59.230769230769234</v>
       </c>
       <c r="J68" s="38">
         <v>3077.509833024119</v>
       </c>
       <c r="K68" s="38">
         <v>3437.460853432282</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="39">
         <v>46226.604166666657</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>99</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="H69" s="38">
         <v>2188</v>
       </c>
       <c r="I69" s="38">
         <v>57.578947368421048</v>
       </c>
       <c r="J69" s="38">
         <v>4094.322669104205</v>
       </c>
       <c r="K69" s="38">
         <v>4795.2701096892142</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M69" s="39">
         <v>45547.513888888891</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A70" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>100</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H70" s="38">
         <v>1773</v>
       </c>
       <c r="I70" s="38">
         <v>73.875</v>
       </c>
       <c r="J70" s="38">
         <v>3846.023688663282</v>
       </c>
       <c r="K70" s="38">
         <v>4599.9796954314716</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M70" s="39">
         <v>45610.527789351851</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A71" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H71" s="38">
         <v>3203</v>
       </c>
       <c r="I71" s="38">
         <v>53.383333333333333</v>
       </c>
       <c r="J71" s="38">
         <v>2935.0086793630971</v>
       </c>
       <c r="K71" s="38">
         <v>4202.762660006244</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M71" s="39">
         <v>45673.527777777781</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A72" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>102</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H72" s="38">
         <v>2447</v>
       </c>
       <c r="I72" s="38">
         <v>54.37777777777778</v>
       </c>
       <c r="J72" s="38">
         <v>3284.228442991418</v>
       </c>
       <c r="K72" s="38">
         <v>4103.8034327748264</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M72" s="39">
         <v>45825.527812499997</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>103</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="H73" s="38">
-        <v>4826</v>
+        <v>4075</v>
       </c>
       <c r="I73" s="38">
-        <v>54.840909090909093</v>
+        <v>55.067567567567558</v>
       </c>
       <c r="J73" s="38">
-        <v>2802.2092830501451</v>
+        <v>2746.0436809815951</v>
       </c>
       <c r="K73" s="38">
-        <v>3047.642561127228</v>
+        <v>3811.9911656441709</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M73" s="39">
-        <v>46044.520833333343</v>
+        <v>46184.520833333343</v>
       </c>
     </row>
     <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A74" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>104</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>106</v>
+        <v>226</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="H74" s="38">
-        <v>4008</v>
+        <v>2453</v>
       </c>
       <c r="I74" s="38">
-        <v>59.820895522388057</v>
+        <v>57.046511627906973</v>
       </c>
       <c r="J74" s="38">
-        <v>3027.5182135728551</v>
+        <v>3019.757032205463</v>
       </c>
       <c r="K74" s="38">
-        <v>3442.1524451097798</v>
+        <v>4103.8858540562578</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M74" s="39">
-        <v>46045.465277777781</v>
+        <v>46266.611111111109</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A75" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>105</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="H75" s="38">
-        <v>4075</v>
+        <v>4019</v>
       </c>
       <c r="I75" s="38">
-        <v>55.067567567567558</v>
+        <v>59.985074626865668</v>
       </c>
       <c r="J75" s="38">
-        <v>2746.0436809815951</v>
+        <v>3042.16471759144</v>
       </c>
       <c r="K75" s="38">
-        <v>3811.9911656441709</v>
+        <v>3462.9156506593681</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M75" s="39">
-        <v>46184.520833333343</v>
+        <v>46266.611122685194</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
+      <c r="A76" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C76" s="37" t="s">
+        <v>223</v>
+      </c>
+      <c r="D76" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="F76" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="G76" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="H76" s="38">
+        <v>4847</v>
+      </c>
+      <c r="I76" s="38">
+        <v>55.079545454545453</v>
+      </c>
+      <c r="J76" s="38">
+        <v>2785.8233959149989</v>
+      </c>
+      <c r="K76" s="38">
+        <v>3046.7121931091401</v>
+      </c>
+      <c r="L76" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="M76" s="39">
+        <v>46268.506956018522</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M135"/>
+  <dimension ref="A1:M129"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.8542857142857" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.8571428571429" style="1"/>
     <col min="2" max="2" width="37.2857142857143" style="3" customWidth="1"/>
     <col min="3" max="3" width="30.5714285714286" style="3" customWidth="1"/>
     <col min="4" max="4" width="36.5714285714286" style="3" customWidth="1"/>
     <col min="5" max="5" width="34.7142857142857" style="3" customWidth="1"/>
     <col min="6" max="6" width="38.2857142857143" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.1428571428571" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.8571428571429" style="5" customWidth="1"/>
     <col min="9" max="9" width="14.4285714285714" style="5" customWidth="1"/>
     <col min="10" max="10" width="15.1428571428571" style="5" customWidth="1"/>
     <col min="11" max="11" width="13.4285714285714" style="5" customWidth="1"/>
     <col min="12" max="12" width="13.8571428571429" style="6" customWidth="1"/>
     <col min="13" max="13" width="14.8571428571429" style="7"/>
     <col min="14" max="16384" width="14.8571428571429" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="20" customFormat="1" ht="18">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="22"/>
       <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A2" s="31" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="24">
-        <v>46230</v>
+        <v>46275</v>
       </c>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="27"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="18">
       <c r="A3" s="31"/>
       <c r="D3" s="24"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
     </row>
     <row r="4" spans="1:4" ht="15">
       <c r="A4" s="2"/>
       <c r="D4" s="4"/>
     </row>
     <row r="7" spans="1:13" ht="45">
@@ -5476,5287 +5493,5041 @@
       </c>
       <c r="I7" s="11" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A8" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>249</v>
       </c>
       <c r="C8" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="E8" s="37" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="F8" s="37" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H8" s="38">
         <v>2504</v>
       </c>
       <c r="I8" s="38">
         <v>50.08</v>
       </c>
       <c r="J8" s="38">
         <v>3472.6657348242811</v>
       </c>
       <c r="K8" s="38">
         <v>3729.351837060703</v>
       </c>
       <c r="L8" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M8" s="39">
         <v>45965.381956018522</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A9" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>250</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="E9" s="37" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="F9" s="37" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H9" s="38">
         <v>944</v>
       </c>
       <c r="I9" s="38">
         <v>42.909090909090907</v>
       </c>
       <c r="J9" s="38">
         <v>4538.4142266949157</v>
       </c>
       <c r="K9" s="38">
         <v>4573.3771504237293</v>
       </c>
       <c r="L9" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M9" s="39">
         <v>45859.442129629628</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A10" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>251</v>
       </c>
       <c r="C10" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D10" s="37" t="s">
         <v>251</v>
       </c>
       <c r="E10" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F10" s="37" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="G10" s="38" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="H10" s="38">
         <v>2976</v>
       </c>
       <c r="I10" s="38">
         <v>53.142857142857153</v>
       </c>
       <c r="J10" s="38">
         <v>3343.764784946236</v>
       </c>
       <c r="K10" s="38">
         <v>4052.698588709678</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M10" s="39">
         <v>45553.4455787037</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A11" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>252</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="E11" s="37" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="F11" s="37" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="G11" s="38" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="H11" s="38">
         <v>3433</v>
       </c>
       <c r="I11" s="38">
         <v>49.042857142857137</v>
       </c>
       <c r="J11" s="38">
         <v>3450.1870084474222</v>
       </c>
       <c r="K11" s="38">
         <v>4305.191086513254</v>
       </c>
       <c r="L11" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M11" s="39">
         <v>45554.529976851853</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A12" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>253</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>253</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F12" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G12" s="38" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H12" s="38">
         <v>2403</v>
       </c>
       <c r="I12" s="38">
         <v>51.127659574468083</v>
       </c>
       <c r="J12" s="38">
         <v>3115.6953807740329</v>
       </c>
       <c r="K12" s="38">
         <v>3944.9500624219731</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M12" s="39">
         <v>45561.506944444453</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A13" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>254</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F13" s="37" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="H13" s="38">
         <v>1466</v>
       </c>
       <c r="I13" s="38">
         <v>69.80952380952381</v>
       </c>
       <c r="J13" s="38">
         <v>3049.1452933151431</v>
       </c>
       <c r="K13" s="38">
         <v>3383.2094133697142</v>
       </c>
       <c r="L13" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M13" s="39">
         <v>45576.43751157407</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A14" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>255</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F14" s="37" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H14" s="38">
         <v>3334</v>
       </c>
       <c r="I14" s="38">
         <v>54.655737704918032</v>
       </c>
       <c r="J14" s="38">
         <v>3477.2195560887822</v>
       </c>
       <c r="K14" s="38">
         <v>4149.8773245350931</v>
       </c>
       <c r="L14" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M14" s="39">
         <v>45744.430555555547</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A15" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>256</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D15" s="37" t="s">
         <v>256</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F15" s="37" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="H15" s="38">
         <v>1644</v>
       </c>
       <c r="I15" s="38">
         <v>56.689655172413786</v>
       </c>
       <c r="J15" s="38">
         <v>3035.419708029197</v>
       </c>
       <c r="K15" s="38">
         <v>3365.9263990267641</v>
       </c>
       <c r="L15" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M15" s="39">
         <v>45772.444444444453</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A16" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>257</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D16" s="37" t="s">
         <v>257</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F16" s="37" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H16" s="38">
         <v>2004</v>
       </c>
       <c r="I16" s="38">
         <v>55.666666666666657</v>
       </c>
       <c r="J16" s="38">
         <v>3127.1482035928138</v>
       </c>
       <c r="K16" s="38">
         <v>3343.748003992016</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M16" s="39">
         <v>45796.611122685194</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A17" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>258</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="F17" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H17" s="38">
         <v>2265</v>
       </c>
       <c r="I17" s="38">
         <v>45.30</v>
       </c>
       <c r="J17" s="38">
         <v>3196.5673289183219</v>
       </c>
       <c r="K17" s="38">
         <v>3196.5673289183219</v>
       </c>
       <c r="L17" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M17" s="39">
         <v>45917.569456018522</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A18" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>259</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D18" s="37" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="F18" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="H18" s="38">
         <v>4752</v>
       </c>
       <c r="I18" s="38">
         <v>45.25714285714286</v>
       </c>
       <c r="J18" s="38">
         <v>2968.6447811447811</v>
       </c>
       <c r="K18" s="38">
         <v>3054.5033670033672</v>
       </c>
       <c r="L18" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M18" s="39">
         <v>46091.611111111109</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A19" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>260</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E19" s="37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F19" s="37" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="H19" s="38">
         <v>1905</v>
       </c>
       <c r="I19" s="38">
         <v>63.50</v>
       </c>
       <c r="J19" s="38">
         <v>3045.3968503936999</v>
       </c>
       <c r="K19" s="38">
         <v>3471.6477690288721</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M19" s="39">
         <v>45559.618067129632</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A20" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>261</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D20" s="37" t="s">
         <v>261</v>
       </c>
       <c r="E20" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F20" s="37" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="G20" s="38" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H20" s="38">
         <v>3206</v>
       </c>
       <c r="I20" s="38">
         <v>71.24444444444444</v>
       </c>
       <c r="J20" s="38">
         <v>3194.539925140361</v>
       </c>
       <c r="K20" s="38">
         <v>3611.045851528384</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M20" s="39">
         <v>45596.527789351851</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A21" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>262</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E21" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F21" s="37" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="H21" s="38">
         <v>2135</v>
       </c>
       <c r="I21" s="38">
         <v>61</v>
       </c>
       <c r="J21" s="38">
         <v>3024.1114754098362</v>
       </c>
       <c r="K21" s="38">
         <v>3453.3049180327871</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M21" s="39">
         <v>45596.527800925927</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A22" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>263</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="E22" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F22" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="H22" s="38">
         <v>2784</v>
       </c>
       <c r="I22" s="38">
         <v>67.902439024390247</v>
       </c>
       <c r="J22" s="38">
         <v>3307.7869971264358</v>
       </c>
       <c r="K22" s="38">
         <v>3733.2909482758619</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M22" s="39">
         <v>45678.631956018522</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A23" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>264</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="E23" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F23" s="37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="H23" s="38">
         <v>5648</v>
       </c>
       <c r="I23" s="38">
         <v>51.345454545454537</v>
       </c>
       <c r="J23" s="38">
         <v>2845.190509915014</v>
       </c>
       <c r="K23" s="38">
         <v>3272.2974504249291</v>
       </c>
       <c r="L23" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M23" s="39">
         <v>45876.527777777781</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A24" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>265</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D24" s="37" t="s">
         <v>265</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F24" s="37" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="H24" s="38">
         <v>1698</v>
       </c>
       <c r="I24" s="38">
         <v>48.514285714285712</v>
       </c>
       <c r="J24" s="38">
         <v>3371.7414605418139</v>
       </c>
       <c r="K24" s="38">
         <v>3801.8981154299181</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M24" s="39">
         <v>45910.562523148154</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A25" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>266</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D25" s="37" t="s">
         <v>266</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F25" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G25" s="38" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H25" s="38">
         <v>2733</v>
       </c>
       <c r="I25" s="38">
         <v>47.94736842105263</v>
       </c>
       <c r="J25" s="38">
         <v>3389.3871203805338</v>
       </c>
       <c r="K25" s="38">
         <v>3701.2422246615438</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M25" s="39">
         <v>45790.611111111109</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A26" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>267</v>
       </c>
       <c r="C26" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D26" s="37" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="E26" s="37" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="F26" s="37" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="G26" s="38" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="H26" s="38">
         <v>1353</v>
       </c>
       <c r="I26" s="38">
         <v>67.650000000000006</v>
       </c>
       <c r="J26" s="38">
         <v>2752.4020694752398</v>
       </c>
       <c r="K26" s="38">
         <v>2916.5883222468592</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M26" s="39">
         <v>45883.506979166668</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A27" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>268</v>
       </c>
       <c r="C27" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D27" s="37" t="s">
         <v>268</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F27" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G27" s="38" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="H27" s="38">
         <v>3114</v>
       </c>
       <c r="I27" s="38">
         <v>52.779661016949163</v>
       </c>
       <c r="J27" s="38">
         <v>3576.65</v>
       </c>
       <c r="K27" s="38">
         <v>3919.5321451509308</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M27" s="39">
         <v>45615.631944444453</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A28" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>269</v>
       </c>
       <c r="C28" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="E28" s="37" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="F28" s="37" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="H28" s="38">
         <v>2593</v>
       </c>
       <c r="I28" s="38">
         <v>61.738095238095248</v>
       </c>
       <c r="J28" s="38">
         <v>4240.7099884303898</v>
       </c>
       <c r="K28" s="38">
         <v>4506.7292711145392</v>
       </c>
       <c r="L28" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M28" s="39">
         <v>45706.652789351851</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A29" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>270</v>
       </c>
       <c r="C29" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="E29" s="37" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="F29" s="37" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H29" s="38">
         <v>1872</v>
       </c>
       <c r="I29" s="38">
         <v>58.50</v>
       </c>
       <c r="J29" s="38">
         <v>3072.3103632478628</v>
       </c>
       <c r="K29" s="38">
         <v>3204.4118589743589</v>
       </c>
       <c r="L29" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M29" s="39">
         <v>45827.548622685194</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A30" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>271</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="E30" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F30" s="37" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="G30" s="38" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H30" s="38">
         <v>2064</v>
       </c>
       <c r="I30" s="38">
         <v>60.705882352941167</v>
       </c>
       <c r="J30" s="38">
         <v>3012.8250968992252</v>
       </c>
       <c r="K30" s="38">
         <v>3599.130329457364</v>
       </c>
       <c r="L30" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M30" s="39">
         <v>45559.618090277778</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A31" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>272</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D31" s="37" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E31" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F31" s="37" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="H31" s="38">
         <v>2337</v>
       </c>
       <c r="I31" s="38">
         <v>55.642857142857153</v>
       </c>
       <c r="J31" s="38">
         <v>3164.4274711168168</v>
       </c>
       <c r="K31" s="38">
         <v>3534.1022678647842</v>
       </c>
       <c r="L31" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M31" s="39">
         <v>45596.527800925927</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A32" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>273</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D32" s="37" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="E32" s="37" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F32" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="H32" s="38">
         <v>2848</v>
       </c>
       <c r="I32" s="38">
         <v>54.769230769230766</v>
       </c>
       <c r="J32" s="38">
         <v>3241.5835674157302</v>
       </c>
       <c r="K32" s="38">
         <v>3847.2615870786522</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M32" s="39">
         <v>45764.520844907413</v>
       </c>
     </row>
     <row r="33" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A33" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>274</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="E33" s="37" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H33" s="38">
         <v>3280</v>
       </c>
       <c r="I33" s="38">
         <v>48.235294117647058</v>
       </c>
       <c r="J33" s="38">
         <v>2963.9910243902441</v>
       </c>
       <c r="K33" s="38">
         <v>3276.6760762195122</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M33" s="39">
         <v>45820.513888888891</v>
       </c>
     </row>
     <row r="34" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A34" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>275</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D34" s="37" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E34" s="37" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="F34" s="37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="H34" s="38">
         <v>4735</v>
       </c>
       <c r="I34" s="38">
         <v>28.696969696969699</v>
       </c>
       <c r="J34" s="38">
         <v>3577.1575501583952</v>
       </c>
       <c r="K34" s="38">
         <v>4146.8215417106649</v>
       </c>
       <c r="L34" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M34" s="39">
         <v>46107.506956018522</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A35" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>276</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="E35" s="37" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="F35" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="H35" s="38">
         <v>1006</v>
       </c>
       <c r="I35" s="38">
         <v>77.384615384615387</v>
       </c>
       <c r="J35" s="38">
         <v>2939.0387673956261</v>
       </c>
       <c r="K35" s="38">
         <v>2985.539761431412</v>
       </c>
       <c r="L35" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M35" s="39">
         <v>46199.430555555547</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A36" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="37" t="s">
         <v>277</v>
       </c>
       <c r="C36" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="E36" s="37" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F36" s="37" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="H36" s="38">
         <v>4530</v>
       </c>
       <c r="I36" s="38">
         <v>58.831168831168831</v>
       </c>
       <c r="J36" s="38">
         <v>3219.0728476821191</v>
       </c>
       <c r="K36" s="38">
         <v>4028.7328918322301</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M36" s="39">
         <v>45706.652789351851</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A37" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="37" t="s">
         <v>278</v>
       </c>
       <c r="C37" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E37" s="37" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="F37" s="37" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="H37" s="38">
         <v>1719</v>
       </c>
       <c r="I37" s="38">
         <v>42.975</v>
       </c>
       <c r="J37" s="38">
         <v>3439.1279813845258</v>
       </c>
       <c r="K37" s="38">
         <v>3720.6870273414779</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M37" s="39">
         <v>45981.513888888891</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A38" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>279</v>
       </c>
       <c r="C38" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="E38" s="37" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="F38" s="37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H38" s="38">
         <v>2473</v>
       </c>
       <c r="I38" s="38">
         <v>48.490196078431367</v>
       </c>
       <c r="J38" s="38">
         <v>3266.6283865750102</v>
       </c>
       <c r="K38" s="38">
         <v>3268.0234532955919</v>
       </c>
       <c r="L38" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M38" s="39">
         <v>46197.604166666657</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A39" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>280</v>
       </c>
       <c r="C39" s="37" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D39" s="37" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="E39" s="37" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="F39" s="37" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="G39" s="38" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="H39" s="38">
         <v>5300</v>
       </c>
       <c r="I39" s="38">
         <v>27.179487179487179</v>
       </c>
       <c r="J39" s="38">
         <v>4006.8420754716981</v>
       </c>
       <c r="K39" s="38">
         <v>4038.8656603773579</v>
       </c>
       <c r="L39" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M39" s="39">
         <v>46035.611111111109</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A40" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>281</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D40" s="37" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>398</v>
+        <v>445</v>
       </c>
       <c r="F40" s="37" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="H40" s="38">
-        <v>343</v>
+        <v>3101</v>
       </c>
       <c r="I40" s="38">
-        <v>85.75</v>
+        <v>43.069444444444443</v>
       </c>
       <c r="J40" s="38">
-        <v>4321.8571428571431</v>
+        <v>3280.5707836181869</v>
       </c>
       <c r="K40" s="38">
-        <v>4333.5189504373166</v>
+        <v>3469.9000322476618</v>
       </c>
       <c r="L40" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M40" s="39">
-        <v>45519.527789351851</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45587.625</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A41" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>282</v>
       </c>
       <c r="C41" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D41" s="37" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="E41" s="37" t="s">
-        <v>452</v>
+        <v>393</v>
       </c>
       <c r="F41" s="37" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="H41" s="38">
-        <v>3101</v>
+        <v>360</v>
       </c>
       <c r="I41" s="38">
-        <v>43.069444444444443</v>
+        <v>30</v>
       </c>
       <c r="J41" s="38">
-        <v>3280.5707836181869</v>
+        <v>3596.9388888888889</v>
       </c>
       <c r="K41" s="38">
-        <v>3469.9000322476618</v>
+        <v>3654.994444444445</v>
       </c>
       <c r="L41" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M41" s="39">
-        <v>45587.625</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46105.618055555547</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A42" s="37" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>283</v>
       </c>
       <c r="C42" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D42" s="37" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="F42" s="37" t="s">
-        <v>478</v>
+        <v>174</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>523</v>
+        <v>183</v>
       </c>
       <c r="H42" s="38">
-        <v>360</v>
+        <v>2252</v>
       </c>
       <c r="I42" s="38">
-        <v>30</v>
+        <v>45.04</v>
       </c>
       <c r="J42" s="38">
-        <v>3596.9388888888889</v>
+        <v>3168.154085257549</v>
       </c>
       <c r="K42" s="38">
-        <v>3654.994444444445</v>
+        <v>3216.475577264654</v>
       </c>
       <c r="L42" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M42" s="39">
-        <v>46105.618055555547</v>
+        <v>45674.437511574077</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A43" s="37" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>284</v>
       </c>
       <c r="C43" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="E43" s="37" t="s">
-        <v>389</v>
+        <v>446</v>
       </c>
       <c r="F43" s="37" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="H43" s="38">
-        <v>1060</v>
+        <v>1496</v>
       </c>
       <c r="I43" s="38">
-        <v>53</v>
+        <v>46.75</v>
       </c>
       <c r="J43" s="38">
-        <v>3009.0679245283018</v>
+        <v>3048.8856951871662</v>
       </c>
       <c r="K43" s="38">
-        <v>3066.0377358490568</v>
+        <v>3135.3703208556149</v>
       </c>
       <c r="L43" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M43" s="39">
-        <v>45534.437511574077</v>
+        <v>45986.611122685194</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A44" s="37" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>285</v>
       </c>
       <c r="C44" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>399</v>
+        <v>285</v>
       </c>
       <c r="E44" s="37" t="s">
-        <v>399</v>
+        <v>140</v>
       </c>
       <c r="F44" s="37" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="G44" s="38" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H44" s="38">
-        <v>2252</v>
+        <v>2394</v>
       </c>
       <c r="I44" s="38">
-        <v>45.04</v>
+        <v>61.384615384615387</v>
       </c>
       <c r="J44" s="38">
-        <v>3168.154085257549</v>
+        <v>3284.761904761905</v>
       </c>
       <c r="K44" s="38">
-        <v>3216.475577264654</v>
+        <v>3609.490392648288</v>
       </c>
       <c r="L44" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M44" s="39">
-        <v>45674.437511574077</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45888.625</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A45" s="37" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>286</v>
       </c>
       <c r="C45" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>401</v>
+        <v>286</v>
       </c>
       <c r="E45" s="37" t="s">
-        <v>453</v>
+        <v>136</v>
       </c>
       <c r="F45" s="37" t="s">
-        <v>479</v>
+        <v>176</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="H45" s="38">
-        <v>1588</v>
+        <v>1401</v>
       </c>
       <c r="I45" s="38">
-        <v>45.371428571428567</v>
+        <v>51.888888888888893</v>
       </c>
       <c r="J45" s="38">
-        <v>3079.379093198992</v>
+        <v>3460.8743754461088</v>
       </c>
       <c r="K45" s="38">
-        <v>3168.258186397984</v>
+        <v>3866.841541755889</v>
       </c>
       <c r="L45" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M45" s="39">
-        <v>45512.520833333343</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45589.520833333343</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A46" s="37" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>287</v>
       </c>
       <c r="C46" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="E46" s="37" t="s">
-        <v>454</v>
+        <v>139</v>
       </c>
       <c r="F46" s="37" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>514</v>
+        <v>211</v>
       </c>
       <c r="H46" s="38">
-        <v>1496</v>
+        <v>3079</v>
       </c>
       <c r="I46" s="38">
-        <v>46.75</v>
+        <v>54.982142857142847</v>
       </c>
       <c r="J46" s="38">
-        <v>3048.8856951871662</v>
+        <v>2840.9451120493668</v>
       </c>
       <c r="K46" s="38">
-        <v>3135.3703208556149</v>
+        <v>3152.2799610263069</v>
       </c>
       <c r="L46" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M46" s="39">
-        <v>45986.611122685194</v>
+        <v>45757.50</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A47" s="37" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>288</v>
       </c>
       <c r="C47" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>288</v>
+        <v>396</v>
       </c>
       <c r="E47" s="37" t="s">
-        <v>143</v>
+        <v>447</v>
       </c>
       <c r="F47" s="37" t="s">
-        <v>173</v>
+        <v>472</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>190</v>
+        <v>499</v>
       </c>
       <c r="H47" s="38">
-        <v>2394</v>
+        <v>1201</v>
       </c>
       <c r="I47" s="38">
-        <v>61.384615384615387</v>
+        <v>41.413793103448278</v>
       </c>
       <c r="J47" s="38">
-        <v>3284.761904761905</v>
+        <v>3530.435470441299</v>
       </c>
       <c r="K47" s="38">
-        <v>3609.490392648288</v>
+        <v>3575.0491257285589</v>
       </c>
       <c r="L47" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M47" s="39">
-        <v>45888.625</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A48" s="37" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>289</v>
       </c>
       <c r="C48" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D48" s="37" t="s">
-        <v>289</v>
+        <v>397</v>
       </c>
       <c r="E48" s="37" t="s">
-        <v>138</v>
+        <v>397</v>
       </c>
       <c r="F48" s="37" t="s">
-        <v>179</v>
+        <v>473</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="H48" s="38">
-        <v>1401</v>
+        <v>481</v>
       </c>
       <c r="I48" s="38">
-        <v>51.888888888888893</v>
+        <v>48.10</v>
       </c>
       <c r="J48" s="38">
-        <v>3460.8743754461088</v>
+        <v>3312.0062370062369</v>
       </c>
       <c r="K48" s="38">
-        <v>3866.841541755889</v>
+        <v>3360.3222453222452</v>
       </c>
       <c r="L48" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M48" s="39">
-        <v>45589.520833333343</v>
+        <v>45890.583344907413</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A49" s="37" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>290</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D49" s="37" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="E49" s="37" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F49" s="37" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="H49" s="38">
-        <v>3079</v>
+        <v>2126</v>
       </c>
       <c r="I49" s="38">
-        <v>54.982142857142847</v>
+        <v>57.45945945945946</v>
       </c>
       <c r="J49" s="38">
-        <v>2840.9451120493668</v>
+        <v>3033.1528692380061</v>
       </c>
       <c r="K49" s="38">
-        <v>3152.2799610263069</v>
+        <v>3094.2064910630288</v>
       </c>
       <c r="L49" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M49" s="39">
-        <v>45757.50</v>
+        <v>45545.625</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A50" s="37" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>291</v>
       </c>
       <c r="C50" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D50" s="37" t="s">
-        <v>404</v>
+        <v>116</v>
       </c>
       <c r="E50" s="37" t="s">
-        <v>455</v>
+        <v>116</v>
       </c>
       <c r="F50" s="37" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="G50" s="38" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="H50" s="38">
-        <v>1201</v>
+        <v>1923</v>
       </c>
       <c r="I50" s="38">
-        <v>41.413793103448278</v>
+        <v>54.942857142857143</v>
       </c>
       <c r="J50" s="38">
-        <v>3530.435470441299</v>
+        <v>3503.7425897035891</v>
       </c>
       <c r="K50" s="38">
-        <v>3575.0491257285589</v>
+        <v>3788.702028081123</v>
       </c>
       <c r="L50" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M50" s="39">
-        <v>45820.506956018522</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45555.437523148154</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A51" s="37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>292</v>
       </c>
       <c r="C51" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D51" s="37" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>405</v>
+        <v>448</v>
       </c>
       <c r="F51" s="37" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>525</v>
+        <v>208</v>
       </c>
       <c r="H51" s="38">
-        <v>481</v>
+        <v>2379</v>
       </c>
       <c r="I51" s="38">
-        <v>48.10</v>
+        <v>55.325581395348827</v>
       </c>
       <c r="J51" s="38">
-        <v>3312.0062370062369</v>
+        <v>3100.2122740647328</v>
       </c>
       <c r="K51" s="38">
-        <v>3360.3222453222452</v>
+        <v>3697.9819251786462</v>
       </c>
       <c r="L51" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M51" s="39">
-        <v>45890.583344907413</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45685.618055555547</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A52" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>293</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D52" s="37" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>143</v>
+        <v>400</v>
       </c>
       <c r="F52" s="37" t="s">
-        <v>482</v>
+        <v>158</v>
       </c>
       <c r="G52" s="38" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H52" s="38">
-        <v>2126</v>
+        <v>2930</v>
       </c>
       <c r="I52" s="38">
-        <v>57.45945945945946</v>
+        <v>59.795918367346928</v>
       </c>
       <c r="J52" s="38">
-        <v>3033.1528692380061</v>
+        <v>3047.490443686007</v>
       </c>
       <c r="K52" s="38">
-        <v>3094.2064910630288</v>
+        <v>3083.7382252559719</v>
       </c>
       <c r="L52" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M52" s="39">
-        <v>45545.625</v>
+        <v>45777.569467592592</v>
       </c>
     </row>
     <row r="53" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A53" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B53" s="37" t="s">
         <v>294</v>
       </c>
       <c r="C53" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D53" s="37" t="s">
-        <v>119</v>
+        <v>294</v>
       </c>
       <c r="E53" s="37" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="F53" s="37" t="s">
-        <v>483</v>
+        <v>167</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>509</v>
+        <v>183</v>
       </c>
       <c r="H53" s="38">
-        <v>1923</v>
+        <v>2798</v>
       </c>
       <c r="I53" s="38">
-        <v>54.942857142857143</v>
+        <v>55.96</v>
       </c>
       <c r="J53" s="38">
-        <v>3503.7425897035891</v>
+        <v>3100.4910650464608</v>
       </c>
       <c r="K53" s="38">
-        <v>3788.702028081123</v>
+        <v>3147.2433881343818</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M53" s="39">
-        <v>45555.437523148154</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>45814.416678240741</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A54" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B54" s="37" t="s">
         <v>295</v>
       </c>
       <c r="C54" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D54" s="37" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="E54" s="37" t="s">
-        <v>456</v>
+        <v>400</v>
       </c>
       <c r="F54" s="37" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="H54" s="38">
-        <v>2379</v>
+        <v>1647</v>
       </c>
       <c r="I54" s="38">
-        <v>55.325581395348827</v>
+        <v>53.12903225806452</v>
       </c>
       <c r="J54" s="38">
-        <v>3100.2122740647328</v>
+        <v>3260.486945962356</v>
       </c>
       <c r="K54" s="38">
-        <v>3697.9819251786462</v>
+        <v>3306.3849423193692</v>
       </c>
       <c r="L54" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M54" s="39">
-        <v>45685.618055555547</v>
+        <v>45818.631944444453</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A55" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B55" s="37" t="s">
         <v>296</v>
       </c>
       <c r="C55" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D55" s="37" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="E55" s="37" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="F55" s="37" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>192</v>
+        <v>512</v>
       </c>
       <c r="H55" s="38">
-        <v>2930</v>
+        <v>2666</v>
       </c>
       <c r="I55" s="38">
-        <v>59.795918367346928</v>
+        <v>66.650000000000006</v>
       </c>
       <c r="J55" s="38">
-        <v>3047.490443686007</v>
+        <v>2889.0420105026251</v>
       </c>
       <c r="K55" s="38">
-        <v>3083.7382252559719</v>
+        <v>2924.1027756939229</v>
       </c>
       <c r="L55" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M55" s="39">
-        <v>45777.569467592592</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.520856481482</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A56" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B56" s="37" t="s">
         <v>297</v>
       </c>
       <c r="C56" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D56" s="37" t="s">
-        <v>297</v>
+        <v>401</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F56" s="37" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>186</v>
+        <v>518</v>
       </c>
       <c r="H56" s="38">
-        <v>2798</v>
+        <v>1995</v>
       </c>
       <c r="I56" s="38">
-        <v>55.96</v>
+        <v>60.45454545454546</v>
       </c>
       <c r="J56" s="38">
-        <v>3100.4910650464608</v>
+        <v>3107.2681704260649</v>
       </c>
       <c r="K56" s="38">
-        <v>3147.2433881343818</v>
+        <v>3251.634085213032</v>
       </c>
       <c r="L56" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M56" s="39">
-        <v>45814.416678240741</v>
+        <v>45841.506956018522</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A57" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B57" s="37" t="s">
         <v>298</v>
       </c>
       <c r="C57" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D57" s="37" t="s">
-        <v>408</v>
+        <v>298</v>
       </c>
       <c r="E57" s="37" t="s">
-        <v>408</v>
+        <v>140</v>
       </c>
       <c r="F57" s="37" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>207</v>
+        <v>519</v>
       </c>
       <c r="H57" s="38">
-        <v>1647</v>
+        <v>1641</v>
       </c>
       <c r="I57" s="38">
-        <v>53.12903225806452</v>
+        <v>71.347826086956516</v>
       </c>
       <c r="J57" s="38">
-        <v>3260.486945962356</v>
+        <v>3039.0609384521631</v>
       </c>
       <c r="K57" s="38">
-        <v>3306.3849423193692</v>
+        <v>3272.2486288848258</v>
       </c>
       <c r="L57" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M57" s="39">
-        <v>45818.631944444453</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45849.423634259263</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="19" customFormat="1" ht="42.75">
       <c r="A58" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B58" s="37" t="s">
         <v>299</v>
       </c>
       <c r="C58" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D58" s="37" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="E58" s="37" t="s">
-        <v>408</v>
+        <v>140</v>
       </c>
       <c r="F58" s="37" t="s">
-        <v>175</v>
+        <v>478</v>
       </c>
       <c r="G58" s="38" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H58" s="38">
-        <v>2666</v>
+        <v>1328</v>
       </c>
       <c r="I58" s="38">
-        <v>66.650000000000006</v>
+        <v>53.12</v>
       </c>
       <c r="J58" s="38">
-        <v>2889.0420105026251</v>
+        <v>3084.770331325301</v>
       </c>
       <c r="K58" s="38">
-        <v>2924.1027756939229</v>
+        <v>3314.0625</v>
       </c>
       <c r="L58" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M58" s="39">
-        <v>45833.520856481482</v>
+        <v>45954.423622685194</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A59" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B59" s="37" t="s">
         <v>300</v>
       </c>
       <c r="C59" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D59" s="37" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="E59" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F59" s="37" t="s">
-        <v>177</v>
+        <v>479</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>526</v>
+        <v>208</v>
       </c>
       <c r="H59" s="38">
-        <v>1995</v>
+        <v>2501</v>
       </c>
       <c r="I59" s="38">
-        <v>60.45454545454546</v>
+        <v>58.162790697674417</v>
       </c>
       <c r="J59" s="38">
-        <v>3107.2681704260649</v>
+        <v>3133.3134746101559</v>
       </c>
       <c r="K59" s="38">
-        <v>3251.634085213032</v>
+        <v>3448.7784886045579</v>
       </c>
       <c r="L59" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M59" s="39">
-        <v>45841.506956018522</v>
+        <v>45975.423611111109</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A60" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B60" s="37" t="s">
         <v>301</v>
       </c>
       <c r="C60" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D60" s="37" t="s">
-        <v>301</v>
+        <v>404</v>
       </c>
       <c r="E60" s="37" t="s">
-        <v>143</v>
+        <v>449</v>
       </c>
       <c r="F60" s="37" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="G60" s="38" t="s">
-        <v>527</v>
+        <v>211</v>
       </c>
       <c r="H60" s="38">
-        <v>1641</v>
+        <v>2665</v>
       </c>
       <c r="I60" s="38">
-        <v>71.347826086956516</v>
+        <v>47.589285714285722</v>
       </c>
       <c r="J60" s="38">
-        <v>3039.0609384521631</v>
+        <v>3172.2562851782359</v>
       </c>
       <c r="K60" s="38">
-        <v>3272.2486288848258</v>
+        <v>3654.6789343339578</v>
       </c>
       <c r="L60" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M60" s="39">
-        <v>45849.423634259263</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:13" s="19" customFormat="1" ht="42.75">
+        <v>45979.590289351851</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A61" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B61" s="37" t="s">
         <v>302</v>
       </c>
       <c r="C61" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D61" s="37" t="s">
-        <v>410</v>
+        <v>302</v>
       </c>
       <c r="E61" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F61" s="37" t="s">
-        <v>486</v>
+        <v>167</v>
       </c>
       <c r="G61" s="38" t="s">
-        <v>528</v>
+        <v>178</v>
       </c>
       <c r="H61" s="38">
-        <v>1328</v>
+        <v>2490</v>
       </c>
       <c r="I61" s="38">
-        <v>53.12</v>
+        <v>51.875</v>
       </c>
       <c r="J61" s="38">
-        <v>3084.770331325301</v>
+        <v>2811.5132530120482</v>
       </c>
       <c r="K61" s="38">
-        <v>3314.0625</v>
+        <v>3887.9240963855418</v>
       </c>
       <c r="L61" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M61" s="39">
-        <v>45954.423622685194</v>
+        <v>46129.423611111109</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A62" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B62" s="37" t="s">
         <v>303</v>
       </c>
       <c r="C62" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D62" s="37" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E62" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F62" s="37" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="G62" s="38" t="s">
-        <v>211</v>
+        <v>521</v>
       </c>
       <c r="H62" s="38">
-        <v>2501</v>
+        <v>1519</v>
       </c>
       <c r="I62" s="38">
-        <v>58.162790697674417</v>
+        <v>54.25</v>
       </c>
       <c r="J62" s="38">
-        <v>3133.3134746101559</v>
+        <v>2980.085582620145</v>
       </c>
       <c r="K62" s="38">
-        <v>3448.7784886045579</v>
+        <v>3065.536537195524</v>
       </c>
       <c r="L62" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M62" s="39">
-        <v>45975.423611111109</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46142.513888888891</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A63" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B63" s="37" t="s">
         <v>304</v>
       </c>
       <c r="C63" s="37" t="s">
-        <v>106</v>
+        <v>371</v>
       </c>
       <c r="D63" s="37" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="E63" s="37" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="F63" s="37" t="s">
-        <v>488</v>
+        <v>174</v>
       </c>
       <c r="G63" s="38" t="s">
-        <v>214</v>
+        <v>522</v>
       </c>
       <c r="H63" s="38">
-        <v>2665</v>
+        <v>3997</v>
       </c>
       <c r="I63" s="38">
-        <v>47.589285714285722</v>
+        <v>27.19047619047619</v>
       </c>
       <c r="J63" s="38">
-        <v>3172.2562851782359</v>
+        <v>3907.489116837628</v>
       </c>
       <c r="K63" s="38">
-        <v>3654.6789343339578</v>
+        <v>4054.9181886414808</v>
       </c>
       <c r="L63" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M63" s="39">
-        <v>45979.590289351851</v>
+        <v>46178.465277777781</v>
       </c>
     </row>
     <row r="64" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A64" s="37" t="s">
         <v>235</v>
       </c>
       <c r="B64" s="37" t="s">
         <v>305</v>
       </c>
       <c r="C64" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D64" s="37" t="s">
-        <v>305</v>
+        <v>400</v>
       </c>
       <c r="E64" s="37" t="s">
-        <v>141</v>
+        <v>400</v>
       </c>
       <c r="F64" s="37" t="s">
-        <v>171</v>
+        <v>478</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="H64" s="38">
-        <v>2490</v>
+        <v>3226</v>
       </c>
       <c r="I64" s="38">
-        <v>51.875</v>
+        <v>73.318181818181813</v>
       </c>
       <c r="J64" s="38">
-        <v>2811.5132530120482</v>
+        <v>2843.9274643521389</v>
       </c>
       <c r="K64" s="38">
-        <v>3887.9240963855418</v>
+        <v>2877.9392436453809</v>
       </c>
       <c r="L64" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M64" s="39">
-        <v>46129.423611111109</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46206.423611111109</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A65" s="37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B65" s="37" t="s">
         <v>306</v>
       </c>
       <c r="C65" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D65" s="37" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="E65" s="37" t="s">
-        <v>143</v>
+        <v>392</v>
       </c>
       <c r="F65" s="37" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="G65" s="38" t="s">
-        <v>529</v>
+        <v>190</v>
       </c>
       <c r="H65" s="38">
-        <v>1519</v>
+        <v>1592</v>
       </c>
       <c r="I65" s="38">
-        <v>54.25</v>
+        <v>43.027027027027017</v>
       </c>
       <c r="J65" s="38">
-        <v>2980.085582620145</v>
+        <v>2947.8106155778901</v>
       </c>
       <c r="K65" s="38">
-        <v>3065.536537195524</v>
+        <v>2994.8326005025128</v>
       </c>
       <c r="L65" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M65" s="39">
-        <v>46142.513888888891</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46037.513888888891</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A66" s="37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B66" s="37" t="s">
         <v>307</v>
       </c>
       <c r="C66" s="37" t="s">
-        <v>377</v>
+        <v>223</v>
       </c>
       <c r="D66" s="37" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E66" s="37" t="s">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="F66" s="37" t="s">
-        <v>177</v>
+        <v>483</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="H66" s="38">
-        <v>3997</v>
+        <v>1235</v>
       </c>
       <c r="I66" s="38">
-        <v>27.19047619047619</v>
+        <v>47.50</v>
       </c>
       <c r="J66" s="38">
-        <v>3907.489116837628</v>
+        <v>3392.306072874494</v>
       </c>
       <c r="K66" s="38">
-        <v>4054.9181886414808</v>
+        <v>3579.5392712550611</v>
       </c>
       <c r="L66" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M66" s="39">
-        <v>46178.465277777781</v>
+        <v>46073.423622685194</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A67" s="37" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B67" s="37" t="s">
         <v>308</v>
       </c>
       <c r="C67" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D67" s="37" t="s">
-        <v>408</v>
+        <v>308</v>
       </c>
       <c r="E67" s="37" t="s">
-        <v>408</v>
+        <v>148</v>
       </c>
       <c r="F67" s="37" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="G67" s="38" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="H67" s="38">
-        <v>3226</v>
+        <v>2038</v>
       </c>
       <c r="I67" s="38">
-        <v>73.318181818181813</v>
+        <v>55.081081081081081</v>
       </c>
       <c r="J67" s="38">
-        <v>2843.9274643521389</v>
+        <v>3050.0002453385669</v>
       </c>
       <c r="K67" s="38">
-        <v>2877.9392436453809</v>
+        <v>3126.0545829244361</v>
       </c>
       <c r="L67" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M67" s="39">
-        <v>46206.423611111109</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46093.513888888891</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A68" s="37" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B68" s="37" t="s">
         <v>309</v>
       </c>
       <c r="C68" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D68" s="37" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="E68" s="37" t="s">
-        <v>399</v>
+        <v>137</v>
       </c>
       <c r="F68" s="37" t="s">
-        <v>490</v>
+        <v>171</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H68" s="38">
-        <v>1592</v>
+        <v>2357</v>
       </c>
       <c r="I68" s="38">
-        <v>43.027027027027017</v>
+        <v>63.702702702702709</v>
       </c>
       <c r="J68" s="38">
-        <v>2947.8106155778901</v>
+        <v>3535.9974543911749</v>
       </c>
       <c r="K68" s="38">
-        <v>2994.8326005025128</v>
+        <v>3989.824352991091</v>
       </c>
       <c r="L68" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M68" s="39">
-        <v>46037.513888888891</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.4375</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A69" s="37" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B69" s="37" t="s">
         <v>310</v>
       </c>
       <c r="C69" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D69" s="37" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E69" s="37" t="s">
-        <v>450</v>
+        <v>148</v>
       </c>
       <c r="F69" s="37" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="G69" s="38" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="H69" s="38">
-        <v>1235</v>
+        <v>2827</v>
       </c>
       <c r="I69" s="38">
-        <v>47.50</v>
+        <v>44.873015873015873</v>
       </c>
       <c r="J69" s="38">
-        <v>3392.306072874494</v>
+        <v>3363.719136894234</v>
       </c>
       <c r="K69" s="38">
-        <v>3579.5392712550611</v>
+        <v>3459.73664662186</v>
       </c>
       <c r="L69" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M69" s="39">
-        <v>46073.423622685194</v>
+        <v>45923.62501157407</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A70" s="37" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>311</v>
       </c>
       <c r="C70" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D70" s="37" t="s">
-        <v>311</v>
+        <v>119</v>
       </c>
       <c r="E70" s="37" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="F70" s="37" t="s">
-        <v>479</v>
+        <v>167</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="H70" s="38">
-        <v>2038</v>
+        <v>1914</v>
       </c>
       <c r="I70" s="38">
-        <v>55.081081081081081</v>
+        <v>61.741935483870961</v>
       </c>
       <c r="J70" s="38">
-        <v>3050.0002453385669</v>
+        <v>3129.939916405433</v>
       </c>
       <c r="K70" s="38">
-        <v>3126.0545829244361</v>
+        <v>3456.48119122257</v>
       </c>
       <c r="L70" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M70" s="39">
-        <v>46093.513888888891</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46114.51399305556</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A71" s="37" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B71" s="37" t="s">
         <v>312</v>
       </c>
       <c r="C71" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D71" s="37" t="s">
-        <v>416</v>
+        <v>116</v>
       </c>
       <c r="E71" s="37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F71" s="37" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>193</v>
+        <v>525</v>
       </c>
       <c r="H71" s="38">
-        <v>2357</v>
+        <v>3585</v>
       </c>
       <c r="I71" s="38">
-        <v>63.702702702702709</v>
+        <v>54.31818181818182</v>
       </c>
       <c r="J71" s="38">
-        <v>3535.9974543911749</v>
+        <v>3934.0725244072519</v>
       </c>
       <c r="K71" s="38">
-        <v>3989.824352991091</v>
+        <v>4209.9827057182702</v>
       </c>
       <c r="L71" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M71" s="39">
-        <v>45796.4375</v>
+        <v>45597.8125</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A72" s="37" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>313</v>
       </c>
       <c r="C72" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D72" s="37" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="F72" s="37" t="s">
-        <v>479</v>
+        <v>170</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>532</v>
+        <v>197</v>
       </c>
       <c r="H72" s="38">
-        <v>2827</v>
+        <v>2317</v>
       </c>
       <c r="I72" s="38">
-        <v>44.873015873015873</v>
+        <v>51.488888888888887</v>
       </c>
       <c r="J72" s="38">
-        <v>3363.719136894234</v>
+        <v>3998.415192058696</v>
       </c>
       <c r="K72" s="38">
-        <v>3459.73664662186</v>
+        <v>4284.5986189037549</v>
       </c>
       <c r="L72" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M72" s="39">
-        <v>45923.62501157407</v>
+        <v>45597.81251157407</v>
       </c>
     </row>
     <row r="73" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A73" s="37" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B73" s="37" t="s">
         <v>314</v>
       </c>
       <c r="C73" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D73" s="37" t="s">
-        <v>122</v>
+        <v>314</v>
       </c>
       <c r="E73" s="37" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="F73" s="37" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>207</v>
+        <v>179</v>
       </c>
       <c r="H73" s="38">
-        <v>1914</v>
+        <v>2258</v>
       </c>
       <c r="I73" s="38">
-        <v>61.741935483870961</v>
+        <v>66.411764705882348</v>
       </c>
       <c r="J73" s="38">
-        <v>3129.939916405433</v>
+        <v>3173.697519929141</v>
       </c>
       <c r="K73" s="38">
-        <v>3456.48119122257</v>
+        <v>3550.1403897254208</v>
       </c>
       <c r="L73" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M73" s="39">
-        <v>46114.51399305556</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45608.631944444453</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A74" s="37" t="s">
         <v>239</v>
       </c>
       <c r="B74" s="37" t="s">
         <v>315</v>
       </c>
       <c r="C74" s="37" t="s">
-        <v>107</v>
+        <v>225</v>
       </c>
       <c r="D74" s="37" t="s">
-        <v>119</v>
+        <v>315</v>
       </c>
       <c r="E74" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F74" s="37" t="s">
-        <v>174</v>
+        <v>484</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="H74" s="38">
-        <v>3585</v>
+        <v>6560</v>
       </c>
       <c r="I74" s="38">
-        <v>54.31818181818182</v>
+        <v>60.740740740740733</v>
       </c>
       <c r="J74" s="38">
-        <v>3934.0725244072519</v>
+        <v>3867.4611280487811</v>
       </c>
       <c r="K74" s="38">
-        <v>4209.9827057182702</v>
+        <v>4114.5233231707316</v>
       </c>
       <c r="L74" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M74" s="39">
-        <v>45597.8125</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45764.506944444453</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A75" s="37" t="s">
         <v>239</v>
       </c>
       <c r="B75" s="37" t="s">
         <v>316</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D75" s="37" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E75" s="37" t="s">
-        <v>143</v>
+        <v>411</v>
       </c>
       <c r="F75" s="37" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="H75" s="38">
-        <v>2317</v>
+        <v>2365</v>
       </c>
       <c r="I75" s="38">
-        <v>51.488888888888887</v>
+        <v>62.236842105263158</v>
       </c>
       <c r="J75" s="38">
-        <v>3998.415192058696</v>
+        <v>3270.0887949260041</v>
       </c>
       <c r="K75" s="38">
-        <v>4284.5986189037549</v>
+        <v>3568.557293868922</v>
       </c>
       <c r="L75" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M75" s="39">
-        <v>45597.81251157407</v>
+        <v>45917.569467592592</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A76" s="37" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B76" s="37" t="s">
         <v>317</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>108</v>
+        <v>224</v>
       </c>
       <c r="D76" s="37" t="s">
-        <v>317</v>
+        <v>412</v>
       </c>
       <c r="E76" s="37" t="s">
-        <v>141</v>
+        <v>412</v>
       </c>
       <c r="F76" s="37" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="H76" s="38">
-        <v>2258</v>
+        <v>1899</v>
       </c>
       <c r="I76" s="38">
-        <v>66.411764705882348</v>
+        <v>52.75</v>
       </c>
       <c r="J76" s="38">
-        <v>3173.697519929141</v>
+        <v>3100.1221695629279</v>
       </c>
       <c r="K76" s="38">
-        <v>3550.1403897254208</v>
+        <v>3318.828857293312</v>
       </c>
       <c r="L76" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M76" s="39">
-        <v>45608.631944444453</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45575.527789351851</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A77" s="37" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B77" s="37" t="s">
         <v>318</v>
       </c>
       <c r="C77" s="37" t="s">
-        <v>108</v>
+        <v>224</v>
       </c>
       <c r="D77" s="37" t="s">
-        <v>318</v>
+        <v>412</v>
       </c>
       <c r="E77" s="37" t="s">
-        <v>141</v>
+        <v>412</v>
       </c>
       <c r="F77" s="37" t="s">
-        <v>492</v>
+        <v>156</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>534</v>
+        <v>221</v>
       </c>
       <c r="H77" s="38">
-        <v>6560</v>
+        <v>4138</v>
       </c>
       <c r="I77" s="38">
-        <v>60.740740740740733</v>
+        <v>55.918918918918919</v>
       </c>
       <c r="J77" s="38">
-        <v>3867.4611280487811</v>
+        <v>3235.988641855969</v>
       </c>
       <c r="K77" s="38">
-        <v>4114.5233231707316</v>
+        <v>3415.881101981633</v>
       </c>
       <c r="L77" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M77" s="39">
-        <v>45764.506944444453</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45610.520833333343</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A78" s="37" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B78" s="37" t="s">
         <v>319</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D78" s="37" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="E78" s="37" t="s">
-        <v>419</v>
+        <v>140</v>
       </c>
       <c r="F78" s="37" t="s">
-        <v>161</v>
+        <v>485</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="H78" s="38">
-        <v>2365</v>
+        <v>2818</v>
       </c>
       <c r="I78" s="38">
-        <v>62.236842105263158</v>
+        <v>56.36</v>
       </c>
       <c r="J78" s="38">
-        <v>3270.0887949260041</v>
+        <v>3175</v>
       </c>
       <c r="K78" s="38">
-        <v>3568.557293868922</v>
+        <v>3499.35628105039</v>
       </c>
       <c r="L78" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M78" s="39">
-        <v>45917.569467592592</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45790.611134259263</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A79" s="37" t="s">
         <v>240</v>
       </c>
       <c r="B79" s="37" t="s">
         <v>320</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D79" s="37" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E79" s="37" t="s">
-        <v>151</v>
+        <v>414</v>
       </c>
       <c r="F79" s="37" t="s">
-        <v>479</v>
+        <v>167</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>193</v>
+        <v>521</v>
       </c>
       <c r="H79" s="38">
-        <v>2730</v>
+        <v>1459</v>
       </c>
       <c r="I79" s="38">
-        <v>73.78378378378379</v>
+        <v>52.107142857142847</v>
       </c>
       <c r="J79" s="38">
-        <v>3290.978754578754</v>
+        <v>3321.4681288553811</v>
       </c>
       <c r="K79" s="38">
-        <v>3362.926007326007</v>
+        <v>3462.392049348869</v>
       </c>
       <c r="L79" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M79" s="39">
-        <v>45512.520833333343</v>
+        <v>46254.513888888891</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A80" s="37" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B80" s="37" t="s">
         <v>321</v>
       </c>
       <c r="C80" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D80" s="37" t="s">
-        <v>321</v>
+        <v>415</v>
       </c>
       <c r="E80" s="37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F80" s="37" t="s">
-        <v>493</v>
+        <v>463</v>
       </c>
       <c r="G80" s="38" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="H80" s="38">
-        <v>2605</v>
+        <v>2060</v>
       </c>
       <c r="I80" s="38">
-        <v>54.270833333333343</v>
+        <v>57.222222222222221</v>
       </c>
       <c r="J80" s="38">
-        <v>3167.6295585412672</v>
+        <v>3159.035922330097</v>
       </c>
       <c r="K80" s="38">
-        <v>3299.3508637236091</v>
+        <v>3386.1776699029128</v>
       </c>
       <c r="L80" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M80" s="39">
-        <v>45524.625023148154</v>
+        <v>45629.638888888891</v>
       </c>
     </row>
     <row r="81" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A81" s="37" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B81" s="37" t="s">
         <v>322</v>
       </c>
       <c r="C81" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D81" s="37" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E81" s="37" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="F81" s="37" t="s">
-        <v>179</v>
+        <v>466</v>
       </c>
       <c r="G81" s="38" t="s">
-        <v>210</v>
+        <v>516</v>
       </c>
       <c r="H81" s="38">
-        <v>1899</v>
+        <v>1347</v>
       </c>
       <c r="I81" s="38">
-        <v>52.75</v>
+        <v>49.888888888888893</v>
       </c>
       <c r="J81" s="38">
-        <v>3100.1221695629279</v>
+        <v>3197.760207869339</v>
       </c>
       <c r="K81" s="38">
-        <v>3318.828857293312</v>
+        <v>3570.936896807721</v>
       </c>
       <c r="L81" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M81" s="39">
-        <v>45575.527789351851</v>
+        <v>45881.618055555547</v>
       </c>
     </row>
     <row r="82" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A82" s="37" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B82" s="37" t="s">
         <v>323</v>
       </c>
       <c r="C82" s="37" t="s">
-        <v>107</v>
+        <v>371</v>
       </c>
       <c r="D82" s="37" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="E82" s="37" t="s">
-        <v>398</v>
+        <v>450</v>
       </c>
       <c r="F82" s="37" t="s">
-        <v>159</v>
+        <v>478</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>224</v>
+        <v>527</v>
       </c>
       <c r="H82" s="38">
-        <v>4138</v>
+        <v>4970</v>
       </c>
       <c r="I82" s="38">
-        <v>55.918918918918919</v>
+        <v>28.07909604519774</v>
       </c>
       <c r="J82" s="38">
-        <v>3235.988641855969</v>
+        <v>3253.1148048289738</v>
       </c>
       <c r="K82" s="38">
-        <v>3415.881101981633</v>
+        <v>3301.2435774647888</v>
       </c>
       <c r="L82" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M82" s="39">
-        <v>45610.520833333343</v>
+        <v>46149.423611111109</v>
       </c>
     </row>
     <row r="83" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A83" s="37" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B83" s="37" t="s">
         <v>324</v>
       </c>
       <c r="C83" s="37" t="s">
-        <v>107</v>
+        <v>226</v>
       </c>
       <c r="D83" s="37" t="s">
-        <v>421</v>
+        <v>324</v>
       </c>
       <c r="E83" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F83" s="37" t="s">
-        <v>494</v>
+        <v>160</v>
       </c>
       <c r="G83" s="38" t="s">
-        <v>186</v>
+        <v>497</v>
       </c>
       <c r="H83" s="38">
-        <v>2818</v>
+        <v>3574</v>
       </c>
       <c r="I83" s="38">
-        <v>56.36</v>
+        <v>51.057142857142857</v>
       </c>
       <c r="J83" s="38">
-        <v>3175</v>
+        <v>3058.8673754896472</v>
       </c>
       <c r="K83" s="38">
-        <v>3499.35628105039</v>
+        <v>3368.8399552322321</v>
       </c>
       <c r="L83" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M83" s="39">
-        <v>45790.611134259263</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46000.381944444453</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A84" s="37" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B84" s="37" t="s">
         <v>325</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D84" s="37" t="s">
-        <v>422</v>
+        <v>325</v>
       </c>
       <c r="E84" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F84" s="37" t="s">
-        <v>470</v>
+        <v>167</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="H84" s="38">
-        <v>2060</v>
+        <v>1487</v>
       </c>
       <c r="I84" s="38">
-        <v>57.222222222222221</v>
+        <v>61.958333333333343</v>
       </c>
       <c r="J84" s="38">
-        <v>3159.035922330097</v>
+        <v>3189.5238735709481</v>
       </c>
       <c r="K84" s="38">
-        <v>3386.1776699029128</v>
+        <v>3604.5561533288501</v>
       </c>
       <c r="L84" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M84" s="39">
-        <v>45629.638888888891</v>
+        <v>45554.529965277783</v>
       </c>
     </row>
     <row r="85" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A85" s="37" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B85" s="37" t="s">
         <v>326</v>
       </c>
       <c r="C85" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D85" s="37" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="E85" s="37" t="s">
-        <v>399</v>
+        <v>451</v>
       </c>
       <c r="F85" s="37" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="G85" s="38" t="s">
-        <v>524</v>
+        <v>219</v>
       </c>
       <c r="H85" s="38">
-        <v>1347</v>
+        <v>2260</v>
       </c>
       <c r="I85" s="38">
-        <v>49.888888888888893</v>
+        <v>59.473684210526308</v>
       </c>
       <c r="J85" s="38">
-        <v>3197.760207869339</v>
+        <v>3422.814159292036</v>
       </c>
       <c r="K85" s="38">
-        <v>3570.936896807721</v>
+        <v>3660.424778761062</v>
       </c>
       <c r="L85" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M85" s="39">
-        <v>45881.618055555547</v>
+        <v>45569.43751157407</v>
       </c>
     </row>
     <row r="86" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A86" s="37" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B86" s="37" t="s">
         <v>327</v>
       </c>
       <c r="C86" s="37" t="s">
-        <v>377</v>
+        <v>225</v>
       </c>
       <c r="D86" s="37" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E86" s="37" t="s">
-        <v>458</v>
+        <v>148</v>
       </c>
       <c r="F86" s="37" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="G86" s="38" t="s">
-        <v>535</v>
+        <v>197</v>
       </c>
       <c r="H86" s="38">
-        <v>4970</v>
+        <v>2112</v>
       </c>
       <c r="I86" s="38">
-        <v>28.07909604519774</v>
+        <v>46.93333333333333</v>
       </c>
       <c r="J86" s="38">
-        <v>3253.1148048289738</v>
+        <v>3370.923295454545</v>
       </c>
       <c r="K86" s="38">
-        <v>3301.2435774647888</v>
+        <v>3435.8854166666661</v>
       </c>
       <c r="L86" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M86" s="39">
-        <v>46149.423611111109</v>
+        <v>45575.395856481482</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A87" s="37" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B87" s="37" t="s">
         <v>328</v>
       </c>
       <c r="C87" s="37" t="s">
-        <v>109</v>
+        <v>223</v>
       </c>
       <c r="D87" s="37" t="s">
-        <v>328</v>
+        <v>419</v>
       </c>
       <c r="E87" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F87" s="37" t="s">
-        <v>163</v>
+        <v>463</v>
       </c>
       <c r="G87" s="38" t="s">
-        <v>504</v>
+        <v>204</v>
       </c>
       <c r="H87" s="38">
-        <v>3574</v>
+        <v>1684</v>
       </c>
       <c r="I87" s="38">
-        <v>51.057142857142857</v>
+        <v>54.322580645161288</v>
       </c>
       <c r="J87" s="38">
-        <v>3058.8673754896472</v>
+        <v>3223.7737529691208</v>
       </c>
       <c r="K87" s="38">
-        <v>3368.8399552322321</v>
+        <v>3563.8010688836098</v>
       </c>
       <c r="L87" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M87" s="39">
-        <v>46000.381944444453</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45582.520833333343</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A88" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B88" s="37" t="s">
         <v>329</v>
       </c>
       <c r="C88" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D88" s="37" t="s">
-        <v>329</v>
+        <v>420</v>
       </c>
       <c r="E88" s="37" t="s">
-        <v>450</v>
+        <v>139</v>
       </c>
       <c r="F88" s="37" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="G88" s="38" t="s">
-        <v>192</v>
+        <v>512</v>
       </c>
       <c r="H88" s="38">
-        <v>2265</v>
+        <v>1877</v>
       </c>
       <c r="I88" s="38">
-        <v>46.224489795918373</v>
+        <v>46.925</v>
       </c>
       <c r="J88" s="38">
-        <v>3350.988962472406</v>
+        <v>3224.4208843899842</v>
       </c>
       <c r="K88" s="38">
-        <v>3714.8388520971298</v>
+        <v>3563.8140649973361</v>
       </c>
       <c r="L88" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M88" s="39">
-        <v>45517.625</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45582.520833333343</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A89" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B89" s="37" t="s">
         <v>330</v>
       </c>
       <c r="C89" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D89" s="37" t="s">
-        <v>424</v>
+        <v>383</v>
       </c>
       <c r="E89" s="37" t="s">
-        <v>122</v>
+        <v>383</v>
       </c>
       <c r="F89" s="37" t="s">
-        <v>495</v>
+        <v>466</v>
       </c>
       <c r="G89" s="38" t="s">
-        <v>519</v>
+        <v>206</v>
       </c>
       <c r="H89" s="38">
-        <v>2306</v>
+        <v>3061</v>
       </c>
       <c r="I89" s="38">
-        <v>57.65</v>
+        <v>51.881355932203391</v>
       </c>
       <c r="J89" s="38">
-        <v>3440</v>
+        <v>2763.7977785037569</v>
       </c>
       <c r="K89" s="38">
-        <v>3927.533824804857</v>
+        <v>2809.1617118588701</v>
       </c>
       <c r="L89" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M89" s="39">
-        <v>45526.520844907413</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45596.527800925927</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A90" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B90" s="37" t="s">
         <v>331</v>
       </c>
       <c r="C90" s="37" t="s">
-        <v>107</v>
+        <v>225</v>
       </c>
       <c r="D90" s="37" t="s">
-        <v>331</v>
+        <v>421</v>
       </c>
       <c r="E90" s="37" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F90" s="37" t="s">
-        <v>171</v>
+        <v>487</v>
       </c>
       <c r="G90" s="38" t="s">
-        <v>183</v>
+        <v>508</v>
       </c>
       <c r="H90" s="38">
-        <v>1487</v>
+        <v>2447</v>
       </c>
       <c r="I90" s="38">
-        <v>61.958333333333343</v>
+        <v>47.057692307692307</v>
       </c>
       <c r="J90" s="38">
-        <v>3189.5238735709481</v>
+        <v>3603.5496526358811</v>
       </c>
       <c r="K90" s="38">
-        <v>3604.5561533288501</v>
+        <v>4365.5247241520228</v>
       </c>
       <c r="L90" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M90" s="39">
-        <v>45554.529965277783</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45615.63890046296</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A91" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B91" s="37" t="s">
         <v>332</v>
       </c>
       <c r="C91" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D91" s="37" t="s">
-        <v>425</v>
+        <v>332</v>
       </c>
       <c r="E91" s="37" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="F91" s="37" t="s">
-        <v>496</v>
+        <v>463</v>
       </c>
       <c r="G91" s="38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H91" s="38">
-        <v>2260</v>
+        <v>2932</v>
       </c>
       <c r="I91" s="38">
-        <v>59.473684210526308</v>
+        <v>65.155555555555551</v>
       </c>
       <c r="J91" s="38">
-        <v>3422.814159292036</v>
+        <v>3422.376128922238</v>
       </c>
       <c r="K91" s="38">
-        <v>3660.424778761062</v>
+        <v>3874.1234652114599</v>
       </c>
       <c r="L91" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M91" s="39">
-        <v>45569.43751157407</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45618.423611111109</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A92" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B92" s="37" t="s">
         <v>333</v>
       </c>
       <c r="C92" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D92" s="37" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="E92" s="37" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="F92" s="37" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="G92" s="38" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H92" s="38">
-        <v>2112</v>
+        <v>2428</v>
       </c>
       <c r="I92" s="38">
-        <v>46.93333333333333</v>
+        <v>55.18181818181818</v>
       </c>
       <c r="J92" s="38">
-        <v>3370.923295454545</v>
+        <v>3446.4332784184512</v>
       </c>
       <c r="K92" s="38">
-        <v>3435.8854166666661</v>
+        <v>4170.7619439868204</v>
       </c>
       <c r="L92" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M92" s="39">
-        <v>45575.395856481482</v>
+        <v>45750.527777777781</v>
       </c>
     </row>
     <row r="93" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A93" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B93" s="37" t="s">
         <v>334</v>
       </c>
       <c r="C93" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D93" s="37" t="s">
-        <v>427</v>
+        <v>116</v>
       </c>
       <c r="E93" s="37" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
       <c r="F93" s="37" t="s">
-        <v>470</v>
+        <v>170</v>
       </c>
       <c r="G93" s="38" t="s">
-        <v>207</v>
+        <v>512</v>
       </c>
       <c r="H93" s="38">
-        <v>1684</v>
+        <v>2564</v>
       </c>
       <c r="I93" s="38">
-        <v>54.322580645161288</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="J93" s="38">
-        <v>3223.7737529691208</v>
+        <v>3653.9676287051479</v>
       </c>
       <c r="K93" s="38">
-        <v>3563.8010688836098</v>
+        <v>4311.224648985959</v>
       </c>
       <c r="L93" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M93" s="39">
-        <v>45582.520833333343</v>
+        <v>45772.444456018522</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A94" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B94" s="37" t="s">
         <v>335</v>
       </c>
       <c r="C94" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D94" s="37" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E94" s="37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F94" s="37" t="s">
-        <v>470</v>
+        <v>167</v>
       </c>
       <c r="G94" s="38" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="H94" s="38">
-        <v>1877</v>
+        <v>3870</v>
       </c>
       <c r="I94" s="38">
-        <v>46.925</v>
+        <v>58.636363636363633</v>
       </c>
       <c r="J94" s="38">
-        <v>3224.4208843899842</v>
+        <v>3325.3695090439278</v>
       </c>
       <c r="K94" s="38">
-        <v>3563.8140649973361</v>
+        <v>3708.1976744186049</v>
       </c>
       <c r="L94" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M94" s="39">
-        <v>45582.520833333343</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45790.611122685194</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A95" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B95" s="37" t="s">
         <v>336</v>
       </c>
       <c r="C95" s="37" t="s">
-        <v>108</v>
+        <v>225</v>
       </c>
       <c r="D95" s="37" t="s">
-        <v>389</v>
+        <v>424</v>
       </c>
       <c r="E95" s="37" t="s">
-        <v>389</v>
+        <v>453</v>
       </c>
       <c r="F95" s="37" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="G95" s="38" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H95" s="38">
-        <v>3061</v>
+        <v>3695</v>
       </c>
       <c r="I95" s="38">
-        <v>51.881355932203391</v>
+        <v>65.982142857142861</v>
       </c>
       <c r="J95" s="38">
-        <v>2763.7977785037569</v>
+        <v>3205.2947225981061</v>
       </c>
       <c r="K95" s="38">
-        <v>2809.1617118588701</v>
+        <v>4202.7253044654944</v>
       </c>
       <c r="L95" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M95" s="39">
-        <v>45596.527800925927</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45814.423611111109</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A96" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B96" s="37" t="s">
         <v>337</v>
       </c>
       <c r="C96" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D96" s="37" t="s">
-        <v>429</v>
+        <v>119</v>
       </c>
       <c r="E96" s="37" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="F96" s="37" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="G96" s="38" t="s">
-        <v>515</v>
+        <v>219</v>
       </c>
       <c r="H96" s="38">
-        <v>2447</v>
+        <v>2075</v>
       </c>
       <c r="I96" s="38">
-        <v>47.057692307692307</v>
+        <v>54.60526315789474</v>
       </c>
       <c r="J96" s="38">
-        <v>3603.5496526358811</v>
+        <v>3301.3614457831331</v>
       </c>
       <c r="K96" s="38">
-        <v>4365.5247241520228</v>
+        <v>4262.4414457831326</v>
       </c>
       <c r="L96" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M96" s="39">
-        <v>45615.63890046296</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45819.555555555547</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A97" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B97" s="37" t="s">
         <v>338</v>
       </c>
       <c r="C97" s="37" t="s">
-        <v>108</v>
+        <v>224</v>
       </c>
       <c r="D97" s="37" t="s">
-        <v>338</v>
+        <v>116</v>
       </c>
       <c r="E97" s="37" t="s">
-        <v>460</v>
+        <v>140</v>
       </c>
       <c r="F97" s="37" t="s">
-        <v>470</v>
+        <v>172</v>
       </c>
       <c r="G97" s="38" t="s">
-        <v>200</v>
+        <v>528</v>
       </c>
       <c r="H97" s="38">
-        <v>2932</v>
+        <v>3729</v>
       </c>
       <c r="I97" s="38">
-        <v>65.155555555555551</v>
+        <v>67.80</v>
       </c>
       <c r="J97" s="38">
-        <v>3422.376128922238</v>
+        <v>3269.1587556985792</v>
       </c>
       <c r="K97" s="38">
-        <v>3874.1234652114599</v>
+        <v>3622.4116385089842</v>
       </c>
       <c r="L97" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M97" s="39">
-        <v>45618.423611111109</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506956018522</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A98" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B98" s="37" t="s">
         <v>339</v>
       </c>
       <c r="C98" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D98" s="37" t="s">
-        <v>430</v>
+        <v>339</v>
       </c>
       <c r="E98" s="37" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="F98" s="37" t="s">
-        <v>466</v>
+        <v>171</v>
       </c>
       <c r="G98" s="38" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="H98" s="38">
-        <v>2428</v>
+        <v>2898</v>
       </c>
       <c r="I98" s="38">
-        <v>55.18181818181818</v>
+        <v>54.679245283018872</v>
       </c>
       <c r="J98" s="38">
-        <v>3446.4332784184512</v>
+        <v>3196.7142857142858</v>
       </c>
       <c r="K98" s="38">
-        <v>4170.7619439868204</v>
+        <v>3539.4975845410622</v>
       </c>
       <c r="L98" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M98" s="39">
-        <v>45750.527777777781</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45820.506967592592</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A99" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B99" s="37" t="s">
         <v>340</v>
       </c>
       <c r="C99" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D99" s="37" t="s">
-        <v>119</v>
+        <v>425</v>
       </c>
       <c r="E99" s="37" t="s">
-        <v>119</v>
+        <v>425</v>
       </c>
       <c r="F99" s="37" t="s">
-        <v>174</v>
+        <v>489</v>
       </c>
       <c r="G99" s="38" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
       <c r="H99" s="38">
-        <v>2564</v>
+        <v>1574</v>
       </c>
       <c r="I99" s="38">
-        <v>64.099999999999994</v>
+        <v>54.275862068965523</v>
       </c>
       <c r="J99" s="38">
-        <v>3653.9676287051479</v>
+        <v>3265.188691232529</v>
       </c>
       <c r="K99" s="38">
-        <v>4311.224648985959</v>
+        <v>3515.1410419313852</v>
       </c>
       <c r="L99" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M99" s="39">
-        <v>45772.444456018522</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45883.51390046296</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A100" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B100" s="37" t="s">
         <v>341</v>
       </c>
       <c r="C100" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D100" s="37" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>141</v>
+        <v>426</v>
       </c>
       <c r="F100" s="37" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G100" s="38" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="H100" s="38">
-        <v>3870</v>
+        <v>6705</v>
       </c>
       <c r="I100" s="38">
-        <v>58.636363636363633</v>
+        <v>37.881355932203391</v>
       </c>
       <c r="J100" s="38">
-        <v>3325.3695090439278</v>
+        <v>3187.4615257270689</v>
       </c>
       <c r="K100" s="38">
-        <v>3708.1976744186049</v>
+        <v>3257.766074571216</v>
       </c>
       <c r="L100" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M100" s="39">
-        <v>45790.611122685194</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45883.520844907413</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A101" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B101" s="37" t="s">
         <v>342</v>
       </c>
       <c r="C101" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D101" s="37" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="E101" s="37" t="s">
-        <v>461</v>
+        <v>427</v>
       </c>
       <c r="F101" s="37" t="s">
-        <v>470</v>
+        <v>171</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="H101" s="38">
-        <v>3695</v>
+        <v>1851</v>
       </c>
       <c r="I101" s="38">
-        <v>65.982142857142861</v>
+        <v>50.027027027027017</v>
       </c>
       <c r="J101" s="38">
-        <v>3205.2947225981061</v>
+        <v>3738.055645596975</v>
       </c>
       <c r="K101" s="38">
-        <v>4202.7253044654944</v>
+        <v>3870.687736358725</v>
       </c>
       <c r="L101" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M101" s="39">
-        <v>45814.423611111109</v>
+        <v>45974.50001157407</v>
       </c>
     </row>
     <row r="102" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A102" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B102" s="37" t="s">
         <v>343</v>
       </c>
       <c r="C102" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D102" s="37" t="s">
-        <v>122</v>
+        <v>428</v>
       </c>
       <c r="E102" s="37" t="s">
-        <v>122</v>
+        <v>454</v>
       </c>
       <c r="F102" s="37" t="s">
-        <v>498</v>
+        <v>158</v>
       </c>
       <c r="G102" s="38" t="s">
-        <v>196</v>
+        <v>529</v>
       </c>
       <c r="H102" s="38">
-        <v>2075</v>
+        <v>5362</v>
       </c>
       <c r="I102" s="38">
-        <v>54.60526315789474</v>
+        <v>45.82905982905983</v>
       </c>
       <c r="J102" s="38">
-        <v>3301.3614457831331</v>
+        <v>3247.2720999626999</v>
       </c>
       <c r="K102" s="38">
-        <v>4262.4414457831326</v>
+        <v>3333.5600522193208</v>
       </c>
       <c r="L102" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M102" s="39">
-        <v>45819.555555555547</v>
+        <v>46052.423611111109</v>
       </c>
     </row>
     <row r="103" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A103" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B103" s="37" t="s">
         <v>344</v>
       </c>
       <c r="C103" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D103" s="37" t="s">
         <v>119</v>
       </c>
       <c r="E103" s="37" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="F103" s="37" t="s">
-        <v>165</v>
+        <v>487</v>
       </c>
       <c r="G103" s="38" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="H103" s="38">
-        <v>3729</v>
+        <v>2198</v>
       </c>
       <c r="I103" s="38">
-        <v>67.80</v>
+        <v>54.95</v>
       </c>
       <c r="J103" s="38">
-        <v>3269.1587556985792</v>
+        <v>3184.3566878980891</v>
       </c>
       <c r="K103" s="38">
-        <v>3622.4116385089842</v>
+        <v>3249.8707916287531</v>
       </c>
       <c r="L103" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M103" s="39">
-        <v>45820.506956018522</v>
+        <v>46197.506944444453</v>
       </c>
     </row>
     <row r="104" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A104" s="37" t="s">
         <v>244</v>
       </c>
       <c r="B104" s="37" t="s">
         <v>345</v>
       </c>
       <c r="C104" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D104" s="37" t="s">
-        <v>345</v>
+        <v>429</v>
       </c>
       <c r="E104" s="37" t="s">
-        <v>143</v>
+        <v>443</v>
       </c>
       <c r="F104" s="37" t="s">
-        <v>175</v>
+        <v>488</v>
       </c>
       <c r="G104" s="38" t="s">
-        <v>205</v>
+        <v>511</v>
       </c>
       <c r="H104" s="38">
-        <v>2898</v>
+        <v>3534</v>
       </c>
       <c r="I104" s="38">
-        <v>54.679245283018872</v>
+        <v>45.896103896103902</v>
       </c>
       <c r="J104" s="38">
-        <v>3196.7142857142858</v>
+        <v>3230.6672325976228</v>
       </c>
       <c r="K104" s="38">
-        <v>3539.4975845410622</v>
+        <v>3830.1553480475382</v>
       </c>
       <c r="L104" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M104" s="39">
-        <v>45820.506967592592</v>
+        <v>46262.423611111109</v>
       </c>
     </row>
     <row r="105" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A105" s="37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B105" s="37" t="s">
         <v>346</v>
       </c>
       <c r="C105" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D105" s="37" t="s">
-        <v>433</v>
+        <v>412</v>
       </c>
       <c r="E105" s="37" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="F105" s="37" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="G105" s="38" t="s">
-        <v>506</v>
+        <v>219</v>
       </c>
       <c r="H105" s="38">
-        <v>1574</v>
+        <v>2740</v>
       </c>
       <c r="I105" s="38">
-        <v>54.275862068965523</v>
+        <v>72.10526315789474</v>
       </c>
       <c r="J105" s="38">
-        <v>3265.188691232529</v>
+        <v>3283.0463722627742</v>
       </c>
       <c r="K105" s="38">
-        <v>3515.1410419313852</v>
+        <v>3560.4949124087589</v>
       </c>
       <c r="L105" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M105" s="39">
-        <v>45883.51390046296</v>
+        <v>45566.63890046296</v>
       </c>
     </row>
     <row r="106" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A106" s="37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B106" s="37" t="s">
         <v>347</v>
       </c>
       <c r="C106" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D106" s="37" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E106" s="37" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="F106" s="37" t="s">
-        <v>171</v>
+        <v>490</v>
       </c>
       <c r="G106" s="38" t="s">
-        <v>535</v>
+        <v>216</v>
       </c>
       <c r="H106" s="38">
-        <v>6705</v>
+        <v>7463</v>
       </c>
       <c r="I106" s="38">
-        <v>37.881355932203391</v>
+        <v>52.929078014184398</v>
       </c>
       <c r="J106" s="38">
-        <v>3187.4615257270689</v>
+        <v>2826.3466434409761</v>
       </c>
       <c r="K106" s="38">
-        <v>3257.766074571216</v>
+        <v>3214.662468176336</v>
       </c>
       <c r="L106" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M106" s="39">
-        <v>45883.520844907413</v>
+        <v>45566.638923611114</v>
       </c>
     </row>
     <row r="107" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A107" s="37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B107" s="37" t="s">
         <v>348</v>
       </c>
       <c r="C107" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D107" s="37" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E107" s="37" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="F107" s="37" t="s">
-        <v>175</v>
+        <v>483</v>
       </c>
       <c r="G107" s="38" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="H107" s="38">
-        <v>1851</v>
+        <v>2278</v>
       </c>
       <c r="I107" s="38">
-        <v>50.027027027027017</v>
+        <v>49.521739130434781</v>
       </c>
       <c r="J107" s="38">
-        <v>3738.055645596975</v>
+        <v>3386.9591747146619</v>
       </c>
       <c r="K107" s="38">
-        <v>3870.687736358725</v>
+        <v>3442.270851624231</v>
       </c>
       <c r="L107" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M107" s="39">
-        <v>45974.50001157407</v>
+        <v>45666.520833333343</v>
       </c>
     </row>
     <row r="108" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A108" s="37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B108" s="37" t="s">
         <v>349</v>
       </c>
       <c r="C108" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D108" s="37" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="E108" s="37" t="s">
-        <v>453</v>
+        <v>430</v>
       </c>
       <c r="F108" s="37" t="s">
-        <v>161</v>
+        <v>471</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>537</v>
+        <v>507</v>
       </c>
       <c r="H108" s="38">
-        <v>5362</v>
+        <v>3108</v>
       </c>
       <c r="I108" s="38">
-        <v>45.82905982905983</v>
+        <v>97.125</v>
       </c>
       <c r="J108" s="38">
-        <v>3247.2720999626999</v>
+        <v>3111.3658301158298</v>
       </c>
       <c r="K108" s="38">
-        <v>3333.5600522193208</v>
+        <v>3371.8481338481338</v>
       </c>
       <c r="L108" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M108" s="39">
-        <v>46052.423611111109</v>
+        <v>45681.444467592592</v>
       </c>
     </row>
     <row r="109" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A109" s="37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B109" s="37" t="s">
         <v>350</v>
       </c>
       <c r="C109" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D109" s="37" t="s">
-        <v>122</v>
+        <v>432</v>
       </c>
       <c r="E109" s="37" t="s">
-        <v>122</v>
+        <v>430</v>
       </c>
       <c r="F109" s="37" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="H109" s="38">
-        <v>2198</v>
+        <v>3441</v>
       </c>
       <c r="I109" s="38">
-        <v>54.95</v>
+        <v>55.50</v>
       </c>
       <c r="J109" s="38">
-        <v>3184.3566878980891</v>
+        <v>3266.8761987794251</v>
       </c>
       <c r="K109" s="38">
-        <v>3249.8707916287531</v>
+        <v>3709.2882882882882</v>
       </c>
       <c r="L109" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M109" s="39">
-        <v>46197.506944444453</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45685.618067129632</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A110" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B110" s="37" t="s">
         <v>351</v>
       </c>
       <c r="C110" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D110" s="37" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="E110" s="37" t="s">
-        <v>143</v>
+        <v>443</v>
       </c>
       <c r="F110" s="37" t="s">
-        <v>499</v>
+        <v>471</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>538</v>
+        <v>186</v>
       </c>
       <c r="H110" s="38">
-        <v>5355</v>
+        <v>2870</v>
       </c>
       <c r="I110" s="38">
-        <v>54.090909090909093</v>
+        <v>53.148148148148152</v>
       </c>
       <c r="J110" s="38">
-        <v>3332.8390289449112</v>
+        <v>3257.1951219512189</v>
       </c>
       <c r="K110" s="38">
-        <v>3895.1574229691878</v>
+        <v>3343.33031358885</v>
       </c>
       <c r="L110" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M110" s="39">
-        <v>45512.527777777781</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>45685.625</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A111" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B111" s="37" t="s">
         <v>352</v>
       </c>
       <c r="C111" s="37" t="s">
-        <v>107</v>
+        <v>225</v>
       </c>
       <c r="D111" s="37" t="s">
         <v>352</v>
       </c>
       <c r="E111" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F111" s="37" t="s">
-        <v>171</v>
+        <v>491</v>
       </c>
       <c r="G111" s="38" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="H111" s="38">
-        <v>3940</v>
+        <v>3080</v>
       </c>
       <c r="I111" s="38">
-        <v>58.805970149253731</v>
+        <v>50.491803278688522</v>
       </c>
       <c r="J111" s="38">
-        <v>3387.9294416243661</v>
+        <v>2849.8587662337659</v>
       </c>
       <c r="K111" s="38">
-        <v>4030.373350253808</v>
+        <v>3968.2279220779219</v>
       </c>
       <c r="L111" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M111" s="39">
-        <v>45531.680567129632</v>
+        <v>45692.618067129632</v>
       </c>
     </row>
     <row r="112" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A112" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B112" s="37" t="s">
         <v>353</v>
       </c>
       <c r="C112" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D112" s="37" t="s">
-        <v>398</v>
+        <v>430</v>
       </c>
       <c r="E112" s="37" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="F112" s="37" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="G112" s="38" t="s">
-        <v>196</v>
+        <v>531</v>
       </c>
       <c r="H112" s="38">
-        <v>2740</v>
+        <v>8625</v>
       </c>
       <c r="I112" s="38">
-        <v>72.10526315789474</v>
+        <v>45.39473684210526</v>
       </c>
       <c r="J112" s="38">
-        <v>3283.0463722627742</v>
+        <v>3375.5406376811588</v>
       </c>
       <c r="K112" s="38">
-        <v>3560.4949124087589</v>
+        <v>3627.1564057971009</v>
       </c>
       <c r="L112" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M112" s="39">
-        <v>45566.63890046296</v>
+        <v>45694.520844907413</v>
       </c>
     </row>
     <row r="113" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A113" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B113" s="37" t="s">
         <v>354</v>
       </c>
       <c r="C113" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D113" s="37" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E113" s="37" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="F113" s="37" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="G113" s="38" t="s">
-        <v>219</v>
+        <v>507</v>
       </c>
       <c r="H113" s="38">
-        <v>7463</v>
+        <v>1848</v>
       </c>
       <c r="I113" s="38">
-        <v>52.929078014184398</v>
+        <v>57.75</v>
       </c>
       <c r="J113" s="38">
-        <v>2826.3466434409761</v>
+        <v>3363.3658008658008</v>
       </c>
       <c r="K113" s="38">
-        <v>3214.662468176336</v>
+        <v>3667.0362554112548</v>
       </c>
       <c r="L113" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M113" s="39">
-        <v>45566.638923611114</v>
+        <v>45750.520844907413</v>
       </c>
     </row>
     <row r="114" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A114" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B114" s="37" t="s">
         <v>355</v>
       </c>
       <c r="C114" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D114" s="37" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="E114" s="37" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="F114" s="37" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="G114" s="38" t="s">
-        <v>213</v>
+        <v>532</v>
       </c>
       <c r="H114" s="38">
-        <v>2278</v>
+        <v>3707</v>
       </c>
       <c r="I114" s="38">
-        <v>49.521739130434781</v>
+        <v>46.924050632911403</v>
       </c>
       <c r="J114" s="38">
-        <v>3386.9591747146619</v>
+        <v>3106.9832748853519</v>
       </c>
       <c r="K114" s="38">
-        <v>3442.270851624231</v>
+        <v>3417.5540868626931</v>
       </c>
       <c r="L114" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M114" s="39">
-        <v>45666.520833333343</v>
+        <v>45786.451388888891</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A115" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B115" s="37" t="s">
         <v>356</v>
       </c>
       <c r="C115" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D115" s="37" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="E115" s="37" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="F115" s="37" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="G115" s="38" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="H115" s="38">
-        <v>3108</v>
+        <v>1946</v>
       </c>
       <c r="I115" s="38">
-        <v>97.125</v>
+        <v>48.65</v>
       </c>
       <c r="J115" s="38">
-        <v>3111.3658301158298</v>
+        <v>3329.0626927029798</v>
       </c>
       <c r="K115" s="38">
-        <v>3371.8481338481338</v>
+        <v>3566.197327852004</v>
       </c>
       <c r="L115" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M115" s="39">
-        <v>45681.444467592592</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45833.527800925927</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A116" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B116" s="37" t="s">
         <v>357</v>
       </c>
       <c r="C116" s="37" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
       <c r="D116" s="37" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E116" s="37" t="s">
-        <v>438</v>
+        <v>412</v>
       </c>
       <c r="F116" s="37" t="s">
-        <v>494</v>
+        <v>167</v>
       </c>
       <c r="G116" s="38" t="s">
-        <v>539</v>
+        <v>196</v>
       </c>
       <c r="H116" s="38">
-        <v>3441</v>
+        <v>4834</v>
       </c>
       <c r="I116" s="38">
-        <v>55.50</v>
+        <v>61.974358974358978</v>
       </c>
       <c r="J116" s="38">
-        <v>3266.8761987794251</v>
+        <v>3186.9141497724449</v>
       </c>
       <c r="K116" s="38">
-        <v>3709.2882882882882</v>
+        <v>3742.02647910633</v>
       </c>
       <c r="L116" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M116" s="39">
-        <v>45685.618067129632</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45834.506967592592</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A117" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B117" s="37" t="s">
         <v>358</v>
       </c>
       <c r="C117" s="37" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="D117" s="37" t="s">
-        <v>441</v>
+        <v>358</v>
       </c>
       <c r="E117" s="37" t="s">
-        <v>450</v>
+        <v>140</v>
       </c>
       <c r="F117" s="37" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="G117" s="38" t="s">
-        <v>189</v>
+        <v>497</v>
       </c>
       <c r="H117" s="38">
-        <v>2870</v>
+        <v>4365</v>
       </c>
       <c r="I117" s="38">
-        <v>53.148148148148152</v>
+        <v>62.357142857142847</v>
       </c>
       <c r="J117" s="38">
-        <v>3257.1951219512189</v>
+        <v>3250.4295532646051</v>
       </c>
       <c r="K117" s="38">
-        <v>3343.33031358885</v>
+        <v>3911.7434135166091</v>
       </c>
       <c r="L117" s="38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M117" s="39">
-        <v>45685.625</v>
+        <v>45839.548634259263</v>
       </c>
     </row>
     <row r="118" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A118" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B118" s="37" t="s">
         <v>359</v>
       </c>
       <c r="C118" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D118" s="37" t="s">
-        <v>359</v>
+        <v>430</v>
       </c>
       <c r="E118" s="37" t="s">
-        <v>141</v>
+        <v>430</v>
       </c>
       <c r="F118" s="37" t="s">
-        <v>493</v>
+        <v>167</v>
       </c>
       <c r="G118" s="38" t="s">
-        <v>216</v>
+        <v>511</v>
       </c>
       <c r="H118" s="38">
-        <v>3080</v>
+        <v>3760</v>
       </c>
       <c r="I118" s="38">
-        <v>50.491803278688522</v>
+        <v>48.831168831168831</v>
       </c>
       <c r="J118" s="38">
-        <v>2849.8587662337659</v>
+        <v>2649.8760638297872</v>
       </c>
       <c r="K118" s="38">
-        <v>3968.2279220779219</v>
+        <v>2938.1933510638301</v>
       </c>
       <c r="L118" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M118" s="39">
-        <v>45692.618067129632</v>
+        <v>45910.548622685194</v>
       </c>
     </row>
     <row r="119" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A119" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B119" s="37" t="s">
         <v>360</v>
       </c>
       <c r="C119" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D119" s="37" t="s">
-        <v>438</v>
+        <v>360</v>
       </c>
       <c r="E119" s="37" t="s">
-        <v>453</v>
+        <v>140</v>
       </c>
       <c r="F119" s="37" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="G119" s="38" t="s">
-        <v>540</v>
+        <v>507</v>
       </c>
       <c r="H119" s="38">
-        <v>8625</v>
+        <v>1622</v>
       </c>
       <c r="I119" s="38">
-        <v>45.39473684210526</v>
+        <v>50.6875</v>
       </c>
       <c r="J119" s="38">
-        <v>3375.5406376811588</v>
+        <v>3250.3477188655979</v>
       </c>
       <c r="K119" s="38">
-        <v>3627.1564057971009</v>
+        <v>3912.8569667077682</v>
       </c>
       <c r="L119" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M119" s="39">
-        <v>45694.520844907413</v>
+        <v>45944.618067129632</v>
       </c>
     </row>
     <row r="120" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A120" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B120" s="37" t="s">
         <v>361</v>
       </c>
       <c r="C120" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D120" s="37" t="s">
-        <v>442</v>
+        <v>361</v>
       </c>
       <c r="E120" s="37" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="F120" s="37" t="s">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="G120" s="38" t="s">
-        <v>514</v>
+        <v>213</v>
       </c>
       <c r="H120" s="38">
-        <v>1848</v>
+        <v>2847</v>
       </c>
       <c r="I120" s="38">
-        <v>57.75</v>
+        <v>46.672131147540981</v>
       </c>
       <c r="J120" s="38">
-        <v>3363.3658008658008</v>
+        <v>3293</v>
       </c>
       <c r="K120" s="38">
-        <v>3667.0362554112548</v>
+        <v>4449.6041447137341</v>
       </c>
       <c r="L120" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M120" s="39">
-        <v>45750.520844907413</v>
+        <v>45979.611122685194</v>
       </c>
     </row>
     <row r="121" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A121" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B121" s="37" t="s">
         <v>362</v>
       </c>
       <c r="C121" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D121" s="37" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E121" s="37" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="F121" s="37" t="s">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="G121" s="38" t="s">
-        <v>541</v>
+        <v>197</v>
       </c>
       <c r="H121" s="38">
-        <v>3707</v>
+        <v>1770</v>
       </c>
       <c r="I121" s="38">
-        <v>46.924050632911403</v>
+        <v>39.333333333333343</v>
       </c>
       <c r="J121" s="38">
-        <v>3106.9832748853519</v>
+        <v>3463.2090395480218</v>
       </c>
       <c r="K121" s="38">
-        <v>3417.5540868626931</v>
+        <v>3922.480225988701</v>
       </c>
       <c r="L121" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M121" s="39">
-        <v>45786.451388888891</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>46079.506944444453</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A122" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B122" s="37" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="37" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="D122" s="37" t="s">
-        <v>440</v>
+        <v>363</v>
       </c>
       <c r="E122" s="37" t="s">
-        <v>438</v>
+        <v>139</v>
       </c>
       <c r="F122" s="37" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="G122" s="38" t="s">
-        <v>519</v>
+        <v>213</v>
       </c>
       <c r="H122" s="38">
-        <v>1946</v>
+        <v>3293</v>
       </c>
       <c r="I122" s="38">
-        <v>48.65</v>
+        <v>53.983606557377051</v>
       </c>
       <c r="J122" s="38">
-        <v>3329.0626927029798</v>
+        <v>3222.4415426662622</v>
       </c>
       <c r="K122" s="38">
-        <v>3566.197327852004</v>
+        <v>3970.5435772851501</v>
       </c>
       <c r="L122" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M122" s="39">
-        <v>45833.527800925927</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46086.506956018522</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A123" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B123" s="37" t="s">
         <v>364</v>
       </c>
       <c r="C123" s="37" t="s">
-        <v>107</v>
+        <v>223</v>
       </c>
       <c r="D123" s="37" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="E123" s="37" t="s">
-        <v>398</v>
+        <v>430</v>
       </c>
       <c r="F123" s="37" t="s">
-        <v>171</v>
+        <v>493</v>
       </c>
       <c r="G123" s="38" t="s">
-        <v>199</v>
+        <v>533</v>
       </c>
       <c r="H123" s="38">
-        <v>4834</v>
+        <v>6083</v>
       </c>
       <c r="I123" s="38">
-        <v>61.974358974358978</v>
+        <v>49.056451612903217</v>
       </c>
       <c r="J123" s="38">
-        <v>3186.9141497724449</v>
+        <v>3132.497272727273</v>
       </c>
       <c r="K123" s="38">
-        <v>3742.02647910633</v>
+        <v>4068.6307594936711</v>
       </c>
       <c r="L123" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M123" s="39">
-        <v>45834.506967592592</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46212.534733796303</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A124" s="37" t="s">
         <v>245</v>
       </c>
       <c r="B124" s="37" t="s">
         <v>365</v>
       </c>
       <c r="C124" s="37" t="s">
-        <v>107</v>
+        <v>371</v>
       </c>
       <c r="D124" s="37" t="s">
-        <v>365</v>
+        <v>437</v>
       </c>
       <c r="E124" s="37" t="s">
-        <v>143</v>
+        <v>437</v>
       </c>
       <c r="F124" s="37" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G124" s="38" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
       <c r="H124" s="38">
-        <v>4365</v>
+        <v>4993</v>
       </c>
       <c r="I124" s="38">
-        <v>62.357142857142847</v>
+        <v>32.21290322580645</v>
       </c>
       <c r="J124" s="38">
-        <v>3250.4295532646051</v>
+        <v>3566.7588624073701</v>
       </c>
       <c r="K124" s="38">
-        <v>3911.7434135166091</v>
+        <v>3767.240336471059</v>
       </c>
       <c r="L124" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M124" s="39">
-        <v>45839.548634259263</v>
+        <v>46240.506944444453</v>
       </c>
     </row>
     <row r="125" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A125" s="37" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B125" s="37" t="s">
         <v>366</v>
       </c>
       <c r="C125" s="37" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D125" s="37" t="s">
         <v>438</v>
       </c>
       <c r="E125" s="37" t="s">
         <v>438</v>
       </c>
       <c r="F125" s="37" t="s">
-        <v>171</v>
+        <v>495</v>
       </c>
       <c r="G125" s="38" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="H125" s="38">
-        <v>3760</v>
+        <v>1835</v>
       </c>
       <c r="I125" s="38">
-        <v>48.831168831168831</v>
+        <v>67.962962962962962</v>
       </c>
       <c r="J125" s="38">
-        <v>2649.8760638297872</v>
+        <v>3359.620163487738</v>
       </c>
       <c r="K125" s="38">
-        <v>2938.1933510638301</v>
+        <v>3387.8728773841958</v>
       </c>
       <c r="L125" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M125" s="39">
-        <v>45910.548622685194</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:13" s="19" customFormat="1" ht="14.25">
+        <v>45796.611111111109</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" s="19" customFormat="1" ht="28.5">
       <c r="A126" s="37" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B126" s="37" t="s">
         <v>367</v>
       </c>
       <c r="C126" s="37" t="s">
-        <v>106</v>
+        <v>226</v>
       </c>
       <c r="D126" s="37" t="s">
         <v>367</v>
       </c>
       <c r="E126" s="37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F126" s="37" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="G126" s="38" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="H126" s="38">
-        <v>1622</v>
+        <v>3853</v>
       </c>
       <c r="I126" s="38">
-        <v>50.6875</v>
+        <v>48.77215189873418</v>
       </c>
       <c r="J126" s="38">
-        <v>3250.3477188655979</v>
+        <v>2918.9410848689331</v>
       </c>
       <c r="K126" s="38">
-        <v>3912.8569667077682</v>
+        <v>3903.2317674539322</v>
       </c>
       <c r="L126" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M126" s="39">
-        <v>45944.618067129632</v>
+        <v>45833.472245370373</v>
       </c>
     </row>
     <row r="127" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A127" s="37" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B127" s="37" t="s">
         <v>368</v>
       </c>
       <c r="C127" s="37" t="s">
-        <v>108</v>
+        <v>371</v>
       </c>
       <c r="D127" s="37" t="s">
-        <v>368</v>
+        <v>439</v>
       </c>
       <c r="E127" s="37" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="F127" s="37" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="G127" s="38" t="s">
-        <v>216</v>
+        <v>535</v>
       </c>
       <c r="H127" s="38">
-        <v>2847</v>
+        <v>5230</v>
       </c>
       <c r="I127" s="38">
-        <v>46.672131147540981</v>
+        <v>25.265700483091791</v>
       </c>
       <c r="J127" s="38">
-        <v>3293</v>
+        <v>3710.3336520076482</v>
       </c>
       <c r="K127" s="38">
-        <v>4449.6041447137341</v>
+        <v>3711.802103250478</v>
       </c>
       <c r="L127" s="38" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M127" s="39">
-        <v>45979.611122685194</v>
+        <v>45964.527777777781</v>
       </c>
     </row>
     <row r="128" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A128" s="37" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B128" s="37" t="s">
         <v>369</v>
       </c>
       <c r="C128" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D128" s="37" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="E128" s="37" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="F128" s="37" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="G128" s="38" t="s">
-        <v>200</v>
+        <v>507</v>
       </c>
       <c r="H128" s="38">
-        <v>1770</v>
+        <v>1270</v>
       </c>
       <c r="I128" s="38">
-        <v>39.333333333333343</v>
+        <v>39.6875</v>
       </c>
       <c r="J128" s="38">
-        <v>3463.2090395480218</v>
+        <v>3235.4826771653538</v>
       </c>
       <c r="K128" s="38">
-        <v>3922.480225988701</v>
+        <v>3481.2921259842519</v>
       </c>
       <c r="L128" s="38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M128" s="39">
-        <v>46079.506944444453</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" s="19" customFormat="1" ht="28.5">
+        <v>46147.458356481482</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="19" customFormat="1" ht="14.25">
       <c r="A129" s="37" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B129" s="37" t="s">
         <v>370</v>
       </c>
       <c r="C129" s="37" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="D129" s="37" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
       <c r="E129" s="37" t="s">
-        <v>141</v>
+        <v>392</v>
       </c>
       <c r="F129" s="37" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="H129" s="38">
-        <v>3293</v>
+        <v>2861</v>
       </c>
       <c r="I129" s="38">
-        <v>53.983606557377051</v>
+        <v>48.491525423728817</v>
       </c>
       <c r="J129" s="38">
-        <v>3222.4415426662622</v>
+        <v>3046.3537224746592</v>
       </c>
       <c r="K129" s="38">
-        <v>3970.5435772851501</v>
+        <v>3277.042292904579</v>
       </c>
       <c r="L129" s="38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M129" s="39">
-        <v>46086.506956018522</v>
-[...244 lines deleted...]
-      <c r="M135" s="39">
         <v>45575.395833333343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A10"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="128.285714285714" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15">
       <c r="A1" s="32" t="s">
         <v>26</v>
       </c>