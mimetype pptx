--- v4 (2026-08-02)
+++ v5 (2026-09-17)
@@ -80,51 +80,51 @@
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <!--Generated by Aspose.Slides for .NET 26.2-->
 <p:presentation xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483734" r:id="rId4"/>
     <p:sldMasterId id="2147483762" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId7"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="326" r:id="rId8"/>
     <p:sldId id="322" r:id="rId9"/>
     <p:sldId id="323" r:id="rId10"/>
-    <p:sldId id="329" r:id="rId11"/>
+    <p:sldId id="332" r:id="rId11"/>
     <p:sldId id="324" r:id="rId12"/>
     <p:sldId id="304" r:id="rId13"/>
     <p:sldId id="330" r:id="rId14"/>
     <p:sldId id="331" r:id="rId15"/>
     <p:sldId id="319" r:id="rId16"/>
     <p:sldId id="316" r:id="rId17"/>
     <p:sldId id="327" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
     <p:tags r:id="rId19"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fi-FI"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
@@ -1100,63 +1100,63 @@
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:top>
         </a:tcBdr>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="bg1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16679" autoAdjust="0"/>
     <p:restoredTop sz="91942" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="125" d="100"/>
           <a:sy n="125" d="100"/>
         </p:scale>
-        <p:origin x="24" y="48"/>
+        <p:origin x="42" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -1218,272 +1218,278 @@
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$36</c:f>
+              <c:f>Sheet1!$A$2:$A$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="35"/>
+                <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>45170</c:v>
+                  <c:v>45200</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45200</c:v>
+                  <c:v>45231</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45231</c:v>
+                  <c:v>45261</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45261</c:v>
+                  <c:v>45292</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45292</c:v>
+                  <c:v>45323</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45323</c:v>
+                  <c:v>45352</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45352</c:v>
+                  <c:v>45383</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45383</c:v>
+                  <c:v>45413</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45413</c:v>
+                  <c:v>45444</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45444</c:v>
+                  <c:v>45474</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45474</c:v>
+                  <c:v>45505</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45505</c:v>
+                  <c:v>45536</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>45536</c:v>
+                  <c:v>45566</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>45566</c:v>
+                  <c:v>45597</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>45597</c:v>
+                  <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>45627</c:v>
+                  <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46174</c:v>
+                  <c:v>46204</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46204</c:v>
+                  <c:v>46235</c:v>
+                </c:pt>
+                <c:pt idx="35">
+                  <c:v>46266</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$36</c:f>
+              <c:f>Sheet1!$B$2:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="35"/>
+                <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>6031</c:v>
+                  <c:v>6315</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>6315</c:v>
+                  <c:v>6932</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6932</c:v>
+                  <c:v>8612</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8612</c:v>
+                  <c:v>8664</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8664</c:v>
+                  <c:v>8464</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8464</c:v>
+                  <c:v>8395</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8395</c:v>
+                  <c:v>8919</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8919</c:v>
+                  <c:v>9579</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>9579</c:v>
+                  <c:v>10002</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>10002</c:v>
+                  <c:v>9406</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>9406</c:v>
+                  <c:v>9455</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>9455</c:v>
+                  <c:v>9248</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9248</c:v>
+                  <c:v>9157</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>9157</c:v>
+                  <c:v>9009</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>9009</c:v>
+                  <c:v>8400</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>8400</c:v>
+                  <c:v>8368</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>8368</c:v>
+                  <c:v>9098</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>9098</c:v>
+                  <c:v>8753</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>8753</c:v>
+                  <c:v>8876</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>8876</c:v>
+                  <c:v>8306</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>8306</c:v>
+                  <c:v>8051</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>8051</c:v>
+                  <c:v>8902</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>8902</c:v>
+                  <c:v>8820</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>8820</c:v>
+                  <c:v>9107</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>9107</c:v>
+                  <c:v>8698</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>8698</c:v>
+                  <c:v>8509</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>8359</c:v>
+                  <c:v>7903</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>7753</c:v>
+                  <c:v>7746</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>7596</c:v>
+                  <c:v>7425</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>7191</c:v>
+                  <c:v>7810</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>7576</c:v>
+                  <c:v>7444</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>6982</c:v>
+                  <c:v>7720</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>7258</c:v>
+                  <c:v>7660</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>7024</c:v>
+                  <c:v>7152</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>6516</c:v>
+                  <c:v>6989</c:v>
+                </c:pt>
+                <c:pt idx="35">
+                  <c:v>6519</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3FE5-48BD-ABB7-B46FB26D989A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="247008815"/>
         <c:axId val="247006735"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="247008815"/>
@@ -1654,173 +1660,173 @@
                 <c:pt idx="0">
                   <c:v>Liukuva vuosivumma,  viimevuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="8F993E"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
                   <c:v>Asumisoikeusasunnot</c:v>
-                </c:pt>
-[...1 lines deleted...]
-                  <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>2604</c:v>
+                  <c:v>2645</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1104</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2414</c:v>
+                  <c:v>1366</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0</c:v>
+                  <c:v>2397</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2670</c:v>
+                  <c:v>2497</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluvavuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="2C5234"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
                   <c:v>Asumisoikeusasunnot</c:v>
-                </c:pt>
-[...1 lines deleted...]
-                  <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>3209</c:v>
+                  <c:v>2913</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>985</c:v>
+                  <c:v>1422</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>883</c:v>
+                  <c:v>848</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>609</c:v>
+                  <c:v>637</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>544</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>234</c:v>
+                  <c:v>155</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="1356054911"/>
         <c:axId val="1356055327"/>
       </c:barChart>
       <c:catAx>
@@ -2049,75 +2055,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3200</c:v>
+                  <c:v>3539</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>329</c:v>
+                  <c:v>574</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1406</c:v>
+                  <c:v>1497</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1582</c:v>
+                  <c:v>1353</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>266</c:v>
+                  <c:v>231</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>497</c:v>
+                  <c:v>465</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>298</c:v>
+                  <c:v>276</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>265</c:v>
+                  <c:v>176</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1111</c:v>
+                  <c:v>983</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluva vuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2150,75 +2156,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>2790</c:v>
+                  <c:v>3077</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>427</c:v>
+                  <c:v>182</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>906</c:v>
+                  <c:v>756</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>903</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>370</c:v>
+                  <c:v>490</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>260</c:v>
+                  <c:v>170</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>75</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>693</c:v>
+                  <c:v>870</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -2407,63 +2413,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1096</c:v>
+                  <c:v>1129</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>489</c:v>
+                  <c:v>467</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>124</c:v>
+                  <c:v>144</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>237</c:v>
+                  <c:v>115</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0</c:v>
+                  <c:v>275</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Varauspäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2484,63 +2490,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1745</c:v>
+                  <c:v>1582</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>968</c:v>
+                  <c:v>794</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>99</c:v>
+                  <c:v>20</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>252</c:v>
+                  <c:v>90</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>480</c:v>
+                  <c:v>197</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -7794,51 +7800,51 @@
           <a:xfrm>
             <a:off x="251520" y="4905722"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Otsikko 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440B5A12-F6CE-44E2-A68B-96CB4412EB9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1763688" y="1383417"/>
             <a:ext cx="4968552" cy="675338"/>
@@ -8210,51 +8216,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D12D739B-22A1-483A-9B8F-23D6BD525525}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1857145119"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objOnly" preserve="1">
   <p:cSld name="Sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8367,51 +8373,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{BD99CAF1-E4F0-4ED5-A314-A3DC8A889879}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="44696120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
   <p:cSld name="Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8550,51 +8556,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1359226060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
   <p:cSld name="Otsikko sekä kaaviokuva tai organisaatiokaavio">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8691,51 +8697,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3047062433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="2_Mukautettu asettelu">
     <p:bg>
       <p:bgPr>
@@ -9201,51 +9207,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{1AE6B3D6-2E8A-46E0-BCA4-C993A0EE525B}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -9568,51 +9574,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{9D6569EC-135D-470D-AF34-2A7FC831DBDD}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Alatunnisteen paikkamerkki 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A83A69CA-DEF0-4B76-86AD-7D71E2BD83AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10051,51 +10057,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{F8901E5F-E743-4563-BE5B-8B4115EC5E81}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -10524,51 +10530,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2324BAB4-7A50-4285-A8AF-2E76234A09B7}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -11036,51 +11042,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2324BAB4-7A50-4285-A8AF-2E76234A09B7}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -11392,51 +11398,51 @@
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="fi-FI" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="262626"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -11732,51 +11738,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2A7E3B0E-B251-407B-8636-10AD5910FED4}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Kuva 10" descr="Valtion tukeman asuntorakentamisen keskuksen logo, joka muodostuu ympäristöministeriön leijona-tunnuksesta ja nimiosasta sekä keskuksen nimestä.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A39CC0E-82E0-4C8B-92E1-CE7DE6254A82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
@@ -12019,51 +12025,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Taulukon paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABAFD10-85CD-41DC-80B6-3C0A888B4ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="683569" y="1419623"/>
             <a:ext cx="7941318" cy="3024336"/>
@@ -12160,51 +12166,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Kaavion paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CFA13F0-ED6C-4B2A-B630-B752F0E5D4F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="614012" y="1491630"/>
             <a:ext cx="8066088" cy="3024188"/>
@@ -12359,51 +12365,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{83217F9A-5279-4A99-98DC-50C5833EE471}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{930B0BB3-3E52-4E26-B212-095745F29EAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723292" y="1347614"/>
             <a:ext cx="1272444" cy="3338512"/>
@@ -12570,51 +12576,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8B6ABD5-3CA2-4D3B-81B3-32D926D0C86F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3328889310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Kaksi sisältökohdetta">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -12832,51 +12838,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{5B7540CC-64CA-427D-8907-07D52159AF6C}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Sisällön paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81239D2D-06C7-43FF-B16F-FCA25975111C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="733942" y="1419622"/>
             <a:ext cx="3474995" cy="2971800"/>
@@ -13100,51 +13106,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C1162F13-369F-4FB4-9811-5718EB0BBD74}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2817261751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Tyhjä">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -13169,51 +13175,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A4C4ECE4-EF7B-4899-8337-9177D72C5861}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2891819094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml" /></Relationships>
 </file>
@@ -13466,51 +13472,51 @@
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="fi-FI" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="262626"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A393E43D-9641-4743-87FB-3BB21D2298B7}"/>
               </a:ext>
@@ -14334,51 +14340,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{6C92F02F-BB91-4F5D-9986-38A851A58566}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>15.4.2026</a:t>
+              <a:t>5.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Dian numeron paikkamerkki 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE79737B-6D60-4D97-8229-8CAA42848EA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
@@ -14836,51 +14842,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1660465" y="2643758"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t> 02.08.2026</a:t>
+              <a:t> 16.09.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3009468735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15093,51 +15099,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -15367,51 +15373,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 549</a:t>
+                        <a:t>3 583</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15427,51 +15433,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,8%</a:t>
+                        <a:t>-1,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15768,51 +15774,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 854</a:t>
+                        <a:t>2 853</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15968,51 +15974,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 095</a:t>
+                        <a:t>3 473</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16161,51 +16167,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 309</a:t>
+                        <a:t>3 414</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16221,51 +16227,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,2%</a:t>
+                        <a:t>3,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16354,51 +16360,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 111</a:t>
+                        <a:t>3 198</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16414,51 +16420,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,0%</a:t>
+                        <a:t>1,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17126,51 +17132,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 077</a:t>
+                        <a:t>3 107</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17186,51 +17192,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -0,9%</a:t>
+                        <a:t> 0,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17919,51 +17925,51 @@
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB01E596-61BA-42DE-AD20-8741C4061201}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -18191,51 +18197,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 464</a:t>
+              <a:t>6 563</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2854122950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -18447,51 +18453,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -18781,95 +18787,95 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
+              <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
+              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3720321842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -18890,51 +18896,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637345" y="646072"/>
             <a:ext cx="7869310" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -18953,51 +18959,51 @@
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804" y="1578708"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 464</a:t>
+              <a:t>6 563</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1829727" y="1573360"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -19019,115 +19025,115 @@
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3707903" y="1620072"/>
             <a:ext cx="1872208" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3 344</a:t>
+              <a:t>4 201</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5421957" y="1577749"/>
             <a:ext cx="1347671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>-28%</a:t>
+              <a:t>-24%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1054265" y="1290219"/>
             <a:ext cx="2941671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
+              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1400">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663801" y="1327869"/>
             <a:ext cx="2304256" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -19209,672 +19215,795 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="800" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Muutos ed. vuoden alkuun</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="800">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="18" name="Table 17"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId val="880229972"/>
+                <p14:modId val="3279258303"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="827584" y="2280852"/>
-          <a:ext cx="7262151" cy="2667162"/>
+          <a:off x="539552" y="2178605"/>
+          <a:ext cx="7488831" cy="2697402"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2420717">
+                <a:gridCol w="2496277">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="724932861"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2420717">
+                <a:gridCol w="2496277">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="699024010"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2420717">
+                <a:gridCol w="2496277">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1199958179"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="453952">
+              <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Hankemuoto</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (02.08.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (02.08.2026)</a:t>
+                        <a:t> Liukuva vuosisumma (16.09.2026)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290100153"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="468337">
+              <a:tr h="426014">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 604 </a:t>
+                        <a:t> 2 645 </a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 209</a:t>
+                        <a:t> 2 957</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1862582263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="383017">
+              <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="253746"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="253746"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> 0</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1000">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="253746"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1 422 </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3378640238"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="349192">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Asumisoikeusasunnot</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 156</a:t>
+                        <a:t> 1 366</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 985</a:t>
+                        <a:t> 848</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="744017951"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="453952">
+              <a:tr h="349192">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Erityisryhmien vuokra-asunnot</a:t>
+                        <a:t>Opiskelija-asunnot</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 414</a:t>
+                        <a:t>2 397</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 883</a:t>
+                        <a:t>637</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3613128938"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="453952">
+              <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
+                        <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 0</a:t>
+                        <a:t> 2 497</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>609 </a:t>
+                        <a:t> 544</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2332233245"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="453952">
+              <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Takauslainoitetut vuokra-asunnot</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 670</a:t>
+                        <a:t> 189</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 544</a:t>
+                        <a:t> 155</a:t>
                       </a:r>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
+                      <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="670112532"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId val="641975057"/>
+        <p14:creationId val="1202405966"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
@@ -20078,51 +20207,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="1105097529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1275606"/>
           <a:ext cx="8712968" cy="3168352"/>
         </p:xfrm>
@@ -20391,51 +20520,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
+              <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4788024" y="4461098"/>
             <a:ext cx="2736304" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20646,51 +20775,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
+              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2879629656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -20916,51 +21045,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -21035,306 +21164,306 @@
                         <a:t>Alue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
+                        <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3361084157"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 200</a:t>
+                        <a:t>3 539</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 790</a:t>
+                        <a:t>3 077</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3074771819"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Helsingin muut MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>329</a:t>
+                        <a:t>574</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>427</a:t>
+                        <a:t>182</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3282695673"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Tampereen MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 406</a:t>
+                        <a:t>1 497</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>906</a:t>
+                        <a:t>756</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3723870932"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Turun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 582</a:t>
+                        <a:t>1 353</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>903</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
@@ -21351,173 +21480,173 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Oulun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>266</a:t>
+                        <a:t>231</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>370</a:t>
+                        <a:t>490</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2646709794"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Jyväskylän MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>497</a:t>
+                        <a:t>465</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>260</a:t>
+                        <a:t>170</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3518304856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Kuopion MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>298</a:t>
+                        <a:t>276</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>75</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
@@ -21534,51 +21663,51 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Lahden MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>265</a:t>
+                        <a:t>176</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>40</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
@@ -21595,69 +21724,69 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Muut kuin MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 111</a:t>
+                        <a:t>983</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>693</a:t>
+                        <a:t>870</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3619598524"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -21918,51 +22047,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="211452599"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1131590"/>
           <a:ext cx="6336704" cy="3669010"/>
         </p:xfrm>
@@ -22116,51 +22245,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 544</a:t>
+                <a:t>2 683</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="TextBox 9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -22198,51 +22327,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>1 946</a:t>
+                <a:t>2 130</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2256736685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -22467,51 +22596,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -22676,352 +22805,352 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 096</a:t>
+                        <a:t>1 129</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 745</a:t>
+                        <a:t>1 582</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="899016556"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Opiskelija-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>489</a:t>
+                        <a:t>467</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>968</a:t>
+                        <a:t>794</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3941356482"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>124</a:t>
+                        <a:t>144</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>99</a:t>
+                        <a:t>20</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>237</a:t>
+                        <a:t>115</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>252</a:t>
+                        <a:t>90</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="796485484"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Takauslainoitetut vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0</a:t>
+                        <a:t>275</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>480</a:t>
+                        <a:t>197</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1614881808"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -23159,51 +23288,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 544</a:t>
+                <a:t>2 683</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 11"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -23241,51 +23370,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>1 946</a:t>
+                <a:t>2 130</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1902100205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -23725,86 +23854,86 @@
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 354</a:t>
+                        <a:t>3 371</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,6%</a:t>
+                        <a:t>-6,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
@@ -23865,81 +23994,81 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 935</a:t>
+                        <a:t>3 964</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,1%</a:t>
+                        <a:t>-4,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -23972,86 +24101,86 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 175</a:t>
+                        <a:t>3 245</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,1%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -24067,151 +24196,151 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 645</a:t>
+                        <a:t>3 769</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,9%</a:t>
+                        <a:t>1,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 325</a:t>
+                        <a:t>3 380</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,2%</a:t>
+                        <a:t>-1,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -24244,196 +24373,196 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 309</a:t>
+                        <a:t>3 351</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,8%</a:t>
+                        <a:t>-0,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 964</a:t>
+                        <a:t> 4 063</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,1%</a:t>
+                        <a:t>2,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 705</a:t>
+                        <a:t> 3 761</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,5%</a:t>
+                        <a:t>0,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -24658,51 +24787,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>2.8.2026</a:t>
+              <a:t>16.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -26797,50 +26926,56 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100FE89FF08C6FE534D8CA0B45BA5231B4B" ma:contentTypeVersion="4" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8a76f953ac2225652ba380102b9fcd12">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84832a1d-ccbd-497d-a6bb-cbb248bc4350" xmlns:ns3="c42a97b5-f3b5-458c-a2fc-dc867765c088" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77266d5722488604bbdbb3cad2b50371" ns2:_="" ns3:_="">
     <xsd:import namespace="84832a1d-ccbd-497d-a6bb-cbb248bc4350"/>
     <xsd:import namespace="c42a97b5-f3b5-458c-a2fc-dc867765c088"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84832a1d-ccbd-497d-a6bb-cbb248bc4350" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -26961,97 +27096,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C867B8-4B4C-4341-8850-ADBF5D4A9100}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29AF9A58-B36B-4B51-9116-4B46BDA4B1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84832a1d-ccbd-497d-a6bb-cbb248bc4350"/>
     <ds:schemaRef ds:uri="c42a97b5-f3b5-458c-a2fc-dc867765c088"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8DE8D2-05F6-4240-98C2-771AE7F76447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>ARA-tilastot-esityspohja_2020S</Template>
   <Company/>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>51</Paragraphs>
   <Slides>11</Slides>
   <Notes>8</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>