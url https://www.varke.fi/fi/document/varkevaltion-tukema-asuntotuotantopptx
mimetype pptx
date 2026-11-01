--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -1223,273 +1223,273 @@
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>45200</c:v>
+                  <c:v>45231</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45231</c:v>
+                  <c:v>45261</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45261</c:v>
+                  <c:v>45292</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45292</c:v>
+                  <c:v>45323</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45323</c:v>
+                  <c:v>45352</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45352</c:v>
+                  <c:v>45383</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45383</c:v>
+                  <c:v>45413</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45413</c:v>
+                  <c:v>45444</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45444</c:v>
+                  <c:v>45474</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45474</c:v>
+                  <c:v>45505</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45505</c:v>
+                  <c:v>45536</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45536</c:v>
+                  <c:v>45566</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>45566</c:v>
+                  <c:v>45597</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>45597</c:v>
+                  <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>45627</c:v>
+                  <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46174</c:v>
+                  <c:v>46204</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46204</c:v>
+                  <c:v>46235</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46235</c:v>
+                  <c:v>46266</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46266</c:v>
+                  <c:v>46296</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>6315</c:v>
+                  <c:v>6932</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>6932</c:v>
+                  <c:v>8612</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>8612</c:v>
+                  <c:v>8664</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8664</c:v>
+                  <c:v>8464</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8464</c:v>
+                  <c:v>8395</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8395</c:v>
+                  <c:v>8919</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8919</c:v>
+                  <c:v>9579</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>9579</c:v>
+                  <c:v>10002</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>10002</c:v>
+                  <c:v>9406</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>9406</c:v>
+                  <c:v>9455</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>9455</c:v>
+                  <c:v>9248</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>9248</c:v>
+                  <c:v>9157</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9157</c:v>
+                  <c:v>9009</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>9009</c:v>
+                  <c:v>8400</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>8400</c:v>
+                  <c:v>8368</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>8368</c:v>
+                  <c:v>9098</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>9098</c:v>
+                  <c:v>8753</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>8753</c:v>
+                  <c:v>8876</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>8876</c:v>
+                  <c:v>8306</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>8306</c:v>
+                  <c:v>8051</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>8051</c:v>
+                  <c:v>8902</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>8902</c:v>
+                  <c:v>8820</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>8820</c:v>
+                  <c:v>9107</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>9107</c:v>
+                  <c:v>8698</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>8698</c:v>
+                  <c:v>8509</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>8509</c:v>
+                  <c:v>7903</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>7903</c:v>
+                  <c:v>7746</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>7746</c:v>
+                  <c:v>7425</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>7425</c:v>
+                  <c:v>7810</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>7810</c:v>
+                  <c:v>7444</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>7444</c:v>
+                  <c:v>7720</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>7720</c:v>
+                  <c:v>7660</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>7660</c:v>
+                  <c:v>7152</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>7152</c:v>
+                  <c:v>6989</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>6989</c:v>
+                  <c:v>6470</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>6519</c:v>
+                  <c:v>6185</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3FE5-48BD-ABB7-B46FB26D989A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="247008815"/>
         <c:axId val="247006735"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="247008815"/>
@@ -1666,81 +1666,81 @@
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="8F993E"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>Asumisoikeusasunnot</c:v>
+                  <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>Erityisryhmien vuokra-asunnot</c:v>
+                  <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>2645</c:v>
+                  <c:v>2876</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1366</c:v>
+                  <c:v>1282</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2397</c:v>
+                  <c:v>1725</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2497</c:v>
+                  <c:v>2519</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluvavuosi</c:v>
                 </c:pt>
               </c:strCache>
@@ -1749,81 +1749,81 @@
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="2C5234"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>Asumisoikeusasunnot</c:v>
+                  <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>Erityisryhmien vuokra-asunnot</c:v>
+                  <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>2913</c:v>
+                  <c:v>2905</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1422</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>848</c:v>
+                  <c:v>765</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>637</c:v>
+                  <c:v>431</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>544</c:v>
+                  <c:v>400</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>155</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="1356054911"/>
@@ -2055,75 +2055,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3539</c:v>
+                  <c:v>2979</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>574</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1497</c:v>
+                  <c:v>1600</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1353</c:v>
+                  <c:v>1481</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>231</c:v>
+                  <c:v>212</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>465</c:v>
+                  <c:v>457</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>276</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>176</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>983</c:v>
+                  <c:v>943</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluva vuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2156,75 +2156,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3077</c:v>
+                  <c:v>3056</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>182</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>756</c:v>
+                  <c:v>579</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>903</c:v>
+                  <c:v>780</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>490</c:v>
+                  <c:v>424</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>170</c:v>
+                  <c:v>155</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>75</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>870</c:v>
+                  <c:v>787</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -2413,63 +2413,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1129</c:v>
+                  <c:v>976</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>467</c:v>
+                  <c:v>878</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>144</c:v>
+                  <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>115</c:v>
+                  <c:v>209</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>275</c:v>
+                  <c:v>354</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Varauspäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2490,63 +2490,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1582</c:v>
+                  <c:v>1062</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>794</c:v>
+                  <c:v>401</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>20</c:v>
+                  <c:v>70</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>90</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>197</c:v>
+                  <c:v>111</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -14842,51 +14842,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1660465" y="2643758"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t> 16.09.2026</a:t>
+              <a:t> 31.10.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3009468735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15099,51 +15099,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -15373,51 +15373,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 583</a:t>
+                        <a:t>3 596</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15433,51 +15433,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,7%</a:t>
+                        <a:t>-5,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15581,51 +15581,51 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 336</a:t>
+                        <a:t>3 176</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15641,51 +15641,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,6%</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15774,51 +15774,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 853</a:t>
+                        <a:t>2 814</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16167,51 +16167,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 414</a:t>
+                        <a:t>3 423</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16227,51 +16227,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3,7%</a:t>
+                        <a:t>3,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16360,51 +16360,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 198</a:t>
+                        <a:t>3 202</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16420,51 +16420,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,7%</a:t>
+                        <a:t>0,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16553,51 +16553,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 042</a:t>
+                        <a:t>2 969</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17132,51 +17132,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 107</a:t>
+                        <a:t>3 109</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17192,51 +17192,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 0,6%</a:t>
+                        <a:t> 2,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17925,51 +17925,51 @@
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB01E596-61BA-42DE-AD20-8741C4061201}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -18102,51 +18102,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7187115" y="629350"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-28%</a:t>
+              <a:t>-30%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6228184" y="557104"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -18197,51 +18197,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 563</a:t>
+              <a:t>6 078</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2854122950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -18453,51 +18453,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -18787,95 +18787,95 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
+              <a:t>Liukuva vuosisumma (31.10.2025)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
+              <a:t>Liukuva vuosisumma (31.10.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3720321842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -18896,51 +18896,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637345" y="646072"/>
             <a:ext cx="7869310" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -18959,181 +18959,181 @@
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804" y="1578708"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 563</a:t>
+              <a:t>6 078</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1829727" y="1573360"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-28%</a:t>
+              <a:t>-30%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3707903" y="1620072"/>
             <a:ext cx="1872208" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4 201</a:t>
+              <a:t>4 616</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5421957" y="1577749"/>
             <a:ext cx="1347671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>-24%</a:t>
+              <a:t>-28%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1054265" y="1290219"/>
             <a:ext cx="2941671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
+              <a:t>Liukuva vuosisumma (31.10.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1400">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663801" y="1327869"/>
             <a:ext cx="2304256" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -19302,84 +19302,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (31.10.2025)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (16.09.2026)</a:t>
+                        <a:t> Liukuva vuosisumma (31.10.2026)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290100153"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="426014">
                 <a:tc>
@@ -19404,80 +19404,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 645 </a:t>
+                        <a:t> 2 899 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 957</a:t>
+                        <a:t> 2 905</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1862582263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19621,80 +19621,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 366</a:t>
+                        <a:t> 1 282</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 848</a:t>
+                        <a:t> 765</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="744017951"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="349192">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19715,80 +19715,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 397</a:t>
+                        <a:t>1 809</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>637</a:t>
+                        <a:t>431</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3613128938"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19809,80 +19809,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 497</a:t>
+                        <a:t> 2 519</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 544</a:t>
+                        <a:t> 400</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1000">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="393251">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -20207,51 +20207,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="1105097529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1275606"/>
           <a:ext cx="8712968" cy="3168352"/>
         </p:xfrm>
@@ -20520,51 +20520,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
+              <a:t>Liukuva vuosisumma (31.10.2025)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4788024" y="4461098"/>
             <a:ext cx="2736304" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20775,51 +20775,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
+              <a:t>Liukuva vuosisumma (31.10.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2879629656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -21045,51 +21045,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -21164,141 +21164,141 @@
                         <a:t>Alue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (16.09.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (31.10.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (16.09.2026)</a:t>
+                        <a:t>Liukuva vuosisumma (31.10.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3361084157"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 539</a:t>
+                        <a:t>2 979</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 077</a:t>
+                        <a:t>3 056</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3074771819"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Helsingin muut MAL-kunnat</a:t>
@@ -21358,252 +21358,252 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Tampereen MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 497</a:t>
+                        <a:t>1 600</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>756</a:t>
+                        <a:t>579</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3723870932"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Turun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 353</a:t>
+                        <a:t>1 481</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>903</a:t>
+                        <a:t>780</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3513596304"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Oulun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>231</a:t>
+                        <a:t>212</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>490</a:t>
+                        <a:t>424</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2646709794"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Jyväskylän MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>465</a:t>
+                        <a:t>457</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>170</a:t>
+                        <a:t>155</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3518304856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Kuopion MAL-kunnat</a:t>
@@ -21724,69 +21724,69 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Muut kuin MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>983</a:t>
+                        <a:t>943</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>870</a:t>
+                        <a:t>787</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3619598524"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -22047,51 +22047,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="211452599"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1131590"/>
           <a:ext cx="6336704" cy="3669010"/>
         </p:xfrm>
@@ -22245,51 +22245,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 683</a:t>
+                <a:t>1 734</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="TextBox 9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -22327,51 +22327,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 130</a:t>
+                <a:t>2 539</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2256736685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -22596,51 +22596,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -22805,261 +22805,261 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 129</a:t>
+                        <a:t>976</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 582</a:t>
+                        <a:t>1 062</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="899016556"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Opiskelija-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>467</a:t>
+                        <a:t>878</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>794</a:t>
+                        <a:t>401</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3941356482"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>144</a:t>
+                        <a:t>122</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>20</a:t>
+                        <a:t>70</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>115</a:t>
+                        <a:t>209</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>90</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
@@ -23085,72 +23085,72 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Takauslainoitetut vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>275</a:t>
+                        <a:t>354</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>197</a:t>
+                        <a:t>111</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1614881808"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -23288,51 +23288,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 683</a:t>
+                <a:t>1 734</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 11"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -23370,51 +23370,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 130</a:t>
+                <a:t>2 539</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1902100205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -23854,221 +23854,221 @@
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 371</a:t>
+                        <a:t>3 293</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-6,1%</a:t>
+                        <a:t>-10,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 396</a:t>
+                        <a:t>4 383</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,3%</a:t>
+                        <a:t>-5,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 964</a:t>
+                        <a:t>3 968</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,3%</a:t>
+                        <a:t>-9,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -24101,86 +24101,86 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 245</a:t>
+                        <a:t>3 255</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,2%</a:t>
+                        <a:t>-0,3%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -24196,151 +24196,151 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 769</a:t>
+                        <a:t>3 797</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,5%</a:t>
+                        <a:t>1,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 380</a:t>
+                        <a:t>3 432</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,9%</a:t>
+                        <a:t>0,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -24373,196 +24373,196 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 351</a:t>
+                        <a:t>3 326</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,8%</a:t>
+                        <a:t>-2,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 4 063</a:t>
+                        <a:t> 4 049</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2,3%</a:t>
+                        <a:t>0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 761</a:t>
+                        <a:t> 3 792</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0,0%</a:t>
+                        <a:t>0,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -24787,51 +24787,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>16.9.2026</a:t>
+              <a:t>31.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>