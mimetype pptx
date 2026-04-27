--- v1 (2026-01-25)
+++ v2 (2026-04-27)
@@ -83,52 +83,52 @@
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <!--Generated by Aspose.Slides for .NET 20.12-->
 <p:presentation xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483734" r:id="rId4"/>
     <p:sldMasterId id="2147483762" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId7"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="326" r:id="rId8"/>
     <p:sldId id="322" r:id="rId9"/>
     <p:sldId id="323" r:id="rId10"/>
     <p:sldId id="329" r:id="rId11"/>
     <p:sldId id="324" r:id="rId12"/>
     <p:sldId id="304" r:id="rId13"/>
-    <p:sldId id="325" r:id="rId14"/>
-    <p:sldId id="303" r:id="rId15"/>
+    <p:sldId id="330" r:id="rId14"/>
+    <p:sldId id="331" r:id="rId15"/>
     <p:sldId id="319" r:id="rId16"/>
     <p:sldId id="316" r:id="rId17"/>
     <p:sldId id="327" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
     <p:tags r:id="rId19"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fi-FI"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -488,63 +488,63 @@
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16679" autoAdjust="0"/>
     <p:restoredTop sz="91942" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="121" d="100"/>
-          <a:sy n="121" d="100"/>
+          <a:sx n="125" d="100"/>
+          <a:sy n="125" d="100"/>
         </p:scale>
-        <p:origin x="6" y="114"/>
+        <p:origin x="24" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
@@ -611,273 +611,273 @@
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>44958</c:v>
+                  <c:v>45047</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>44986</c:v>
+                  <c:v>45078</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45017</c:v>
+                  <c:v>45108</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45047</c:v>
+                  <c:v>45139</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45078</c:v>
+                  <c:v>45170</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45108</c:v>
+                  <c:v>45200</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45139</c:v>
+                  <c:v>45231</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45170</c:v>
+                  <c:v>45261</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45200</c:v>
+                  <c:v>45292</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45231</c:v>
+                  <c:v>45323</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45261</c:v>
+                  <c:v>45352</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45292</c:v>
+                  <c:v>45383</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>45323</c:v>
+                  <c:v>45413</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>45352</c:v>
+                  <c:v>45444</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>45383</c:v>
+                  <c:v>45474</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>45413</c:v>
+                  <c:v>45505</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>45444</c:v>
+                  <c:v>45536</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>45474</c:v>
+                  <c:v>45566</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>45505</c:v>
+                  <c:v>45597</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>45536</c:v>
+                  <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>45566</c:v>
+                  <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>45597</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>45627</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>45658</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>45689</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>5654</c:v>
+                  <c:v>5862</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>6254</c:v>
+                  <c:v>5056</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6196</c:v>
+                  <c:v>5596</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>5862</c:v>
+                  <c:v>5669</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>5056</c:v>
+                  <c:v>6031</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>5596</c:v>
+                  <c:v>6315</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>5669</c:v>
+                  <c:v>6932</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>6031</c:v>
+                  <c:v>8612</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>6315</c:v>
+                  <c:v>8664</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>6932</c:v>
+                  <c:v>8464</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8612</c:v>
+                  <c:v>8395</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>8664</c:v>
+                  <c:v>8919</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>8464</c:v>
+                  <c:v>9579</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>8395</c:v>
+                  <c:v>10002</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>8919</c:v>
+                  <c:v>9406</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>9579</c:v>
+                  <c:v>9455</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>10002</c:v>
+                  <c:v>9248</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>9406</c:v>
+                  <c:v>9157</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>9455</c:v>
+                  <c:v>9009</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>9248</c:v>
+                  <c:v>8400</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>9157</c:v>
+                  <c:v>8368</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>9009</c:v>
+                  <c:v>9098</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>8400</c:v>
+                  <c:v>8753</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>8368</c:v>
+                  <c:v>8876</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>9098</c:v>
+                  <c:v>8306</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>8753</c:v>
+                  <c:v>8051</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>8876</c:v>
+                  <c:v>8902</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>8306</c:v>
+                  <c:v>8820</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>8051</c:v>
+                  <c:v>9107</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>8902</c:v>
+                  <c:v>8698</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>8820</c:v>
+                  <c:v>8359</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>9107</c:v>
+                  <c:v>7753</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>8698</c:v>
+                  <c:v>7596</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>8509</c:v>
+                  <c:v>7191</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>7903</c:v>
+                  <c:v>7576</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>7839</c:v>
+                  <c:v>7113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3FE5-48BD-ABB7-B46FB26D989A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="247008815"/>
         <c:axId val="247006735"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="247008815"/>
@@ -908,51 +908,51 @@
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:txPr>
         <c:crossAx val="247006735"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="247006735"/>
         <c:scaling>
           <c:orientation/>
-          <c:max val="10000"/>
+          <c:max val="10100"/>
           <c:min val="5000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -1083,60 +1083,60 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2568</c:v>
+                  <c:v>2821</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2609</c:v>
+                  <c:v>2184</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2089</c:v>
+                  <c:v>2374</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1144</c:v>
+                  <c:v>1158</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluvavuosi</c:v>
                 </c:pt>
               </c:strCache>
@@ -1160,60 +1160,60 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2534</c:v>
+                  <c:v>2819</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2333</c:v>
+                  <c:v>1582</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1772</c:v>
+                  <c:v>1221</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1051</c:v>
+                  <c:v>1028</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>149</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="1356054911"/>
@@ -1469,75 +1469,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3583</c:v>
+                  <c:v>3607</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>430</c:v>
+                  <c:v>379</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1328</c:v>
+                  <c:v>1263</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>659</c:v>
+                  <c:v>1261</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>312</c:v>
+                  <c:v>285</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>470</c:v>
+                  <c:v>509</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>198</c:v>
+                  <c:v>190</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>226</c:v>
+                  <c:v>188</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1314</c:v>
+                  <c:v>1279</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluva vuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1570,75 +1570,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3119</c:v>
+                  <c:v>2837</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>555</c:v>
+                  <c:v>518</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1334</c:v>
+                  <c:v>1051</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1389</c:v>
+                  <c:v>851</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>264</c:v>
+                  <c:v>335</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>200</c:v>
+                  <c:v>191</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>160</c:v>
+                  <c:v>183</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>77</c:v>
+                  <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>770</c:v>
+                  <c:v>716</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -1816,144 +1816,168 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Osapäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="2C5234"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>Sheet1!$A$2:$A$4</c:f>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
               <c:strCache>
-                <c:ptCount val="3"/>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$4</c:f>
+              <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="3"/>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2335</c:v>
+                  <c:v>1264</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>728</c:v>
+                  <c:v>774</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>323</c:v>
+                  <c:v>318</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>361</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>85</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Varauspäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="8F993E"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>Sheet1!$A$2:$A$4</c:f>
+              <c:f>Sheet1!$A$2:$A$6</c:f>
               <c:strCache>
-                <c:ptCount val="3"/>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$4</c:f>
+              <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="3"/>
+                <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2060</c:v>
+                  <c:v>1820</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>727</c:v>
+                  <c:v>916</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>518</c:v>
+                  <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>403</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>240</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -6356,51 +6380,51 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3322408958"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2001036882"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -6610,51 +6634,51 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2123862481"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2733053260"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7245,51 +7269,51 @@
           <a:xfrm>
             <a:off x="251520" y="4905722"/>
             <a:ext cx="1600200" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Otsikko 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440B5A12-F6CE-44E2-A68B-96CB4412EB9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1763688" y="1383417"/>
             <a:ext cx="4968552" cy="675338"/>
@@ -7661,51 +7685,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D12D739B-22A1-483A-9B8F-23D6BD525525}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1857145119"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objOnly" preserve="1">
   <p:cSld name="Sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7818,51 +7842,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{BD99CAF1-E4F0-4ED5-A314-A3DC8A889879}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="44696120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
   <p:cSld name="Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8001,51 +8025,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1359226060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
   <p:cSld name="Otsikko sekä kaaviokuva tai organisaatiokaavio">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8142,51 +8166,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3047062433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="2_Mukautettu asettelu">
     <p:bg>
       <p:bgPr>
@@ -8360,91 +8384,91 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Kuva 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB958642-6C33-BB5B-472E-AC4812AE1968}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="54120" r="8037"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4834804" y="0"/>
             <a:ext cx="4309196" cy="2359852"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Kuva 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11E04873-5623-2CC8-656E-CDA47166F316}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="53971" t="37341" r="1" b="1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="1739477"/>
             <a:ext cx="2655155" cy="3404023"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F4AA9B-AD40-4597-B2A1-918F007A1080}"/>
               </a:ext>
@@ -8652,51 +8676,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{1AE6B3D6-2E8A-46E0-BCA4-C993A0EE525B}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -8737,100 +8761,100 @@
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Kuva 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82CA6AF-83B9-4D09-83AD-4B553595710B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5602309" y="198736"/>
             <a:ext cx="3457157" cy="604001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Kuva 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66C29F31-27A9-F756-2CDD-B9E117B2799D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="6607" b="55586"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5033854" y="3189294"/>
             <a:ext cx="4105379" cy="1954205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="788925503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -9019,51 +9043,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{9D6569EC-135D-470D-AF34-2A7FC831DBDD}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Alatunnisteen paikkamerkki 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A83A69CA-DEF0-4B76-86AD-7D71E2BD83AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9161,51 +9185,51 @@
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{884DC2E4-E786-4D11-C062-C6029D21FAFA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5602309" y="198736"/>
             <a:ext cx="3457157" cy="604001"/>
           </a:xfrm>
@@ -9238,51 +9262,51 @@
           <a:srgbClr val="2C5234"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Kuva 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82CA6AF-83B9-4D09-83AD-4B553595710B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="211814" y="4253186"/>
             <a:ext cx="3469112" cy="606092"/>
           </a:xfrm>
@@ -9502,51 +9526,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{F8901E5F-E743-4563-BE5B-8B4115EC5E81}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -9975,51 +9999,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2324BAB4-7A50-4285-A8AF-2E76234A09B7}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -10185,51 +10209,51 @@
               <a:buNone/>
               <a:defRPr b="1" i="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>Lisää kuva napsauttamalla kuvaketta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46460924-CF2A-F85B-FAC8-AC16A37C2A95}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="211814" y="4253187"/>
             <a:ext cx="3469113" cy="606091"/>
           </a:xfrm>
@@ -10487,51 +10511,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2324BAB4-7A50-4285-A8AF-2E76234A09B7}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Dian numeron paikkamerkki 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B59C3C-310B-4105-A7A9-F96B8B289D58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -10697,51 +10721,51 @@
               <a:buNone/>
               <a:defRPr b="1" i="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>Lisää kuva napsauttamalla kuvaketta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Kuva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46460924-CF2A-F85B-FAC8-AC16A37C2A95}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="211814" y="4253187"/>
             <a:ext cx="3469113" cy="606091"/>
           </a:xfrm>
@@ -10843,51 +10867,51 @@
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="fi-FI" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="262626"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -11183,157 +11207,157 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{2A7E3B0E-B251-407B-8636-10AD5910FED4}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Kuva 10" descr="Valtion tukeman asuntorakentamisen keskuksen logo, joka muodostuu ympäristöministeriön leijona-tunnuksesta ja nimiosasta sekä keskuksen nimestä.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A39CC0E-82E0-4C8B-92E1-CE7DE6254A82}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns="" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037504" y="2100185"/>
             <a:ext cx="7068993" cy="1235031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Kuva 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46D12B9A-3F7C-56CC-5D24-8C9613326466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="53648" r="3813" b="-1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4890655" y="7006"/>
             <a:ext cx="4253345" cy="1930400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Kuva 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEA1E40-B62B-764B-7D5A-9873EE2B20CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="9562" b="52458"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3477501"/>
             <a:ext cx="2881745" cy="1662869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Tekstiruutu 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7DA2FB2-D141-2A33-327E-ED8077344374}"/>
               </a:ext>
@@ -11473,51 +11497,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Taulukon paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABAFD10-85CD-41DC-80B6-3C0A888B4ED3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="683569" y="1419623"/>
             <a:ext cx="7941318" cy="3024336"/>
@@ -11614,51 +11638,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Kaavion paikkamerkki 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CFA13F0-ED6C-4B2A-B630-B752F0E5D4F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="614012" y="1491630"/>
             <a:ext cx="8066088" cy="3024188"/>
@@ -11813,51 +11837,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{83217F9A-5279-4A99-98DC-50C5833EE471}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Tekstin paikkamerkki 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{930B0BB3-3E52-4E26-B212-095745F29EAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723292" y="1347614"/>
             <a:ext cx="1272444" cy="3338512"/>
@@ -12024,51 +12048,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8B6ABD5-3CA2-4D3B-81B3-32D926D0C86F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3328889310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Kaksi sisältökohdetta">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -12286,51 +12310,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{5B7540CC-64CA-427D-8907-07D52159AF6C}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Sisällön paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81239D2D-06C7-43FF-B16F-FCA25975111C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="733942" y="1419622"/>
             <a:ext cx="3474995" cy="2971800"/>
@@ -12554,51 +12578,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C1162F13-369F-4FB4-9811-5718EB0BBD74}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2817261751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Tyhjä">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -12623,51 +12647,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A4C4ECE4-EF7B-4899-8337-9177D72C5861}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891819094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml" /></Relationships>
 </file>
@@ -12920,51 +12944,51 @@
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="fi-FI" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="262626"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A393E43D-9641-4743-87FB-3BB21D2298B7}"/>
               </a:ext>
@@ -13788,51 +13812,51 @@
           <a:p>
             <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{6C92F02F-BB91-4F5D-9986-38A851A58566}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>21.1.2026</a:t>
+              <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Dian numeron paikkamerkki 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE79737B-6D60-4D97-8229-8CAA42848EA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
@@ -14196,78 +14220,78 @@
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png" /></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml" /></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml" /></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml" /></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png" /></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
@@ -14290,51 +14314,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1660465" y="2643758"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t> 23.01.2026</a:t>
+              <a:t> 27.04.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3009468735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -14547,51 +14571,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -14821,51 +14845,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 733</a:t>
+                        <a:t>3 678</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -14881,51 +14905,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,3%</a:t>
+                        <a:t>-2,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15029,51 +15053,51 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 411</a:t>
+                        <a:t>3 397</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15089,51 +15113,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,4%</a:t>
+                        <a:t>-3,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15222,51 +15246,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 964</a:t>
+                        <a:t>2 987</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15415,51 +15439,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 249</a:t>
+                        <a:t>3 137</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15475,51 +15499,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,2%</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15608,51 +15632,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 364</a:t>
+                        <a:t>3 319</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15668,51 +15692,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0,1%</a:t>
+                        <a:t>-0,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15801,51 +15825,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 171</a:t>
+                        <a:t>3 149</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15861,51 +15885,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,2%</a:t>
+                        <a:t>-2,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15994,51 +16018,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 254</a:t>
+                        <a:t>3 061</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16187,51 +16211,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 093</a:t>
+                        <a:t>2 964</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16380,51 +16404,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 280</a:t>
+                        <a:t>3 366</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16573,51 +16597,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 069</a:t>
+                        <a:t>3 104</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16633,51 +16657,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -3,9%</a:t>
+                        <a:t> -</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17366,51 +17390,51 @@
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB01E596-61BA-42DE-AD20-8741C4061201}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -17427,195 +17451,263 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" smtClean="0">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alkavat valtion tukemat asunnot</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Content Placeholder 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="half" idx="11"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825445319"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1563023875"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="611560" y="1419622"/>
           <a:ext cx="8064896" cy="3312368"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-[...59 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7216343" y="1034435"/>
+            <a:off x="7216343" y="843558"/>
             <a:ext cx="1152128" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1200" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vuosimuutos</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1200">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6012160" y="358960"/>
+            <a:off x="6247771" y="358960"/>
             <a:ext cx="2212661" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1800" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Liukuva vuosisumma</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1800">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7187114" y="629350"/>
+            <a:ext cx="1489341" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="1400">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-24%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6228184" y="557104"/>
+            <a:ext cx="2016224" cy="518160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="b">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fi-FI" sz="2800">
+                <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6 799</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2854122950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -17826,51 +17918,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -17893,51 +17985,51 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" smtClean="0">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>valtion tukemat asunnot </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>hankemuodottain</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Chart 6"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1662621465"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120736516"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1275606"/>
           <a:ext cx="8136432" cy="3524400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="107504" y="4443958"/>
             <a:ext cx="8712968" cy="432048"/>
           </a:xfrm>
@@ -18160,95 +18252,95 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (23.01.2025)</a:t>
+              <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (23.01.2026)</a:t>
+              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720321842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -18269,51 +18361,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637345" y="646072"/>
             <a:ext cx="7869310" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -18332,181 +18424,181 @@
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804" y="1578708"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>7 868</a:t>
+              <a:t>6 799</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1829727" y="1573360"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-8%</a:t>
+              <a:t>-24%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3707903" y="1620072"/>
             <a:ext cx="1872208" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>85</a:t>
+              <a:t>1 472</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5421957" y="1577749"/>
             <a:ext cx="1347671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>-46%</a:t>
+              <a:t>-39%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1054265" y="1290219"/>
             <a:ext cx="2941671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (23.01.2026)</a:t>
+              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1400">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663801" y="1327869"/>
             <a:ext cx="2304256" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -18675,76 +18767,76 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (23.01.2025)</a:t>
+                        <a:t> Liukuva vuosisumma (27.04.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (23.01.2026)</a:t>
+                        <a:t> Liukuva vuosisumma (27.04.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290100153"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="468337">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
@@ -18761,72 +18853,72 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 568 </a:t>
+                        <a:t> 2 915 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 563</a:t>
+                        <a:t> 2 819</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1862582263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="383017">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
@@ -18839,72 +18931,72 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 609</a:t>
+                        <a:t> 2 251</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 333</a:t>
+                        <a:t> 1 582</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="744017951"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
@@ -18917,72 +19009,72 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 089</a:t>
+                        <a:t> 2 527</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 772</a:t>
+                        <a:t> 1 221</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
@@ -18995,72 +19087,72 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 144</a:t>
+                        <a:t> 1 158</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 051 </a:t>
+                        <a:t>1 028 </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2332233245"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
@@ -19361,51 +19453,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1105097529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1275606"/>
           <a:ext cx="8712968" cy="3168352"/>
         </p:xfrm>
@@ -19674,51 +19766,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (23.01.2025)</a:t>
+              <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4788024" y="4461098"/>
             <a:ext cx="2736304" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -19929,51 +20021,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (23.01.2026)</a:t>
+              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2879629656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -20199,51 +20291,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -20318,629 +20410,629 @@
                         <a:t>Alue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (23.01.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (23.01.2026)</a:t>
+                        <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3361084157"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 583</a:t>
+                        <a:t>3 607</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 119</a:t>
+                        <a:t>2 837</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3074771819"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Helsingin muut MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>430</a:t>
+                        <a:t>379</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>555</a:t>
+                        <a:t>518</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3282695673"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Tampereen MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 328</a:t>
+                        <a:t>1 263</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 334</a:t>
+                        <a:t>1 051</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3723870932"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Turun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>659</a:t>
+                        <a:t>1 261</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 389</a:t>
+                        <a:t>851</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3513596304"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Oulun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>312</a:t>
+                        <a:t>285</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>264</a:t>
+                        <a:t>335</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2646709794"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Jyväskylän MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>470</a:t>
+                        <a:t>509</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>200</a:t>
+                        <a:t>191</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3518304856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Kuopion MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>198</a:t>
+                        <a:t>190</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>160</a:t>
+                        <a:t>183</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290662234"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Lahden MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>226</a:t>
+                        <a:t>188</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>77</a:t>
+                        <a:t>117</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1387900908"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Muut kuin MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 314</a:t>
+                        <a:t>1 279</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>770</a:t>
+                        <a:t>716</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3619598524"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -21201,138 +21293,82 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818499071"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="211452599"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1131590"/>
           <a:ext cx="6336704" cy="3669010"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...54 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="539552" y="640708"/>
             <a:ext cx="8532440" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21374,54 +21410,228 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Vireillä olevat </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>= Varaus- tai osapäätöksen saaneet hankkeet, joilla ei vielä lainapäätöstä</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="Group 7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7020272" y="1036979"/>
+            <a:ext cx="2008584" cy="3525316"/>
+            <a:chOff x="7020272" y="1036979"/>
+            <a:chExt cx="2008584" cy="3525316"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="TextBox 8"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7020273" y="1411222"/>
+              <a:ext cx="2008584" cy="1005840"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Varauspäätökset</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>asuntoja yht.)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="fi-FI" sz="800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8F993E"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="253746"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3 418</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI">
+                <a:solidFill>
+                  <a:srgbClr val="253746"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="TextBox 9"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7020272" y="3366878"/>
+              <a:ext cx="2008584" cy="1005840"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Osapäätökset</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI" sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2C5234"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>asuntoja yht.)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="fi-FI" sz="800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2C5234"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="253746"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>2 802</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI">
+                <a:solidFill>
+                  <a:srgbClr val="253746"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4099639459"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2256736685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
@@ -21632,136 +21842,151 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2859445518"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="934785534"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1563638"/>
-          <a:ext cx="5400600" cy="2634771"/>
+          <a:ext cx="5976664" cy="3101258"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2304256">
+                <a:gridCol w="2550043">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2778816272"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1440160">
+                <a:gridCol w="1593777">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3571828378"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1656184">
+                <a:gridCol w="1832844">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3051041413"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="768823">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>HANKEMUOTO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
@@ -21826,344 +22051,367 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 335</a:t>
+                        <a:t>1 264</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 060</a:t>
+                        <a:t>1 820</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="899016556"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="466487">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Opiskelija-asunnot</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>774</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>916</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3941356482"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>728</a:t>
+                        <a:t>318</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>727</a:t>
+                        <a:t>39</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3941356482"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>323</a:t>
+                        <a:t>361</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>518</a:t>
+                        <a:t>403</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="796485484"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
-[...6 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Takauslainoitetut vuokra-asunnot</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
-[...6 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>85</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="fi-FI" sz="1100">
-[...6 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>240</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="796485484"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1614881808"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...54 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="715898"/>
             <a:ext cx="8532440" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22205,54 +22453,228 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Vireillä olevat </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>= Varaus- tai osapäätöksen saaneet hankkeet, joilla ei vielä lainapäätöstä</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7020272" y="1036979"/>
+            <a:ext cx="2008584" cy="3525316"/>
+            <a:chOff x="7020272" y="1036979"/>
+            <a:chExt cx="2008584" cy="3525316"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="TextBox 10"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7020273" y="1411222"/>
+              <a:ext cx="2008584" cy="1005840"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Varauspäätökset</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="8F993E"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>asuntoja yht.)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="fi-FI" sz="800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8F993E"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="253746"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>3 418</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI">
+                <a:solidFill>
+                  <a:srgbClr val="253746"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="TextBox 11"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7020272" y="3366878"/>
+              <a:ext cx="2008584" cy="1005840"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Osapäätökset</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI" sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2C5234"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="2C5234"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>asuntoja yht.)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="fi-FI" sz="800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="2C5234"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="fi-FI" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="253746"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>2 802</a:t>
+              </a:r>
+              <a:endParaRPr lang="fi-FI">
+                <a:solidFill>
+                  <a:srgbClr val="253746"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614127719"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1902100205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
@@ -22678,211 +23100,211 @@
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 525</a:t>
+                        <a:t>3 474</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,5%</a:t>
+                        <a:t>-4,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 512</a:t>
+                        <a:t>4 487</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,4%</a:t>
+                        <a:t>-4,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 276</a:t>
+                        <a:t>4 091</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4,9%</a:t>
+                        <a:t>-0,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -22915,211 +23337,211 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 289</a:t>
+                        <a:t>3 202</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,7%</a:t>
+                        <a:t>-3,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 742</a:t>
+                        <a:t>3 647</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,2%</a:t>
+                        <a:t>-5,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 466</a:t>
+                        <a:t>3 375</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0,6%</a:t>
+                        <a:t>-2,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -23152,196 +23574,196 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 410</a:t>
+                        <a:t>3 361</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,5%</a:t>
+                        <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 4 005</a:t>
+                        <a:t> 3 971</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,2%</a:t>
+                        <a:t>-1,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 822</a:t>
+                        <a:t> 3 746</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0,6%</a:t>
+                        <a:t>-2,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -23566,51 +23988,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23.1.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -25705,65 +26127,50 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100FE89FF08C6FE534D8CA0B45BA5231B4B" ma:contentTypeVersion="4" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8a76f953ac2225652ba380102b9fcd12">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84832a1d-ccbd-497d-a6bb-cbb248bc4350" xmlns:ns3="c42a97b5-f3b5-458c-a2fc-dc867765c088" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77266d5722488604bbdbb3cad2b50371" ns2:_="" ns3:_="">
     <xsd:import namespace="84832a1d-ccbd-497d-a6bb-cbb248bc4350"/>
     <xsd:import namespace="c42a97b5-f3b5-458c-a2fc-dc867765c088"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84832a1d-ccbd-497d-a6bb-cbb248bc4350" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -25884,92 +26291,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29AF9A58-B36B-4B51-9116-4B46BDA4B1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84832a1d-ccbd-497d-a6bb-cbb248bc4350"/>
     <ds:schemaRef ds:uri="c42a97b5-f3b5-458c-a2fc-dc867765c088"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8DE8D2-05F6-4240-98C2-771AE7F76447}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C867B8-4B4C-4341-8850-ADBF5D4A9100}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>ARA-tilastot-esityspohja_2020S</Template>
   <Company/>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>39</Paragraphs>
+  <Paragraphs>51</Paragraphs>
   <Slides>11</Slides>
   <Notes>8</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
         <vt:lpstr>Fonts used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>