--- v2 (2026-04-27)
+++ v3 (2026-06-18)
@@ -64,51 +64,51 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<!--Generated by Aspose.Slides for .NET 20.12-->
+<!--Generated by Aspose.Slides for .NET 26.2-->
 <p:presentation xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483734" r:id="rId4"/>
     <p:sldMasterId id="2147483762" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId6"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId7"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="326" r:id="rId8"/>
     <p:sldId id="322" r:id="rId9"/>
     <p:sldId id="323" r:id="rId10"/>
     <p:sldId id="329" r:id="rId11"/>
     <p:sldId id="324" r:id="rId12"/>
     <p:sldId id="304" r:id="rId13"/>
     <p:sldId id="330" r:id="rId14"/>
     <p:sldId id="331" r:id="rId15"/>
     <p:sldId id="319" r:id="rId16"/>
     <p:sldId id="316" r:id="rId17"/>
     <p:sldId id="327" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
@@ -234,59 +234,64 @@
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="1620" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:extLst>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
@@ -425,50 +430,347 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
   <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="No Style, Table Grid">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:right>
           <a:top>
@@ -483,50 +785,360 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{D113A9D2-9D6B-4929-AA2D-F23B5EE8CBE7}" styleName="Themed Style 2 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="3">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:left>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+    <a:neCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:neCell>
+  </a:tblStyle>
+  <a:tblStyle styleId="{69012ECD-51FC-41F1-AA8D-1B2483CD663E}" styleName="Light Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="bg1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+      </a:tcStyle>
+    </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="16679" autoAdjust="0"/>
     <p:restoredTop sz="91942" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="125" d="100"/>
           <a:sy n="125" d="100"/>
         </p:scale>
         <p:origin x="24" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
@@ -549,51 +1161,51 @@
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" /></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml" /></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml" /></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml" /></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml" /></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:lineChart>
         <c:grouping/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -611,439 +1223,425 @@
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$A$2:$A$37</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>45047</c:v>
+                  <c:v>45108</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45078</c:v>
+                  <c:v>45139</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45108</c:v>
+                  <c:v>45170</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45139</c:v>
+                  <c:v>45200</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45170</c:v>
+                  <c:v>45231</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45200</c:v>
+                  <c:v>45261</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45231</c:v>
+                  <c:v>45292</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45261</c:v>
+                  <c:v>45323</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45292</c:v>
+                  <c:v>45352</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45323</c:v>
+                  <c:v>45383</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45352</c:v>
+                  <c:v>45413</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45383</c:v>
+                  <c:v>45444</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>45413</c:v>
+                  <c:v>45474</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>45444</c:v>
+                  <c:v>45505</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>45474</c:v>
+                  <c:v>45536</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>45505</c:v>
+                  <c:v>45566</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>45536</c:v>
+                  <c:v>45597</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>45566</c:v>
+                  <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>45597</c:v>
+                  <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>45627</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46054</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46082</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>46113</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="36"/>
                 <c:pt idx="0">
-                  <c:v>5862</c:v>
+                  <c:v>5596</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>5056</c:v>
+                  <c:v>5669</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>5596</c:v>
+                  <c:v>6031</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>5669</c:v>
+                  <c:v>6315</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>6031</c:v>
+                  <c:v>6932</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>6315</c:v>
+                  <c:v>8612</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>6932</c:v>
+                  <c:v>8664</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8612</c:v>
+                  <c:v>8464</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8664</c:v>
+                  <c:v>8395</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8464</c:v>
+                  <c:v>8919</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8395</c:v>
+                  <c:v>9579</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>8919</c:v>
+                  <c:v>10002</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9579</c:v>
+                  <c:v>9406</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>10002</c:v>
+                  <c:v>9455</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>9406</c:v>
+                  <c:v>9248</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>9455</c:v>
+                  <c:v>9157</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>9248</c:v>
+                  <c:v>9009</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>9157</c:v>
+                  <c:v>8400</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>9009</c:v>
+                  <c:v>8368</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>8400</c:v>
+                  <c:v>9098</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>8368</c:v>
+                  <c:v>8753</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>9098</c:v>
+                  <c:v>8876</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>8753</c:v>
+                  <c:v>8306</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>8876</c:v>
+                  <c:v>8051</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>8306</c:v>
+                  <c:v>8902</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>8051</c:v>
+                  <c:v>8820</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>8902</c:v>
+                  <c:v>9107</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>8820</c:v>
+                  <c:v>8698</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>9107</c:v>
+                  <c:v>8359</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>8698</c:v>
+                  <c:v>7753</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>8359</c:v>
+                  <c:v>7596</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>7753</c:v>
+                  <c:v>7191</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>7596</c:v>
+                  <c:v>7576</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>7191</c:v>
+                  <c:v>6982</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>7576</c:v>
+                  <c:v>7258</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>7113</c:v>
+                  <c:v>7026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3FE5-48BD-ABB7-B46FB26D989A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="247008815"/>
         <c:axId val="247006735"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="247008815"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="yyyy\-mm" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-2400000" spcFirstLastPara="1" vertOverflow="ellipsis" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="247006735"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="247006735"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
           <c:max val="10100"/>
           <c:min val="5000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="247008815"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fi-FI"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.314696729183197"/>
           <c:y val="0.097629666328430176"/>
           <c:w val="0.64986515045166016"/>
           <c:h val="0.771794319152832"/>
         </c:manualLayout>
       </c:layout>
@@ -1083,60 +1681,60 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2821</c:v>
+                  <c:v>2761</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2184</c:v>
+                  <c:v>2354</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2374</c:v>
+                  <c:v>2121</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1158</c:v>
+                  <c:v>935</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluvavuosi</c:v>
                 </c:pt>
               </c:strCache>
@@ -1160,63 +1758,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>2819</c:v>
+                  <c:v>3245</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1582</c:v>
+                  <c:v>1241</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1221</c:v>
+                  <c:v>1145</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1028</c:v>
+                  <c:v>1053</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>149</c:v>
+                  <c:v>234</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="1356054911"/>
         <c:axId val="1356055327"/>
       </c:barChart>
       <c:catAx>
@@ -1233,202 +1831,178 @@
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1356055327"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1356055327"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
           <c:max val="3500"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="t"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1356054911"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...9 lines deleted...]
-          </a:endParaRPr>
+          <a:endParaRPr lang="fi-FI"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fi-FI"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
@@ -1469,75 +2043,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3607</c:v>
+                  <c:v>3092</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>379</c:v>
+                  <c:v>374</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1263</c:v>
+                  <c:v>1316</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1261</c:v>
+                  <c:v>1336</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>285</c:v>
+                  <c:v>252</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>509</c:v>
+                  <c:v>461</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>190</c:v>
+                  <c:v>232</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>188</c:v>
+                  <c:v>265</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1279</c:v>
+                  <c:v>1061</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluva vuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1570,75 +2144,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>2837</c:v>
+                  <c:v>3201</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>518</c:v>
+                  <c:v>427</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1051</c:v>
+                  <c:v>1004</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>851</c:v>
+                  <c:v>1129</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>335</c:v>
+                  <c:v>409</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>191</c:v>
+                  <c:v>296</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>183</c:v>
+                  <c:v>141</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>117</c:v>
+                  <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>716</c:v>
+                  <c:v>478</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -1655,167 +2229,150 @@
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="929534847"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="929534847"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="t"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...9 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="929534431"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fi-FI"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+<c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
@@ -1844,63 +2401,63 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1264</c:v>
+                  <c:v>953</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>774</c:v>
+                  <c:v>891</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>318</c:v>
+                  <c:v>290</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>361</c:v>
+                  <c:v>228</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>85</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Varauspäätös</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -1921,296 +2478,258 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1820</c:v>
+                  <c:v>1953</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>916</c:v>
+                  <c:v>968</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>39</c:v>
+                  <c:v>106</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>403</c:v>
+                  <c:v>306</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>240</c:v>
+                  <c:v>480</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="929534431"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="929534847"/>
         <c:crosses val="autoZero"/>
         <c:auto val="0"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="929534847"/>
         <c:scaling>
-          <c:orientation/>
+          <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...9 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="929534431"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="1000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="1"/>
         <c:txPr>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </c:txPr>
       </c:legendEntry>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" smtId="4294967295">
-[...6 lines deleted...]
-          </a:endParaRPr>
+          <a:endParaRPr lang="fi-FI"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="fi-FI"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
@@ -4387,52 +4906,52 @@
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml" /></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9218" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -4615,64 +5134,64 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B2B85A01-A206-404E-8C49-9B9C8F38A517}" type="slidenum">
               <a:rPr lang="fi-FI" altLang="fi-FI"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+        <p14:creationId val="1"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5121,52 +5640,52 @@
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BF91D-46DF-494F-8D11-D95487DA60F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -5364,63 +5883,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2868141814"/>
+        <p14:creationId val="2868141814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7732FD03-3E66-4F2C-84FF-000733642E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -5618,63 +6137,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241719516"/>
+        <p14:creationId val="3241719516"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7732FD03-3E66-4F2C-84FF-000733642E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -5872,63 +6391,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2965876880"/>
+        <p14:creationId val="2965876880"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BF91D-46DF-494F-8D11-D95487DA60F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -6126,63 +6645,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="521912106"/>
+        <p14:creationId val="521912106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7732FD03-3E66-4F2C-84FF-000733642E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -6380,63 +6899,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2001036882"/>
+        <p14:creationId val="2001036882"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BF91D-46DF-494F-8D11-D95487DA60F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -6634,63 +7153,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2733053260"/>
+        <p14:creationId val="2733053260"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BF91D-46DF-494F-8D11-D95487DA60F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -6888,63 +7407,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3084603962"/>
+        <p14:creationId val="3084603962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7732FD03-3E66-4F2C-84FF-000733642E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -7142,51 +7661,51 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4064569095"/>
+        <p14:creationId val="4064569095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
@@ -7213,51 +7732,51 @@
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
   <p:cSld name="6_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Päivämäärän paikkamerkki 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E87CCAC-AA05-440A-9FFD-F30936B6F0B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -7421,64 +7940,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10840" y="-13434"/>
             <a:ext cx="4121091" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245587892"/>
+        <p14:creationId val="1245587892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Otsikollinen sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -7694,64 +8213,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D12D739B-22A1-483A-9B8F-23D6BD525525}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1857145119"/>
+        <p14:creationId val="1857145119"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objOnly" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objOnly" preserve="1">
   <p:cSld name="Sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Sisällön paikkamerkki 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -7851,64 +8370,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{BD99CAF1-E4F0-4ED5-A314-A3DC8A889879}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="44696120"/>
+        <p14:creationId val="44696120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
   <p:cSld name="Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -8034,64 +8553,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1359226060"/>
+        <p14:creationId val="1359226060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
   <p:cSld name="Otsikko sekä kaaviokuva tai organisaatiokaavio">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -8175,64 +8694,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3047062433"/>
+        <p14:creationId val="3047062433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="2_Mukautettu asettelu">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="2C5234"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
@@ -8331,64 +8850,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4121088" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2429882200"/>
+        <p14:creationId val="2429882200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Otsikkodia">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Kuva 14">
             <a:extLst>
@@ -8832,64 +9351,64 @@
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="6607" b="55586"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5033854" y="3189294"/>
             <a:ext cx="4105379" cy="1954205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="788925503"/>
+        <p14:creationId val="788925503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Otsikkodia 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
@@ -9219,64 +9738,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5602309" y="198736"/>
             <a:ext cx="3457157" cy="604001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2941715285"/>
+        <p14:creationId val="2941715285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Otsikkodia kuvalla 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="2C5234"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Kuva 11">
             <a:extLst>
@@ -9731,64 +10250,64 @@
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr b="1" i="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI"/>
               <a:t>Lisää kuva napsauttamalla kuvaketta</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="711160928"/>
+        <p14:creationId val="711160928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Otsikkodia kuvalla 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
@@ -10243,64 +10762,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="211814" y="4253187"/>
             <a:ext cx="3469113" cy="606091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2193671087"/>
+        <p14:creationId val="2193671087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Otsikkodia kuvalla 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
@@ -10755,64 +11274,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="211814" y="4253187"/>
             <a:ext cx="3469113" cy="606091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192816007"/>
+        <p14:creationId val="3192816007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -10970,64 +11489,64 @@
                 <a:buNone/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="fi-FI" altLang="fi-FI" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="262626"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3219823468"/>
+        <p14:creationId val="3219823468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Logo">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Freeform 7">
             <a:extLst>
@@ -11226,53 +11745,50 @@
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Kuva 10" descr="Valtion tukeman asuntorakentamisen keskuksen logo, joka muodostuu ympäristöministeriön leijona-tunnuksesta ja nimiosasta sekä keskuksen nimestä.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A39CC0E-82E0-4C8B-92E1-CE7DE6254A82}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-[...1 lines deleted...]
-              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037504" y="2100185"/>
             <a:ext cx="7068993" cy="1235031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -11399,64 +11915,64 @@
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="fi-FI" sz="1350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>varke.fi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394989951"/>
+        <p14:creationId val="2394989951"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CAD1A37-ABC3-4BE2-AD77-C81A3D685FA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -11540,64 +12056,64 @@
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="683569" y="1419623"/>
             <a:ext cx="7941318" cy="3024336"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click icon to add table</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1212516"/>
+        <p14:creationId val="1212516"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="7_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CAD1A37-ABC3-4BE2-AD77-C81A3D685FA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -11681,64 +12197,64 @@
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="614012" y="1491630"/>
             <a:ext cx="8066088" cy="3024188"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click icon to add chart</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1798052762"/>
+        <p14:creationId val="1798052762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Otsikko ja sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11885,64 +12401,64 @@
           <a:xfrm>
             <a:off x="723292" y="1347614"/>
             <a:ext cx="1272444" cy="3338512"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804625358"/>
+        <p14:creationId val="1804625358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Osan otsikko">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12057,64 +12573,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8B6ABD5-3CA2-4D3B-81B3-32D926D0C86F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3328889310"/>
+        <p14:creationId val="3328889310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Kaksi sisältökohdetta">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12490,64 +13006,64 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="300846960"/>
+        <p14:creationId val="300846960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Vain otsikko">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12587,64 +13103,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C1162F13-369F-4FB4-9811-5718EB0BBD74}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2817261751"/>
+        <p14:creationId val="2817261751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Tyhjä">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DB48C1C-08E2-427B-AA55-4AF45E717C09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -12656,70 +13172,70 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A4C4ECE4-EF7B-4899-8337-9177D72C5861}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891819094"/>
+        <p14:creationId val="2891819094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1026" name="Rectangle 2">
             <a:extLst>
@@ -13102,51 +13618,51 @@
         <p:blipFill>
           <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2436"/>
             <a:ext cx="4121089" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2323427482"/>
+        <p14:creationId val="2323427482"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483736" r:id="rId1"/>
     <p:sldLayoutId id="2147483761" r:id="rId2"/>
     <p:sldLayoutId id="2147483702" r:id="rId3"/>
     <p:sldLayoutId id="2147483733" r:id="rId4"/>
     <p:sldLayoutId id="2147483681" r:id="rId5"/>
     <p:sldLayoutId id="2147483682" r:id="rId6"/>
     <p:sldLayoutId id="2147483683" r:id="rId7"/>
     <p:sldLayoutId id="2147483685" r:id="rId8"/>
     <p:sldLayoutId id="2147483686" r:id="rId9"/>
     <p:sldLayoutId id="2147483687" r:id="rId10"/>
     <p:sldLayoutId id="2147483692" r:id="rId11"/>
     <p:sldLayoutId id="2147483693" r:id="rId12"/>
     <p:sldLayoutId id="2147483694" r:id="rId13"/>
     <p:sldLayoutId id="2147483700" r:id="rId14"/>
   </p:sldLayoutIdLst>
   <p:transition/>
   <p:timing/>
   <p:hf sldNum="0" hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
@@ -13558,51 +14074,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikon paikkamerkki 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88023607-0185-43C9-8AB2-3682FEDF06AD}"/>
               </a:ext>
@@ -13902,51 +14418,51 @@
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
               <a:pPr defTabSz="685800" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2630297017"/>
+        <p14:creationId val="2630297017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483763" r:id="rId1"/>
     <p:sldLayoutId id="2147483764" r:id="rId2"/>
     <p:sldLayoutId id="2147483765" r:id="rId3"/>
     <p:sldLayoutId id="2147483766" r:id="rId4"/>
     <p:sldLayoutId id="2147483767" r:id="rId5"/>
     <p:sldLayoutId id="2147483768" r:id="rId6"/>
   </p:sldLayoutIdLst>
   <p:transition/>
   <p:timing/>
   <p:hf hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -14201,102 +14717,102 @@
       <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="3840">
+        <p15:guide id="1" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" orient="horz" pos="2160">
+        <p15:guide id="2" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1691680" y="1635646"/>
@@ -14314,74 +14830,74 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1660465" y="2643758"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t> 27.04.2026</a:t>
+              <a:t> 18.06.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3009468735"/>
+        <p14:creationId val="3009468735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Päivämäärän paikkamerkki 3" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A835B50F-6B54-43CB-9142-13F96FE767CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -14571,51 +15087,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -14639,138 +15155,138 @@
               <a:rPr lang="en-US" sz="2000">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(€/as.m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" baseline="30000">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
+          <p:cNvPr id="11" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6876356" y="300256"/>
-            <a:ext cx="1662112" cy="935831"/>
+            <a:ext cx="1662125" cy="935838"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Content Placeholder 7" descr="&lt;rSHfKEq&gt;"/>
+          <p:cNvPr id="12" name="Content Placeholder 7"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6876356" y="1203598"/>
-            <a:ext cx="1662112" cy="935831"/>
+            <a:ext cx="1662125" cy="935838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="606659521"/>
+                <p14:modId val="606659521"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6444207" y="2197470"/>
           <a:ext cx="2520280" cy="2574614"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1037763">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2465023846"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="642782">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -14845,51 +15361,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 678</a:t>
+                        <a:t>3 660</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -14905,51 +15421,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,1%</a:t>
+                        <a:t>-1,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15113,51 +15629,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,8%</a:t>
+                        <a:t>-2,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15246,51 +15762,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 987</a:t>
+                        <a:t>2 854</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15308,50 +15824,57 @@
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>-</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="700">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
@@ -15439,51 +15962,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 137</a:t>
+                        <a:t>3 095</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15632,51 +16155,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 319</a:t>
+                        <a:t>3 320</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15692,51 +16215,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,6%</a:t>
+                        <a:t>0,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15825,51 +16348,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 149</a:t>
+                        <a:t>3 152</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15885,51 +16408,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,0%</a:t>
+                        <a:t>-2,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16018,51 +16541,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 061</a:t>
+                        <a:t>3 042</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16211,51 +16734,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 964</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16597,51 +17120,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 104</a:t>
+                        <a:t>3 090</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16657,51 +17180,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -</a:t>
+                        <a:t> -2,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16904,94 +17427,94 @@
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1271365027"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;LJYJG_1&gt;"/>
+          <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="1395139"/>
-            <a:ext cx="6167438" cy="3362325"/>
+            <a:ext cx="6167482" cy="3362349"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755066150"/>
+        <p14:creationId val="3755066150"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1619672" y="1923678"/>
@@ -17139,65 +17662,65 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>varke.fi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1221339967"/>
+        <p14:creationId val="1221339967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Päivämäärän paikkamerkki 4" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683369B0-6045-45E7-B818-0F0430D31566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -17390,51 +17913,51 @@
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB01E596-61BA-42DE-AD20-8741C4061201}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -17451,51 +17974,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" smtClean="0">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alkavat valtion tukemat asunnot</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Content Placeholder 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="half" idx="11"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1563023875"/>
+                <p14:modId val="1563023875"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="611560" y="1419622"/>
           <a:ext cx="8064896" cy="3312368"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7216343" y="843558"/>
             <a:ext cx="1152128" cy="276999"/>
           </a:xfrm>
@@ -17546,72 +18069,72 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1800" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Liukuva vuosisumma</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1800">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7187114" y="629350"/>
+            <a:off x="7187115" y="629350"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-24%</a:t>
+              <a:t>-15%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6228184" y="557104"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -17662,73 +18185,73 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 799</a:t>
+              <a:t>7 125</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2854122950"/>
+        <p14:creationId val="2854122950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Päivämäärän paikkamerkki 3" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A835B50F-6B54-43CB-9142-13F96FE767CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -17918,51 +18441,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -17985,51 +18508,51 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" smtClean="0">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>valtion tukemat asunnot </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>hankemuodottain</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Chart 6"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120736516"/>
+                <p14:modId val="2120736516"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1275606"/>
           <a:ext cx="8136432" cy="3524400"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="107504" y="4443958"/>
             <a:ext cx="8712968" cy="432048"/>
           </a:xfrm>
@@ -18252,160 +18775,160 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
+              <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
+              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720321842"/>
+        <p14:creationId val="3720321842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637345" y="646072"/>
             <a:ext cx="7869310" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -18424,181 +18947,181 @@
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804" y="1578708"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>6 799</a:t>
+              <a:t>7 125</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1829727" y="1573360"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-24%</a:t>
+              <a:t>-15%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3707903" y="1620072"/>
             <a:ext cx="1872208" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1 472</a:t>
+              <a:t>2 653</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5421957" y="1577749"/>
             <a:ext cx="1347671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>-39%</a:t>
+              <a:t>-19%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1054265" y="1290219"/>
             <a:ext cx="2941671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
+              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1400">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663801" y="1327869"/>
             <a:ext cx="2304256" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -18680,51 +19203,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="800" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Muutos ed. vuoden alkuun</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="800">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="18" name="Table 17"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="880229972"/>
+                <p14:modId val="880229972"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="2280852"/>
           <a:ext cx="7262151" cy="2667162"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2420717">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="724932861"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2420717">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -18767,77 +19290,93 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (27.04.2025)</a:t>
+                        <a:t> Liukuva vuosisumma (18.06.2025)</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (27.04.2026)</a:t>
+                        <a:t> Liukuva vuosisumma (18.06.2026)</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290100153"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="468337">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
@@ -18853,73 +19392,89 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 915 </a:t>
+                        <a:t> 2 761 </a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 819</a:t>
+                        <a:t> 3 245</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1862582263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="383017">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -18931,73 +19486,89 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 251</a:t>
+                        <a:t> 2 354</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 582</a:t>
+                        <a:t> 1 241</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="744017951"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -19009,73 +19580,89 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 527</a:t>
+                        <a:t> 2 121</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 221</a:t>
+                        <a:t> 1 145</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -19087,73 +19674,89 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 158</a:t>
+                        <a:t> 1 043</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 028 </a:t>
+                        <a:t>1 053 </a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2332233245"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -19167,103 +19770,119 @@
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> 110</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 149</a:t>
+                        <a:t> 234</a:t>
                       </a:r>
+                      <a:endParaRPr lang="fi-FI" sz="1100">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="670112532"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="641975057"/>
+        <p14:creationId val="641975057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Päivämäärän paikkamerkki 3" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A835B50F-6B54-43CB-9142-13F96FE767CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -19453,68 +20072,68 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1105097529"/>
+                <p14:modId val="1105097529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1275606"/>
           <a:ext cx="8712968" cy="3168352"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -19766,51 +20385,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
+              <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4788024" y="4461098"/>
             <a:ext cx="2736304" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20021,80 +20640,80 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
+              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2879629656"/>
+        <p14:creationId val="2879629656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Päivämäärän paikkamerkki 4" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683369B0-6045-45E7-B818-0F0430D31566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -20291,92 +20910,92 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="844507097"/>
+                <p14:modId val="844507097"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="1275606"/>
           <a:ext cx="6984776" cy="3019008"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2966837">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1993433731"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1929707">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -20410,629 +21029,629 @@
                         <a:t>Alue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (27.04.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (27.04.2026)</a:t>
+                        <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3361084157"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 607</a:t>
+                        <a:t>3 092</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 837</a:t>
+                        <a:t>3 201</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3074771819"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Helsingin muut MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>379</a:t>
+                        <a:t>374</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>518</a:t>
+                        <a:t>427</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3282695673"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Tampereen MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 263</a:t>
+                        <a:t>1 316</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 051</a:t>
+                        <a:t>1 004</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3723870932"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Turun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 261</a:t>
+                        <a:t>1 336</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>851</a:t>
+                        <a:t>1 129</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3513596304"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Oulun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>285</a:t>
+                        <a:t>252</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>335</a:t>
+                        <a:t>409</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2646709794"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Jyväskylän MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>509</a:t>
+                        <a:t>461</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>191</a:t>
+                        <a:t>296</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3518304856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Kuopion MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>190</a:t>
+                        <a:t>232</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>183</a:t>
+                        <a:t>141</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290662234"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Lahden MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>188</a:t>
+                        <a:t>265</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>117</a:t>
+                        <a:t>40</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1387900908"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Muut kuin MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 279</a:t>
+                        <a:t>1 061</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>716</a:t>
+                        <a:t>478</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3619598524"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -21045,65 +21664,65 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="662232"/>
             <a:ext cx="8388424" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" smtClean="0">
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Alkavat valtion tukemat asunnot alueittain</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2216983526"/>
+        <p14:creationId val="2216983526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Päivämäärän paikkamerkki 3" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A835B50F-6B54-43CB-9142-13F96FE767CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -21293,68 +21912,68 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="211452599"/>
+                <p14:modId val="211452599"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1131590"/>
           <a:ext cx="6336704" cy="3669010"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -21432,51 +22051,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Group 7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7020272" y="1036979"/>
             <a:ext cx="2008584" cy="3525316"/>
             <a:chOff x="7020272" y="1036979"/>
             <a:chExt cx="2008584" cy="3525316"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="TextBox 8"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7020273" y="1411222"/>
+              <a:off x="7020274" y="1411222"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Varauspäätökset</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
@@ -21491,69 +22110,69 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 418</a:t>
+                <a:t>3 813</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="TextBox 9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7020272" y="3366878"/>
+              <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Osapäätökset</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
@@ -21573,79 +22192,79 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 802</a:t>
+                <a:t>2 362</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2256736685"/>
+        <p14:creationId val="2256736685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Päivämäärän paikkamerkki 4" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683369B0-6045-45E7-B818-0F0430D31566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -21842,92 +22461,92 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 6"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="934785534"/>
+                <p14:modId val="934785534"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1563638"/>
           <a:ext cx="5976664" cy="3101258"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2550043">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2778816272"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1593777">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -22051,352 +22670,352 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 264</a:t>
+                        <a:t>953</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 820</a:t>
+                        <a:t>1 953</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="899016556"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Opiskelija-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>774</a:t>
+                        <a:t>891</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>916</a:t>
+                        <a:t>968</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3941356482"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>318</a:t>
+                        <a:t>290</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>39</a:t>
+                        <a:t>106</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>361</a:t>
+                        <a:t>228</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>403</a:t>
+                        <a:t>306</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="796485484"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Takauslainoitetut vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>85</a:t>
+                        <a:t>0</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>240</a:t>
+                        <a:t>480</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1614881808"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -22475,51 +23094,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7020272" y="1036979"/>
             <a:ext cx="2008584" cy="3525316"/>
             <a:chOff x="7020272" y="1036979"/>
             <a:chExt cx="2008584" cy="3525316"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="TextBox 10"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7020273" y="1411222"/>
+              <a:off x="7020274" y="1411222"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Varauspäätökset</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
@@ -22534,69 +23153,69 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 418</a:t>
+                <a:t>3 813</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 11"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7020272" y="3366878"/>
+              <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Osapäätökset</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
@@ -22616,101 +23235,101 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 802</a:t>
+                <a:t>2 362</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1902100205"/>
+        <p14:creationId val="1902100205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3093240953"/>
+                <p14:modId val="3093240953"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="611560" y="1275605"/>
           <a:ext cx="7848872" cy="2348634"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="864096">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2146314111"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1224136">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -23100,211 +23719,221 @@
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 474</a:t>
+                        <a:t>3 437</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,9%</a:t>
+                        <a:t>-4,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 487</a:t>
+                        <a:t>4 475</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,6%</a:t>
+                        <a:t>-3,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 091</a:t>
+                        <a:t>4 048</a:t>
                       </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,8%</a:t>
+                        <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -23337,211 +23966,246 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 202</a:t>
+                        <a:t>3 198</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,3%</a:t>
+                        <a:t>-2,6%</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1100" smtClean="0">
+                          <a:solidFill>
+                            <a:srgbClr val="253746"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3 604</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 647</a:t>
+                        <a:t>-5,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,0%</a:t>
+                        <a:t>3 370</a:t>
                       </a:r>
                     </a:p>
-                  </a:txBody>
-[...5 lines deleted...]
-                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...24 lines deleted...]
-                      </a:r>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
+                        <a:solidFill>
+                          <a:srgbClr val="253746"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,4%</a:t>
+                        <a:t>-3,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -23609,202 +24273,202 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,5%</a:t>
+                        <a:t>-1,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 971</a:t>
+                        <a:t> 3 965</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,8%</a:t>
+                        <a:t>-1,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 746</a:t>
+                        <a:t> 3 791</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,7%</a:t>
+                        <a:t>-0,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
+          <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="999376" y="3988325"/>
-            <a:ext cx="1662112" cy="935831"/>
+            <a:ext cx="1662125" cy="935838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Päivämäärän paikkamerkki 4" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683369B0-6045-45E7-B818-0F0430D31566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:extLst>
@@ -23988,51 +24652,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>18.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -24060,203 +24724,203 @@
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" spc="-70"/>
               <a:t>(€</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" spc="-70" smtClean="0"/>
               <a:t>/asm</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" spc="-70" baseline="30000" smtClean="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2000" spc="-70" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="2000" spc="-70">
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Content Placeholder 7" descr="&lt;rSHfKEq&gt;"/>
+          <p:cNvPr id="9" name="Content Placeholder 7"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3784423" y="3988325"/>
-            <a:ext cx="1662112" cy="935831"/>
+            <a:ext cx="1662125" cy="935838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Content Placeholder 5" descr="&lt;bPMSApc&gt;"/>
+          <p:cNvPr id="13" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6497620" y="3988325"/>
-            <a:ext cx="1659731" cy="933450"/>
+            <a:ext cx="1659743" cy="933457"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1684033062"/>
+        <p14:creationId val="1684033062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="AS_NET" val="4.0.30319.42000"/>
   <p:tag name="AS_OS" val="Microsoft Windows NT 6.2.9200.0"/>
-  <p:tag name="AS_RELEASE_DATE" val="2020.12.14"/>
-[...1 lines deleted...]
-  <p:tag name="AS_VERSION" val="20.12"/>
+  <p:tag name="AS_RELEASE_DATE" val="2026.02.14"/>
+  <p:tag name="AS_TITLE" val="Aspose.Slides for .NET 4.6.2"/>
+  <p:tag name="AS_VERSION" val="26.2"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_ARApp-esitysmalli">
   <a:themeElements>
     <a:clrScheme name="ARA Tilastot S">
       <a:dk1>
         <a:srgbClr val="262626"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2E5053"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F2F2F2"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="79A130"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="199BE6"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="329FA9"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="2E5053"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="9933CC"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="C73D82"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0070C0"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="79A130"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="ARA 2020">
       <a:majorFont>
         <a:latin typeface="Verdana Pro"/>
-        <a:ea typeface="Arial"/>
+        <a:ea typeface="Verdana Pro"/>
         <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Verdana Pro"/>
-        <a:ea typeface="Arial"/>
+        <a:ea typeface="Verdana Pro"/>
         <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Hienovaraisen yhtenäinen">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="65000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
             <a:satMod val="150000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
@@ -26357,51 +27021,51 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C867B8-4B4C-4341-8850-ADBF5D4A9100}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>ARA-tilastot-esityspohja_2020S</Template>
   <Company/>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>51</Paragraphs>
   <Slides>11</Slides>
   <Notes>8</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
-        <vt:lpstr>Fonts used</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="19">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Verdana Pro</vt:lpstr>
       <vt:lpstr>ヒラギノ角ゴ Pro W3</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>