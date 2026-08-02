--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1218,278 +1218,272 @@
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="2C5234"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$A$2:$A$37</c:f>
+              <c:f>Sheet1!$A$2:$A$36</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="35"/>
                 <c:pt idx="0">
-                  <c:v>45108</c:v>
+                  <c:v>45170</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45139</c:v>
+                  <c:v>45200</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45170</c:v>
+                  <c:v>45231</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45200</c:v>
+                  <c:v>45261</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45231</c:v>
+                  <c:v>45292</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45261</c:v>
+                  <c:v>45323</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45292</c:v>
+                  <c:v>45352</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45323</c:v>
+                  <c:v>45383</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45352</c:v>
+                  <c:v>45413</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45383</c:v>
+                  <c:v>45444</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45413</c:v>
+                  <c:v>45474</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45444</c:v>
+                  <c:v>45505</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>45474</c:v>
+                  <c:v>45536</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>45505</c:v>
+                  <c:v>45566</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>45536</c:v>
+                  <c:v>45597</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>45566</c:v>
+                  <c:v>45627</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>45597</c:v>
+                  <c:v>45658</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>45627</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>46054</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>46082</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>46113</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>46143</c:v>
-[...2 lines deleted...]
-                  <c:v>46174</c:v>
+                  <c:v>46204</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$37</c:f>
+              <c:f>Sheet1!$B$2:$B$36</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="36"/>
+                <c:ptCount val="35"/>
                 <c:pt idx="0">
-                  <c:v>5596</c:v>
+                  <c:v>6031</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>5669</c:v>
+                  <c:v>6315</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6031</c:v>
+                  <c:v>6932</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>6315</c:v>
+                  <c:v>8612</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>6932</c:v>
+                  <c:v>8664</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8612</c:v>
+                  <c:v>8464</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8664</c:v>
+                  <c:v>8395</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8464</c:v>
+                  <c:v>8919</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8395</c:v>
+                  <c:v>9579</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8919</c:v>
+                  <c:v>10002</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>9579</c:v>
+                  <c:v>9406</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>10002</c:v>
+                  <c:v>9455</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9406</c:v>
+                  <c:v>9248</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>9455</c:v>
+                  <c:v>9157</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>9248</c:v>
+                  <c:v>9009</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>9157</c:v>
+                  <c:v>8400</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>9009</c:v>
+                  <c:v>8368</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>8400</c:v>
+                  <c:v>9098</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>8368</c:v>
+                  <c:v>8753</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>9098</c:v>
+                  <c:v>8876</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>8753</c:v>
+                  <c:v>8306</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>8876</c:v>
+                  <c:v>8051</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>8306</c:v>
+                  <c:v>8902</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>8051</c:v>
+                  <c:v>8820</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>8902</c:v>
+                  <c:v>9107</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>8820</c:v>
+                  <c:v>8698</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>9107</c:v>
+                  <c:v>8359</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>8698</c:v>
+                  <c:v>7753</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>8359</c:v>
+                  <c:v>7596</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>7753</c:v>
+                  <c:v>7191</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>7596</c:v>
+                  <c:v>7576</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>7191</c:v>
+                  <c:v>6982</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>7576</c:v>
+                  <c:v>7258</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>6982</c:v>
+                  <c:v>7024</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>7258</c:v>
-[...2 lines deleted...]
-                  <c:v>7026</c:v>
+                  <c:v>6516</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3FE5-48BD-ABB7-B46FB26D989A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:axId val="247008815"/>
         <c:axId val="247006735"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="247008815"/>
@@ -1653,167 +1647,179 @@
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosivumma,  viimevuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="8F993E"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="4">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
-                <c:pt idx="3">
-[...2 lines deleted...]
-                <c:pt idx="4">
+                <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$6</c:f>
+              <c:f>Sheet1!$B$2:$B$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="5"/>
+                <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>2761</c:v>
+                  <c:v>2604</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2354</c:v>
+                  <c:v>1104</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2121</c:v>
+                  <c:v>2414</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>935</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>2670</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluvavuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="2C5234"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>Sheet1!$A$2:$A$6</c:f>
+              <c:f>Sheet1!$A$2:$A$7</c:f>
               <c:strCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
+                </c:pt>
+                <c:pt idx="2">
                   <c:v>Asumisoikeusasunnot</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="3">
+                  <c:v>Opiskelija-asunnot</c:v>
+                </c:pt>
+                <c:pt idx="4">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
-                <c:pt idx="3">
-[...2 lines deleted...]
-                <c:pt idx="4">
+                <c:pt idx="5">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$C$2:$C$6</c:f>
+              <c:f>Sheet1!$C$2:$C$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="5"/>
+                <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>3245</c:v>
+                  <c:v>3209</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1241</c:v>
+                  <c:v>985</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1145</c:v>
+                  <c:v>883</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1053</c:v>
+                  <c:v>609</c:v>
                 </c:pt>
                 <c:pt idx="4">
+                  <c:v>544</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>234</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-14AC-4DB7-B57A-B00A6338634B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="182"/>
         <c:overlap/>
         <c:axId val="1356054911"/>
         <c:axId val="1356055327"/>
       </c:barChart>
@@ -2043,75 +2049,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3092</c:v>
+                  <c:v>3200</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>374</c:v>
+                  <c:v>329</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1316</c:v>
+                  <c:v>1406</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1336</c:v>
+                  <c:v>1582</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>252</c:v>
+                  <c:v>266</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>461</c:v>
+                  <c:v>497</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>232</c:v>
+                  <c:v>298</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>265</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1061</c:v>
+                  <c:v>1111</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Liukuva vuosisumma, kuluva vuosi</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -2144,75 +2150,75 @@
                 <c:pt idx="4">
                   <c:v>Oulun MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Jyväskylän MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Kuopion MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Lahden MAL-kunnat</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Muut kuin MAL-kunnat</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="9"/>
                 <c:pt idx="0">
-                  <c:v>3201</c:v>
+                  <c:v>2790</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>427</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1004</c:v>
+                  <c:v>906</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1129</c:v>
+                  <c:v>903</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>409</c:v>
+                  <c:v>370</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>296</c:v>
+                  <c:v>260</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>141</c:v>
+                  <c:v>75</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>40</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>478</c:v>
+                  <c:v>693</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
         <c:axId val="929534847"/>
       </c:barChart>
       <c:catAx>
@@ -2401,60 +2407,60 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>953</c:v>
+                  <c:v>1096</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>891</c:v>
+                  <c:v>489</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>290</c:v>
+                  <c:v>124</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>228</c:v>
+                  <c:v>237</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Varauspäätös</c:v>
                 </c:pt>
               </c:strCache>
@@ -2478,60 +2484,60 @@
                 <c:pt idx="0">
                   <c:v>Vuokra-asunnot, pitkä korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Opiskelija-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Erityisryhmien vuokra-asunnot</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Vuokra-asunnot, lyhyt korkotuki</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Takauslainoitetut vuokra-asunnot</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$C$2:$C$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>1953</c:v>
+                  <c:v>1745</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>968</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>106</c:v>
+                  <c:v>99</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>306</c:v>
+                  <c:v>252</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>480</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5F95-4FEB-AB91-4C8022E72B65}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap/>
         <c:axId val="929534431"/>
@@ -14830,51 +14836,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1660465" y="2643758"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t> 18.06.2026</a:t>
+              <a:t> 02.08.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3009468735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15087,51 +15093,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -15361,51 +15367,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 660</a:t>
+                        <a:t>3 549</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15421,51 +15427,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,6%</a:t>
+                        <a:t>-3,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15569,51 +15575,51 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 397</a:t>
+                        <a:t>3 336</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -15629,51 +15635,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,1%</a:t>
+                        <a:t>-7,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16155,51 +16161,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 320</a:t>
+                        <a:t>3 309</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16215,51 +16221,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0,1%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16348,51 +16354,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 152</a:t>
+                        <a:t>3 111</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16408,51 +16414,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,4%</a:t>
+                        <a:t>-3,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16734,51 +16740,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-</a:t>
+                        <a:t>2 939</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -16927,51 +16933,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 366</a:t>
+                        <a:t>3 337</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17120,51 +17126,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 090</a:t>
+                        <a:t>3 077</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17180,51 +17186,51 @@
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="700" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -2,0%</a:t>
+                        <a:t> -0,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -17913,51 +17919,51 @@
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB01E596-61BA-42DE-AD20-8741C4061201}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -18090,51 +18096,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7187115" y="629350"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-15%</a:t>
+              <a:t>-28%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6228184" y="557104"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
@@ -18185,51 +18191,51 @@
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:defRPr sz="1100">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>7 125</a:t>
+              <a:t>6 464</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2854122950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -18441,51 +18447,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -18775,95 +18781,95 @@
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
+              <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="199BE6"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
+              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="3720321842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -18884,51 +18890,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2D1A6D07-1BBA-498B-B1BA-E05C573A5E63}" type="datetime1">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="637345" y="646072"/>
             <a:ext cx="7869310" cy="342900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -18947,181 +18953,181 @@
           <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804" y="1578708"/>
             <a:ext cx="2016224" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>7 125</a:t>
+              <a:t>6 464</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1829727" y="1573360"/>
             <a:ext cx="1489341" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-15%</a:t>
+              <a:t>-28%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3707903" y="1620072"/>
             <a:ext cx="1872208" cy="518160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>2 653</a:t>
+              <a:t>3 344</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5421957" y="1577749"/>
             <a:ext cx="1347671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>-19%</a:t>
+              <a:t>-28%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1054265" y="1290219"/>
             <a:ext cx="2941671" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" sz="1400" smtClean="0">
                 <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
+              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1400">
               <a:latin typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4663801" y="1327869"/>
             <a:ext cx="2304256" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -19290,84 +19296,84 @@
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (18.06.2025)</a:t>
+                        <a:t> Liukuva vuosisumma (02.08.2025)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> Liukuva vuosisumma (18.06.2026)</a:t>
+                        <a:t> Liukuva vuosisumma (02.08.2026)</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290100153"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="468337">
                 <a:tc>
@@ -19392,80 +19398,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 761 </a:t>
+                        <a:t> 2 604 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 245</a:t>
+                        <a:t> 3 209</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1862582263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="383017">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19486,80 +19492,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 354</a:t>
+                        <a:t> 1 156</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 241</a:t>
+                        <a:t> 985</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="744017951"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19580,80 +19586,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 2 121</a:t>
+                        <a:t> 2 414</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 145</a:t>
+                        <a:t> 883</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2780978632"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19674,80 +19680,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 1 043</a:t>
+                        <a:t> 0</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 053 </a:t>
+                        <a:t>609 </a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2332233245"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="453952">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
@@ -19768,80 +19774,80 @@
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 110</a:t>
+                        <a:t> 2 670</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 234</a:t>
+                        <a:t> 544</a:t>
                       </a:r>
                       <a:endParaRPr lang="fi-FI" sz="1100">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="670112532"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
@@ -20072,51 +20078,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="1105097529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="107504" y="1275606"/>
           <a:ext cx="8712968" cy="3168352"/>
         </p:xfrm>
@@ -20385,51 +20391,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
+              <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4788024" y="4461098"/>
             <a:ext cx="2736304" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20640,51 +20646,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" sz="2800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>■</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
+              <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2879629656"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
@@ -20910,51 +20916,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -21029,184 +21035,184 @@
                         <a:t>Alue</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (18.06.2025)</a:t>
+                        <a:t>Liukuva vuosisumma (02.08.2025)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Liukuva vuosisumma (18.06.2026)</a:t>
+                        <a:t>Liukuva vuosisumma (02.08.2026)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3361084157"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 092</a:t>
+                        <a:t>3 200</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 201</a:t>
+                        <a:t>2 790</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3074771819"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Helsingin muut MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>374</a:t>
+                        <a:t>329</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>427</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
@@ -21223,313 +21229,313 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Tampereen MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 316</a:t>
+                        <a:t>1 406</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 004</a:t>
+                        <a:t>906</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3723870932"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Turun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 336</a:t>
+                        <a:t>1 582</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 129</a:t>
+                        <a:t>903</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3513596304"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Oulun MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>252</a:t>
+                        <a:t>266</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>409</a:t>
+                        <a:t>370</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2646709794"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Jyväskylän MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>461</a:t>
+                        <a:t>497</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>296</a:t>
+                        <a:t>260</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3518304856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Kuopion MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>232</a:t>
+                        <a:t>298</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>141</a:t>
+                        <a:t>75</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4290662234"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="288032">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Lahden MAL-kunnat</a:t>
@@ -21589,69 +21595,69 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Muut kuin MAL-kunnat</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 061</a:t>
+                        <a:t>1 111</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:latin typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>478</a:t>
+                        <a:t>693</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3619598524"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -21912,51 +21918,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId val="211452599"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1131590"/>
           <a:ext cx="6336704" cy="3669010"/>
         </p:xfrm>
@@ -22110,51 +22116,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 813</a:t>
+                <a:t>3 544</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="TextBox 9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -22192,51 +22198,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 362</a:t>
+                <a:t>1 946</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="2256736685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -22461,51 +22467,51 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="1563638"/>
             <a:ext cx="1152128" cy="605681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -22670,121 +22676,121 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, pitkä korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>953</a:t>
+                        <a:t>1 096</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1 953</a:t>
+                        <a:t>1 745</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="899016556"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Opiskelija-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>891</a:t>
+                        <a:t>489</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>968</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
@@ -22810,142 +22816,142 @@
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Erityisryhmien vuokra-asunnot</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>290</a:t>
+                        <a:t>124</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>106</a:t>
+                        <a:t>99</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2035104285"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Vuokra-asunnot, lyhyt korkotuki</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>228</a:t>
+                        <a:t>237</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>306</a:t>
+                        <a:t>252</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="796485484"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="466487">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
@@ -23153,51 +23159,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="8F993E"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="8F993E"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>3 813</a:t>
+                <a:t>3 544</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 11"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7020274" y="3366878"/>
               <a:ext cx="2008584" cy="1005840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
@@ -23235,51 +23241,51 @@
               <a:r>
                 <a:rPr lang="fi-FI" sz="1400" b="1" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="2C5234"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>asuntoja yht.)</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="fi-FI" sz="800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="2C5234"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="fi-FI" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="253746"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>2 362</a:t>
+                <a:t>1 946</a:t>
               </a:r>
               <a:endParaRPr lang="fi-FI">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="1902100205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
@@ -23719,221 +23725,221 @@
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>PKS</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 437</a:t>
+                        <a:t>3 354</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,4%</a:t>
+                        <a:t>-7,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 475</a:t>
+                        <a:t>4 396</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,2%</a:t>
+                        <a:t>-5,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 048</a:t>
+                        <a:t>3 935</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,5%</a:t>
+                        <a:t>-7,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -23966,86 +23972,86 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 198</a:t>
+                        <a:t>3 175</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,6%</a:t>
+                        <a:t>-3,1%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
@@ -24061,151 +24067,151 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 604</a:t>
+                        <a:t>3 645</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,2%</a:t>
+                        <a:t>-2,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 370</a:t>
+                        <a:t>3 325</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1100" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="253746"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,1%</a:t>
+                        <a:t>-4,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640638">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -24238,196 +24244,196 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 361</a:t>
+                        <a:t>3 309</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,4%</a:t>
+                        <a:t>-2,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 965</a:t>
+                        <a:t> 3 964</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,2%</a:t>
+                        <a:t>-1,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 791</a:t>
+                        <a:t> 3 705</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1100" smtClean="0">
                           <a:solidFill>
                             <a:srgbClr val="253746"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,5%</a:t>
+                        <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -24652,51 +24658,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18.6.2026</a:t>
+              <a:t>2.8.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>