--- v0 (2026-03-13)
+++ v1 (2026-04-28)
@@ -7556,51 +7556,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09036D3D-8C12-AAEB-F3A4-696150CA1A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2051720" y="2953352"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.03.2026</a:t>
+              <a:t>27.04.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4066510627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8136,231 +8136,231 @@
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 497</a:t>
+                        <a:t>3 474</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,3%</a:t>
+                        <a:t>-4,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 474</a:t>
+                        <a:t>4 487</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-6,6%</a:t>
+                        <a:t>-4,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 157</a:t>
+                        <a:t>4 091</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,0%</a:t>
+                        <a:t>-0,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="655781">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -8405,231 +8405,231 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 278</a:t>
+                        <a:t>3 202</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,1%</a:t>
+                        <a:t>-3,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 687</a:t>
+                        <a:t>3 647</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,0%</a:t>
+                        <a:t>-5,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 472</a:t>
+                        <a:t>3 375</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,2%</a:t>
+                        <a:t>-2,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="578524">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -8674,216 +8674,216 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 401</a:t>
-[...77 lines deleted...]
-                        <a:t> 3 965</a:t>
+                        <a:t>3 361</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 788</a:t>
+                        <a:t> 3 971</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-1,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,0%</a:t>
+                        <a:t> 3 746</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-2,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -9108,51 +9108,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>11.3.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -9621,51 +9621,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>11.3.2026</a:t>
+              <a:t>27.4.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -9854,51 +9854,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 718</a:t>
+                        <a:t>3 678</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -9915,51 +9915,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,2%</a:t>
+                        <a:t>-2,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10066,51 +10066,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 412</a:t>
+                        <a:t>3 397</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10127,51 +10127,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,0%</a:t>
+                        <a:t>-3,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10460,51 +10460,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 075</a:t>
+                        <a:t>3 137</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10521,51 +10521,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-9,2%</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10657,51 +10657,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 351</a:t>
+                        <a:t>3 319</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10718,51 +10718,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,1%</a:t>
+                        <a:t>-0,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10854,51 +10854,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 166</a:t>
+                        <a:t>3 149</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10915,51 +10915,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,5%</a:t>
+                        <a:t>-2,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11051,51 +11051,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 157</a:t>
+                        <a:t>3 061</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11112,51 +11112,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,8%</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11248,51 +11248,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 093</a:t>
+                        <a:t>2 964</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11642,51 +11642,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 065</a:t>
+                        <a:t>3 104</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11703,51 +11703,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -3,9%</a:t>
+                        <a:t> -</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>