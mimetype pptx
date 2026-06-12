--- v1 (2026-04-28)
+++ v2 (2026-06-12)
@@ -33,51 +33,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<!--Generated by Aspose.Slides for .NET 20.12-->
+<!--Generated by Aspose.Slides for .NET 26.2-->
 <p:presentation xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483734" r:id="rId4"/>
     <p:sldMasterId id="2147483749" r:id="rId5"/>
     <p:sldMasterId id="2147483747" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId8"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="323" r:id="rId9"/>
     <p:sldId id="319" r:id="rId10"/>
     <p:sldId id="324" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
     <p:tags r:id="rId12"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fi-FI"/>
@@ -196,59 +196,64 @@
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ヒラギノ角ゴ Pro W3" pitchFamily="32" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" orient="horz" pos="1620" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:extLst>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
@@ -387,50 +392,347 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{3C2FFA5D-87B4-456A-9821-1D502468CF0F}" styleName="Themed Style 1 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
   <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="No Style, Table Grid">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:right>
           <a:top>
@@ -446,50 +748,360 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
+  <a:tblStyle styleId="{D113A9D2-9D6B-4929-AA2D-F23B5EE8CBE7}" styleName="Themed Style 2 - Accent 1">
+    <a:tblBg>
+      <a:fillRef idx="3">
+        <a:schemeClr val="accent1"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:schemeClr val="accent1"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:left>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+    <a:neCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:neCell>
+  </a:tblStyle>
+  <a:tblStyle styleId="{69012ECD-51FC-41F1-AA8D-1B2483CD663E}" styleName="Light Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="bg1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="91942" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="122" d="100"/>
           <a:sy n="122" d="100"/>
         </p:scale>
         <p:origin x="6" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="1620"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
@@ -502,52 +1114,52 @@
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" /></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml" /></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9218" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -730,64 +1342,64 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B2B85A01-A206-404E-8C49-9B9C8F38A517}" type="slidenum">
               <a:rPr lang="fi-FI" altLang="fi-FI"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+        <p14:creationId val="1"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -1218,52 +1830,52 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BF91D-46DF-494F-8D11-D95487DA60F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -1461,63 +2073,63 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>kaksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3084603962"/>
+        <p14:creationId val="3084603962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16386" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7732FD03-3E66-4F2C-84FF-000733642E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -1715,101 +2327,101 @@
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="fi-FI" altLang="fi-FI">
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>yksipalstaisen esitysdian malli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2174308217"/>
+        <p14:creationId val="2174308217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CAD1A37-ABC3-4BE2-AD77-C81A3D685FA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -1888,64 +2500,64 @@
           <p:nvPr>
             <p:ph type="tbl" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="971599" y="1419623"/>
             <a:ext cx="7653287" cy="3024336"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click icon to add table</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1212516"/>
+        <p14:creationId val="1212516"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="2_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA5B24EC-AFFD-4C5B-B02E-A965B661A79B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -2023,64 +2635,64 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="2C5249"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Varke.fi</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI">
               <a:solidFill>
                 <a:srgbClr val="2C5249"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2429882200"/>
+        <p14:creationId val="2429882200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Osan ylätunniste">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="17" name="Ryhmä 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1D7DD3-DC59-4CD6-9404-D616F536D9B2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -2992,64 +3604,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="148759" y="4518323"/>
             <a:ext cx="2797558" cy="488765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1879809570"/>
+        <p14:creationId val="1879809570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Logo">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="253746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Ryhmä 17">
             <a:extLst>
@@ -3547,64 +4159,64 @@
         <p:blipFill>
           <a:blip r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1872887" y="1763486"/>
             <a:ext cx="5398226" cy="1616528"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3565634261"/>
+        <p14:creationId val="3565634261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
   <p:cSld name="Otsikkodia">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Kuva 14">
             <a:extLst>
@@ -3973,64 +4585,64 @@
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns="" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="6607" b="55586"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5033854" y="3189294"/>
             <a:ext cx="4105379" cy="1954205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125673778"/>
+        <p14:creationId val="1125673778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="7_Mukautettu asettelu">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CAD1A37-ABC3-4BE2-AD77-C81A3D685FA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4109,64 +4721,64 @@
           <p:nvPr>
             <p:ph type="chart" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="971600" y="1491630"/>
             <a:ext cx="7708500" cy="3024188"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click icon to add chart</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1798052762"/>
+        <p14:creationId val="1798052762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Otsikko ja sisältö">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -4308,64 +4920,64 @@
           <a:xfrm>
             <a:off x="971600" y="1347614"/>
             <a:ext cx="1238200" cy="3338512"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804625358"/>
+        <p14:creationId val="1804625358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Osan otsikko">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -4478,64 +5090,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B8B6ABD5-3CA2-4D3B-81B3-32D926D0C86F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21.1.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3328889310"/>
+        <p14:creationId val="3328889310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Kaksi sisältökohdetta">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -4911,64 +5523,64 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="300846960"/>
+        <p14:creationId val="300846960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Vain otsikko">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -5008,64 +5620,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C1162F13-369F-4FB4-9811-5718EB0BBD74}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21.1.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2817261751"/>
+        <p14:creationId val="2817261751"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Tyhjä">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DB48C1C-08E2-427B-AA55-4AF45E717C09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -5077,64 +5689,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A4C4ECE4-EF7B-4899-8337-9177D72C5861}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21.1.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2891819094"/>
+        <p14:creationId val="2891819094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="chartAndTx" preserve="1">
   <p:cSld name="Otsikko, kaavio ja teksti">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -5260,64 +5872,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{12798A5E-2CC7-46B8-963D-7D8C1E316205}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21.1.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1359226060"/>
+        <p14:creationId val="1359226060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="dgm" preserve="1">
   <p:cSld name="Otsikko sekä kaaviokuva tai organisaatiokaavio">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikko 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -5386,73 +5998,73 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3DFA79E-4E34-496B-B412-F381A7A4DF0F}" type="datetime1">
               <a:rPr lang="fi-FI"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21.1.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3047062433"/>
+        <p14:creationId val="3047062433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1026" name="Rectangle 2">
             <a:extLst>
@@ -5835,51 +6447,51 @@
         <p:blipFill>
           <a:blip r:embed="rId11">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4121089" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2323427482"/>
+        <p14:creationId val="2323427482"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483702" r:id="rId1"/>
     <p:sldLayoutId id="2147483733" r:id="rId2"/>
     <p:sldLayoutId id="2147483681" r:id="rId3"/>
     <p:sldLayoutId id="2147483682" r:id="rId4"/>
     <p:sldLayoutId id="2147483683" r:id="rId5"/>
     <p:sldLayoutId id="2147483685" r:id="rId6"/>
     <p:sldLayoutId id="2147483686" r:id="rId7"/>
     <p:sldLayoutId id="2147483693" r:id="rId8"/>
     <p:sldLayoutId id="2147483694" r:id="rId9"/>
     <p:sldLayoutId id="2147483700" r:id="rId10"/>
   </p:sldLayoutIdLst>
   <p:transition/>
   <p:timing/>
   <p:hf sldNum="0" hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
@@ -6298,51 +6910,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikon paikkamerkki 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88023607-0185-43C9-8AB2-3682FEDF06AD}"/>
               </a:ext>
@@ -6567,51 +7179,51 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="600">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{91E53C16-2649-4D48-AFD3-9E32AB86C978}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942387061"/>
+        <p14:creationId val="3942387061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483750" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:transition/>
   <p:timing/>
   <p:hf hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3000" b="1" kern="1200" spc="-23" baseline="0">
           <a:solidFill>
             <a:srgbClr val="253746"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
@@ -6861,68 +7473,68 @@
       <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="3840">
+        <p15:guide id="1" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" orient="horz" pos="2160">
+        <p15:guide id="2" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Otsikon paikkamerkki 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88023607-0185-43C9-8AB2-3682FEDF06AD}"/>
               </a:ext>
@@ -7147,51 +7759,51 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="600">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{91E53C16-2649-4D48-AFD3-9E32AB86C978}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1611380795"/>
+        <p14:creationId val="1611380795"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483748" r:id="rId1"/>
     <p:sldLayoutId id="2147483751" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:transition/>
   <p:timing/>
   <p:hf hdr="0" ftr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3000" b="1" kern="1200" spc="-23" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
@@ -7442,78 +8054,78 @@
       <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="3840">
+        <p15:guide id="1" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" orient="horz" pos="2160">
+        <p15:guide id="2" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Otsikko 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68F99226-5813-4173-BC9F-D4F98D2E8DF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -7556,96 +8168,96 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09036D3D-8C12-AAEB-F3A4-696150CA1A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2051720" y="2953352"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>27.04.2026</a:t>
+              <a:t>11.06.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4066510627"/>
+        <p14:creationId val="4066510627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="765185193"/>
+                <p14:modId val="765185193"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="683568" y="1337058"/>
           <a:ext cx="7788490" cy="2177533"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="792088">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2146314111"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="936104">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -8136,231 +8748,245 @@
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 474</a:t>
+                        <a:t>3 490</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,9%</a:t>
+                        <a:t>-2,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 487</a:t>
+                        <a:t>4 538</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,6%</a:t>
+                        <a:t>-1,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 091</a:t>
+                        <a:t>4 045</a:t>
                       </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,8%</a:t>
+                        <a:t>-1,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="655781">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -8405,231 +9031,274 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 202</a:t>
+                        <a:t>3 199</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,3%</a:t>
+                        <a:t>-2,8%</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr vert="horz" wrap="square"/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPct val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPct val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="fi-FI" sz="1000" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3 627</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 647</a:t>
+                        <a:t>-4,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,0%</a:t>
+                        <a:t>3 395</a:t>
                       </a:r>
                     </a:p>
-                  </a:txBody>
-[...5 lines deleted...]
-                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...28 lines deleted...]
-                      </a:r>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,4%</a:t>
+                        <a:t>-2,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="578524">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -8674,257 +9343,257 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 361</a:t>
+                        <a:t>3 359</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,5%</a:t>
+                        <a:t>-1,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 971</a:t>
+                        <a:t> 3 987</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,8%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 746</a:t>
+                        <a:t> 3 733</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,7%</a:t>
+                        <a:t>-2,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
+          <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="683568" y="3769444"/>
-            <a:ext cx="2031206" cy="1140619"/>
+            <a:ext cx="2031221" cy="1140627"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Päivämäärän paikkamerkki 4" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683369B0-6045-45E7-B818-0F0430D31566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:extLst>
@@ -9108,51 +9777,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>11.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -9212,209 +9881,209 @@
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1800" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="1800" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Content Placeholder 7" descr="&lt;rSHfKEq&gt;"/>
+          <p:cNvPr id="9" name="Content Placeholder 7"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3562613" y="3795886"/>
-            <a:ext cx="2031206" cy="1140619"/>
+            <a:ext cx="2031221" cy="1140627"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Content Placeholder 5" descr="&lt;bPMSApc&gt;"/>
+          <p:cNvPr id="13" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6441658" y="3795886"/>
-            <a:ext cx="2031206" cy="1140619"/>
+            <a:ext cx="2031221" cy="1140627"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1684033062"/>
+        <p14:creationId val="1684033062"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:xml="http://www.w3.org/XML/1998/namespace" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Content Placeholder 5" descr="&lt;PgzH&gt;"/>
+          <p:cNvPr id="11" name="Content Placeholder 5"/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6742886" y="51470"/>
-            <a:ext cx="2031206" cy="1140619"/>
+            <a:ext cx="2031221" cy="1140627"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Content Placeholder 7" descr="&lt;rSHfKEq&gt;"/>
+          <p:cNvPr id="12" name="Content Placeholder 7"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6742886" y="1059236"/>
-            <a:ext cx="2031206" cy="1140619"/>
+            <a:ext cx="2031221" cy="1140627"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -9621,51 +10290,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.4.2026</a:t>
+              <a:t>11.6.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -9732,51 +10401,51 @@
                 <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="en-FI" sz="1800" b="1">
               <a:solidFill>
                 <a:srgbClr val="253746"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4207254730"/>
+                <p14:modId val="4207254730"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6372199" y="2028875"/>
           <a:ext cx="2592289" cy="2947625"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5940675A-B579-460E-94D1-54222C63F5DA}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="914927">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2465023846"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="686194">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -9854,51 +10523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 678</a:t>
+                        <a:t>3 709</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -9915,51 +10584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,1%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10127,51 +10796,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,8%</a:t>
+                        <a:t>-1,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10460,51 +11129,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 137</a:t>
+                        <a:t>3 095</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10657,51 +11326,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 319</a:t>
+                        <a:t>3 310</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10718,51 +11387,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,6%</a:t>
+                        <a:t>-0,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10854,51 +11523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 149</a:t>
+                        <a:t>3 152</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10915,51 +11584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,0%</a:t>
+                        <a:t>-2,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11051,51 +11720,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 061</a:t>
+                        <a:t>3 042</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11642,51 +12311,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 104</a:t>
+                        <a:t>3 090</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11703,51 +12372,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -</a:t>
+                        <a:t> -2,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11952,70 +12621,70 @@
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="443590762"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 5" descr="&lt;LJYJG_1&gt;"/>
+          <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="176352" y="1203598"/>
-            <a:ext cx="5734050" cy="3529012"/>
+            <a:ext cx="5734092" cy="3529038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043608" y="4731990"/>
             <a:ext cx="2664296" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -12031,122 +12700,122 @@
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1000" smtClean="0"/>
               <a:t>PKS    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="800" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="253746"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>●</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="fi-FI" sz="1000" smtClean="0"/>
               <a:t>Muu Maa</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3512168352"/>
+        <p14:creationId val="3512168352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="AS_NET" val="4.0.30319.42000"/>
   <p:tag name="AS_OS" val="Microsoft Windows NT 6.2.9200.0"/>
-  <p:tag name="AS_RELEASE_DATE" val="2020.12.14"/>
-[...1 lines deleted...]
-  <p:tag name="AS_VERSION" val="20.12"/>
+  <p:tag name="AS_RELEASE_DATE" val="2026.02.14"/>
+  <p:tag name="AS_TITLE" val="Aspose.Slides for .NET 4.6.2"/>
+  <p:tag name="AS_VERSION" val="26.2"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_ARApp-esitysmalli">
   <a:themeElements>
     <a:clrScheme name="ARA Tilastot S">
       <a:dk1>
         <a:srgbClr val="262626"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2E5053"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F2F2F2"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="79A130"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="199BE6"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="329FA9"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="2E5053"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="9933CC"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="C73D82"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0070C0"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="79A130"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="ARA 2020">
       <a:majorFont>
         <a:latin typeface="Verdana Pro"/>
-        <a:ea typeface="Arial"/>
+        <a:ea typeface="Verdana Pro"/>
         <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Verdana Pro"/>
-        <a:ea typeface="Arial"/>
+        <a:ea typeface="Verdana Pro"/>
         <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Hienovaraisen yhtenäinen">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="65000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
             <a:satMod val="150000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
@@ -14521,51 +15190,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>ARA-tilastot-esityspohja_2020S</Template>
   <Company/>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>7</Paragraphs>
   <Slides>3</Slides>
   <Notes>2</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="6">
       <vt:variant>
-        <vt:lpstr>Fonts used</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Verdana Pro</vt:lpstr>
       <vt:lpstr>ヒラギノ角ゴ Pro W3</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>