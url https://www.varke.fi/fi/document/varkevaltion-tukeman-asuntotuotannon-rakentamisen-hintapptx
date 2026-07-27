--- v2 (2026-06-12)
+++ v3 (2026-07-27)
@@ -8168,51 +8168,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09036D3D-8C12-AAEB-F3A4-696150CA1A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2051720" y="2953352"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>11.06.2026</a:t>
+              <a:t>27.07.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="4066510627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8748,245 +8748,245 @@
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 490</a:t>
+                        <a:t>3 354</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,8%</a:t>
+                        <a:t>-7,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 538</a:t>
+                        <a:t>4 396</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,6%</a:t>
+                        <a:t>-5,3%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 045</a:t>
+                        <a:t>3 935</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,9%</a:t>
+                        <a:t>-7,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="655781">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9031,90 +9031,90 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 199</a:t>
+                        <a:t>3 175</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,8%</a:t>
+                        <a:t>-3,1%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
@@ -9138,167 +9138,167 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 627</a:t>
+                        <a:t>3 645</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,7%</a:t>
+                        <a:t>-2,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 395</a:t>
+                        <a:t>3 325</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,3%</a:t>
+                        <a:t>-4,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="578524">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9343,216 +9343,216 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 359</a:t>
+                        <a:t>3 309</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,6%</a:t>
+                        <a:t>-2,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 987</a:t>
+                        <a:t> 3 964</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,2%</a:t>
+                        <a:t>-1,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 733</a:t>
+                        <a:t> 3 705</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,6%</a:t>
+                        <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -9777,51 +9777,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>11.6.2026</a:t>
+              <a:t>27.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10290,51 +10290,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>11.6.2026</a:t>
+              <a:t>27.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10523,51 +10523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 709</a:t>
+                        <a:t>3 549</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10584,51 +10584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,2%</a:t>
+                        <a:t>-3,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10735,51 +10735,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 397</a:t>
+                        <a:t>3 336</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10796,51 +10796,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,7%</a:t>
+                        <a:t>-7,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10932,51 +10932,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 987</a:t>
+                        <a:t>2 854</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11326,51 +11326,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 310</a:t>
+                        <a:t>3 309</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11387,51 +11387,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,9%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11523,51 +11523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 152</a:t>
+                        <a:t>3 111</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11584,51 +11584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,4%</a:t>
+                        <a:t>-3,0%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11917,51 +11917,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 964</a:t>
+                        <a:t>2 939</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12114,51 +12114,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 366</a:t>
+                        <a:t>3 337</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12311,51 +12311,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 090</a:t>
+                        <a:t>3 077</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12372,51 +12372,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -2,0%</a:t>
+                        <a:t> -0,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>