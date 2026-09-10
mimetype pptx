--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -8168,51 +8168,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09036D3D-8C12-AAEB-F3A4-696150CA1A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2051720" y="2953352"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>27.07.2026</a:t>
+              <a:t>10.09.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="4066510627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8748,90 +8748,90 @@
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 354</a:t>
+                        <a:t>3 371</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,6%</a:t>
+                        <a:t>-6,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
@@ -8904,89 +8904,89 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 935</a:t>
+                        <a:t>3 964</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,1%</a:t>
+                        <a:t>-4,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="655781">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9031,90 +9031,90 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 175</a:t>
+                        <a:t>3 220</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,1%</a:t>
+                        <a:t>-1,1%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
@@ -9138,167 +9138,167 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 645</a:t>
+                        <a:t>3 770</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,9%</a:t>
+                        <a:t>1,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 325</a:t>
+                        <a:t>3 335</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,2%</a:t>
+                        <a:t>-3,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="578524">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9343,216 +9343,216 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 309</a:t>
+                        <a:t>3 337</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,8%</a:t>
+                        <a:t>-1,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 964</a:t>
+                        <a:t> 4 057</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,1%</a:t>
+                        <a:t>1,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 705</a:t>
+                        <a:t> 3 729</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-2,5%</a:t>
+                        <a:t>-1,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -9777,51 +9777,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.7.2026</a:t>
+              <a:t>10.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10290,51 +10290,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27.7.2026</a:t>
+              <a:t>10.9.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10523,51 +10523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 549</a:t>
+                        <a:t>3 583</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10584,51 +10584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,8%</a:t>
+                        <a:t>-1,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10932,51 +10932,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 854</a:t>
+                        <a:t>2 853</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11129,51 +11129,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 095</a:t>
+                        <a:t>3 432</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11326,51 +11326,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 309</a:t>
+                        <a:t>3 414</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11387,51 +11387,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-0,2%</a:t>
+                        <a:t>3,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11523,51 +11523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 111</a:t>
+                        <a:t>3 122</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11584,51 +11584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,0%</a:t>
+                        <a:t>-1,7%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12311,51 +12311,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 077</a:t>
+                        <a:t>3 107</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12372,51 +12372,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> -0,9%</a:t>
+                        <a:t> 0,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>