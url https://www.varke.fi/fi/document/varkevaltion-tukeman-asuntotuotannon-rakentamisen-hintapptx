--- v4 (2026-09-10)
+++ v5 (2026-10-26)
@@ -8168,51 +8168,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09036D3D-8C12-AAEB-F3A4-696150CA1A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2051720" y="2953352"/>
             <a:ext cx="5201293" cy="937064"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>10.09.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:r>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId val="4066510627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition/>
   <p:timing/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="">
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8748,245 +8748,245 @@
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="2C5234"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 371</a:t>
+                        <a:t>3 293</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-6,6%</a:t>
+                        <a:t>-9,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>4 396</a:t>
+                        <a:t>4 383</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-5,3%</a:t>
+                        <a:t>-5,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 964</a:t>
+                        <a:t>3 968</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-4,8%</a:t>
+                        <a:t>-6,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327551800"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="655781">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9031,90 +9031,90 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 220</a:t>
+                        <a:t>3 252</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,1%</a:t>
+                        <a:t>-0,5%</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
@@ -9138,167 +9138,167 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 770</a:t>
+                        <a:t>3 782</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,5%</a:t>
+                        <a:t>0,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 335</a:t>
+                        <a:t>3 432</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="fi-FI" sz="1000" smtClean="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-3,6%</a:t>
+                        <a:t>0,6%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629590354"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="578524">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
@@ -9343,216 +9343,216 @@
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 337</a:t>
+                        <a:t>3 324</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,6%</a:t>
+                        <a:t>-2,5%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 4 057</a:t>
+                        <a:t> 4 036</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>1,9%</a:t>
+                        <a:t>-0,2%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 3 729</a:t>
+                        <a:t> 3 792</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="1000" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,5%</a:t>
+                        <a:t>0,9%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="36000" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="960689263"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -9777,51 +9777,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{F0014CB2-086A-47B3-95AD-49C0CE7E4495}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>10.9.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6759D2C3-06AC-4B87-86CA-5E6ED010EB89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10290,51 +10290,51 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{BBEC1CD8-6C61-4A6C-883E-ED73D37B3667}" type="datetime1">
               <a:rPr lang="fi-FI" altLang="fi-FI" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>10.9.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" altLang="fi-FI">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{997649C4-8EB2-4C06-9D5A-E12A1B6B1539}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -10523,51 +10523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 583</a:t>
+                        <a:t>3 596</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10584,51 +10584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,7%</a:t>
+                        <a:t>-2,8%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10735,51 +10735,51 @@
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 336</a:t>
+                        <a:t>3 176</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10796,51 +10796,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-7,6%</a:t>
+                        <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -10932,51 +10932,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2 853</a:t>
+                        <a:t>2 814</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11129,51 +11129,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 432</a:t>
+                        <a:t>3 473</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11326,51 +11326,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 414</a:t>
+                        <a:t>3 423</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11387,51 +11387,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3,7%</a:t>
+                        <a:t>3,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11523,51 +11523,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 122</a:t>
+                        <a:t>3 202</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11584,51 +11584,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>-1,7%</a:t>
+                        <a:t>0,4%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -11720,51 +11720,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3 042</a:t>
+                        <a:t>2 969</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="36000" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
@@ -12372,51 +12372,51 @@
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
                       <a:srgbClr val="253746"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="fi-FI" sz="800" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="Verdana" panose="020b0604030504040204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020b0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> 0,8%</a:t>
+                        <a:t> 2,1%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="36000" marR="36000" marT="0" marB="0" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>