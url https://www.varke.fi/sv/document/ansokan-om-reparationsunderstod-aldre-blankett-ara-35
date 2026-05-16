--- v0 (2025-12-21)
+++ v1 (2026-05-16)
@@ -9,713 +9,372 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39222836" w14:textId="55776E1D" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00330978" w:rsidP="00A822E7">
+    <w:p w14:paraId="39222836" w14:textId="6AE53B55" w:rsidR="00EF2277" w:rsidRPr="00850FE9" w:rsidRDefault="00330978" w:rsidP="00A822E7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7ECE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>ANSÖKAN OM REPARATIONSUNDERSTÖD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850FE9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANSÖKAN OM REPARATIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="00850FE9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00850FE9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00850FE9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UNDERSTÖD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676BE057" w14:textId="257830B1" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00EF2277" w:rsidP="00A822E7">
+    <w:p w14:paraId="676BE057" w14:textId="257830B1" w:rsidR="00EF2277" w:rsidRPr="00850FE9" w:rsidRDefault="00EF2277" w:rsidP="00A822E7">
       <w:pPr>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F7ECE">
+      <w:r w:rsidRPr="00850FE9">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>för reparation av bostäder för äldre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46311140" w14:textId="77777777" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
-    <w:p w14:paraId="22F69531" w14:textId="54D5C7B8" w:rsidR="00EF2277" w:rsidRPr="00BC7CFE" w:rsidRDefault="00BC7CFE" w:rsidP="009C4D87">
+    <w:p w14:paraId="69028852" w14:textId="54FBF7E6" w:rsidR="00EF2277" w:rsidRDefault="00330978" w:rsidP="00850FE9">
       <w:pPr>
         <w:ind w:left="4253"/>
-        <w:rPr>
-[...89 lines deleted...]
-      <w:r w:rsidR="00330978" w:rsidRPr="008F7ECE">
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ECE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00330978" w:rsidRPr="008F7ECE">
+      <w:r w:rsidRPr="008F7ECE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EF2277" w:rsidRPr="00BC7CFE">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="69028852" w14:textId="444AAB9A" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00330978" w:rsidP="00A822E7">
-[...2 lines deleted...]
-        <w:ind w:left="4253" w:right="79"/>
+    <w:p w14:paraId="6991E858" w14:textId="7ED7C081" w:rsidR="00850FE9" w:rsidRPr="008F7ECE" w:rsidRDefault="00850FE9" w:rsidP="00850FE9">
+      <w:pPr>
+        <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="D89523"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA29EAA" w14:textId="7A8C8D65" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
+    <w:p w14:paraId="4787CAD0" w14:textId="61620E0A" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00850FE9" w:rsidP="00014DEB">
       <w:r w:rsidRPr="008F7ECE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-FI"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC410CE" wp14:editId="29E2BFEA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC410CE" wp14:editId="152F6B10">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-36195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>459105</wp:posOffset>
+                  <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5341620" cy="1524000"/>
+                <wp:extent cx="5341620" cy="1188720"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Tekstiruutu 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5341620" cy="1524000"/>
+                          <a:ext cx="5341620" cy="1188720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4F4FD7A9" w14:textId="77777777" w:rsidR="009C4D87" w:rsidRPr="00D81082" w:rsidRDefault="00330978" w:rsidP="00330978">
                             <w:pPr>
                               <w:ind w:right="-207"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D81082">
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="sv-SE"/>
                               </w:rPr>
                               <w:t>OBS!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="671A894E" w14:textId="04FB8CB6" w:rsidR="00515DA5" w:rsidRPr="00515DA5" w:rsidRDefault="00515DA5" w:rsidP="00515DA5">
+                          <w:p w14:paraId="78ADAC81" w14:textId="7DD90C82" w:rsidR="00330978" w:rsidRPr="00850FE9" w:rsidRDefault="00515DA5" w:rsidP="00850FE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00515DA5">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Arbetet får inte inledas förrän </w:t>
                             </w:r>
                             <w:r w:rsidR="00BC7CFE" w:rsidRPr="00BC7CFE">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Centralen för statligt stött bostadsbyggande</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00515DA5">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> har fattat beslut om understöd. </w:t>
                             </w:r>
                             <w:r w:rsidR="00401EEB">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Centralen</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00515DA5">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> anser att arbetet har inletts när rivnings-, byggnads- eller installationsarbetena har inletts.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="78ADAC81" w14:textId="02914D30" w:rsidR="00330978" w:rsidRPr="00D4766F" w:rsidRDefault="00330978" w:rsidP="00330978">
-[...26 lines deleted...]
-                          </w:p>
                           <w:p w14:paraId="2641BBBB" w14:textId="77777777" w:rsidR="00330978" w:rsidRDefault="00330978"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2FC410CE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstiruutu 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.85pt;margin-top:36.15pt;width:420.6pt;height:120pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQxsfXGAIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynSdZZcaqsVaZJ&#10;UVspnfpMMMSWMJcBiZ39+l2w86GuT9Ve4MK93I9zDvO7rlHkIKyrQRc0G6WUCM2hrPWuoL9eVl9u&#10;KXGe6ZIp0KKgR+Ho3eLzp3lrcjGGClQpLMEk2uWtKWjlvcmTxPFKNMyNwAiNTgm2YR6PdpeUlrWY&#10;vVHJOE1nSQu2NBa4cA5vH3onXcT8Ugrun6R0whNVUOzNx9XGdRvWZDFn+c4yU9V8aIN9oIuG1RqL&#10;nlM9MM/I3tb/pGpqbsGB9CMOTQJS1lzEGXCaLH0zzaZiRsRZEBxnzjC5/5eWPx425tkS332HDgkM&#10;gLTG5Q4vwzydtE3YsVOCfoTweIZNdJ5wvJzeTLLZGF0cfdl0PEnTCGxyeW6s8z8ENCQYBbXIS4SL&#10;HdbOY0kMPYWEahpWtVKRG6VJW9DZzTSND84efKE0Prw0Gyzfbbthgi2URxzMQs+5M3xVY/E1c/6Z&#10;WSQZG0bh+idcpAIsAoNFSQX2z3v3IR6xRy8lLYqmoO73nllBifqpkZVv2WQSVBYPk+nXAIq99myv&#10;PXrf3APqMsMvYng0Q7xXJ1NaaF5R38tQFV1Mc6xdUH8y730vZfwfXCyXMQh1ZZhf643hIXWAM0D7&#10;0r0yawb8PVL3CCd5sfwNDX1sT8Ry70HWkaMAcI/qgDtqMlI3/J8g+utzjLr88sVfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAP2yEZuEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82Y&#10;eGuXQrAEWZqGpDExemjtxdvAToHI7iK7bdFf73jS45v38t43xWY2g7jQ5HtnFayWEQiyjdO9bRUc&#10;33aLDIQPaDUOzpKCL/KwKW9vCsy1u9o9XQ6hFVxifY4KuhDGXErfdGTQL91Ilr2TmwwGllMr9YRX&#10;LjeDjKPoQRrsLS90OFLVUfNxOBsFz9XuFfd1bLLvoXp6OW3Hz+N7qtT93bx9BBFoDn9h+MVndCiZ&#10;qXZnq70YFCzSNScVrOMEBPtZkqYgagXJii+yLOT/D8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhABDGx9cYAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAD9shGbhAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Tekstiruutu 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.85pt;margin-top:5.05pt;width:420.6pt;height:93.6pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZJJv5FwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8L0lYoDQirOiuqCqh&#10;3ZXYas/GsUkkx+PahoT++o6d8KFtT1UvzoxnMh/vPS/uu0aRo7CuBl3QbJRSIjSHstb7gv54XX+a&#10;U+I80yVToEVBT8LR++XHD4vW5GIMFahSWIJFtMtbU9DKe5MnieOVaJgbgREagxJswzy6dp+UlrVY&#10;vVHJOE1nSQu2NBa4cA5vH/sgXcb6Ugrun6V0whNVUJzNx9PGcxfOZLlg+d4yU9V8GIP9wxQNqzU2&#10;vZR6ZJ6Rg63/KNXU3IID6UccmgSkrLmIO+A2Wfpum23FjIi7IDjOXGBy/68sfzpuzYslvvsKHRIY&#10;AGmNyx1ehn06aZvwxUkJxhHC0wU20XnC8XJ6N8lmYwxxjGXZfP4ZHayTXH831vlvAhoSjIJa5CXC&#10;xY4b5/vUc0ropmFdKxW5UZq0BZ3dTdP4wyWCxZXGHtdhg+W7XTdssIPyhItZ6Dl3hq9rbL5hzr8w&#10;iyTjwChc/4yHVIBNYLAoqcD++tt9yEfsMUpJi6IpqPt5YFZQor5rZOVLNpkElUVnMg04EHsb2d1G&#10;9KF5ANRlhk/E8GiGfK/OprTQvKG+V6Erhpjm2Lug/mw++F7K+D64WK1iEurKML/RW8ND6QBngPa1&#10;e2PWDPh7pO4JzvJi+Tsa+tyeiNXBg6wjRwHgHtUBd9RkZHl4P0H0t37Mur7y5W8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCblhog4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4&#10;gy2QSi3dEtKEmBg9gFy8TbtD29Ddrd0Fqr/e8YTHee/lzfey9Wg6caHBt84qmE0jEGQrp1tbKzh8&#10;bCcJCB/QauycJQXf5GGd399lmGp3tTu67EMtuMT6FBU0IfSplL5qyKCfup4se0c3GAx8DrXUA165&#10;3HRyHkVP0mBr+UODPRUNVaf92Sh4LbbvuCvnJvnpipe346b/OnzGSj0+jJsViEBjuIXhD5/RIWem&#10;0p2t9qJTMImXnGQ9moFgP1nEMYiSheflAmSeyf8L8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGSSb+RcCAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAm5YaIOEAAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4F4FD7A9" w14:textId="77777777" w:rsidR="009C4D87" w:rsidRPr="00D81082" w:rsidRDefault="00330978" w:rsidP="00330978">
                       <w:pPr>
                         <w:ind w:right="-207"/>
                         <w:rPr>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:val="sv-SE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D81082">
                         <w:rPr>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:val="sv-SE"/>
                         </w:rPr>
                         <w:t>OBS!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="671A894E" w14:textId="04FB8CB6" w:rsidR="00515DA5" w:rsidRPr="00515DA5" w:rsidRDefault="00515DA5" w:rsidP="00515DA5">
+                    <w:p w14:paraId="78ADAC81" w14:textId="7DD90C82" w:rsidR="00330978" w:rsidRPr="00850FE9" w:rsidRDefault="00515DA5" w:rsidP="00850FE9">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00515DA5">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Arbetet får inte inledas förrän </w:t>
                       </w:r>
                       <w:r w:rsidR="00BC7CFE" w:rsidRPr="00BC7CFE">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Centralen för statligt stött bostadsbyggande</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00515DA5">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> har fattat beslut om understöd. </w:t>
                       </w:r>
                       <w:r w:rsidR="00401EEB">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Centralen</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00515DA5">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> anser att arbetet har inletts när rivnings-, byggnads- eller installationsarbetena har inletts.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="78ADAC81" w14:textId="02914D30" w:rsidR="00330978" w:rsidRPr="00D4766F" w:rsidRDefault="00330978" w:rsidP="00330978">
-[...26 lines deleted...]
-                    </w:p>
                     <w:p w14:paraId="2641BBBB" w14:textId="77777777" w:rsidR="00330978" w:rsidRDefault="00330978"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008F7ECE">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3EA29EAA" w14:textId="7FA5FDB8" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00E13B14" w:rsidP="00014DEB">
-[...204 lines deleted...]
-    <w:p w14:paraId="4787CAD0" w14:textId="2B7EBF80" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
     <w:p w14:paraId="5E62D91A" w14:textId="377AD79B" w:rsidR="00EF2277" w:rsidRPr="008F7ECE" w:rsidRDefault="00EF2277" w:rsidP="00014DEB"/>
     <w:p w14:paraId="3011BE25" w14:textId="762C3989" w:rsidR="00184EDB" w:rsidRPr="008F7ECE" w:rsidRDefault="00330978" w:rsidP="009C4D87">
       <w:pPr>
         <w:pStyle w:val="Osanotsikko"/>
         <w:spacing w:before="1080"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F7ECE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F7ECE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008F7ECE">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -813,51 +472,51 @@
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="1C48C5CC" id="Ellipsi 11" o:spid="_x0000_s1028" style="position:absolute;margin-left:444.65pt;margin-top:22.9pt;width:50.8pt;height:50.8pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoA0IOhgIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+vV1lJV4lfSsHDvZReBKJLirGFdLp0buNZrC7YcueYrRXvw2D/EEXD&#10;lEGnI9UVC4zsnXpF1SjuwIMMZxyaAqRUXKQcMJvp5I9sHmtmRcoFi+PtWCb//2j53eHRPjgsQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh++CGhIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwbxFozKr3nPFDkXJpYpVCt+2wNrE0iIwvW6iOD444yHPjLb9R+DFvmQ8PzOGg4PfH&#10;4Q/3eEgNbUmhlyipwf186z3isX9RS0mLg1dS/2PPnKBEfzXY2Z+n83mc1HSZn3+c4cW91Gxfasy+&#10;2QA2yBTXjOVJjPigB1E6aJ5xR6yjV1Qxw9F3ScMgbkJeB7hjuFivEwhn07Jwax4tj9SxyrFPn7pn&#10;5mzfzwEH4Q6GEX3V0xkbLQ2s9wGkSg1/qmpff5zr1Ej9DoqL4+U9oU6bcvULAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB1kxke3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21KEN&#10;NE7jVIBUdiwaOIBjmyRqPI5sNw2cnmEFy9E8/f9+tV/cyGYb4uBRwv0qA2ZRezNgJ+Hj/XBXAItJ&#10;oVGjRyvhy0bY19dXlSqNv+DRzk3qGIVgLJWEPqWp5Dzq3joVV36ySL9PH5xKdIaOm6AuFO5Gvs6y&#10;R+7UgNTQq8m+9FafmrOTMIX1Rvjn71k1vn31eNB6+1ZIeXuzPO2AJbukPxh+9UkdanJq/RlNZKOE&#10;ohAbQiXkDzSBACEyAawlMt/mwOuK/59Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo&#10;A0IOhgIAAHEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB1kxke3QAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
+              <v:oval w14:anchorId="1C48C5CC" id="Ellipsi 11" o:spid="_x0000_s1027" style="position:absolute;margin-left:444.65pt;margin-top:22.9pt;width:50.8pt;height:50.8pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoA0IOhgIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+vV1lJV4lfSsHDvZReBKJLirGFdLp0buNZrC7YcueYrRXvw2D/EEXD&#10;lEGnI9UVC4zsnXpF1SjuwIMMZxyaAqRUXKQcMJvp5I9sHmtmRcoFi+PtWCb//2j53eHRPjgsQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh++CGhIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwbxFozKr3nPFDkXJpYpVCt+2wNrE0iIwvW6iOD444yHPjLb9R+DFvmQ8PzOGg4PfH&#10;4Q/3eEgNbUmhlyipwf186z3isX9RS0mLg1dS/2PPnKBEfzXY2Z+n83mc1HSZn3+c4cW91Gxfasy+&#10;2QA2yBTXjOVJjPigB1E6aJ5xR6yjV1Qxw9F3ScMgbkJeB7hjuFivEwhn07Jwax4tj9SxyrFPn7pn&#10;5mzfzwEH4Q6GEX3V0xkbLQ2s9wGkSg1/qmpff5zr1Ej9DoqL4+U9oU6bcvULAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB1kxke3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21KEN&#10;NE7jVIBUdiwaOIBjmyRqPI5sNw2cnmEFy9E8/f9+tV/cyGYb4uBRwv0qA2ZRezNgJ+Hj/XBXAItJ&#10;oVGjRyvhy0bY19dXlSqNv+DRzk3qGIVgLJWEPqWp5Dzq3joVV36ySL9PH5xKdIaOm6AuFO5Gvs6y&#10;R+7UgNTQq8m+9FafmrOTMIX1Rvjn71k1vn31eNB6+1ZIeXuzPO2AJbukPxh+9UkdanJq/RlNZKOE&#10;ohAbQiXkDzSBACEyAawlMt/mwOuK/59Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo&#10;A0IOhgIAAHEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB1kxke3QAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="15521F7C" w14:textId="77777777" w:rsidR="00D4766F" w:rsidRPr="00D4766F" w:rsidRDefault="00D4766F" w:rsidP="00D4766F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -1121,51 +780,51 @@
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="06D330B0" id="Ellipsi 10" o:spid="_x0000_s1029" style="position:absolute;margin-left:444.6pt;margin-top:10.15pt;width:50.8pt;height:50.8pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXsQ3bhwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKWrkC1dKq6DSFN&#10;bGJDe3Ydu7Hk+IztNil/PWc7SQebeED0wT37vvvuR+7u4rJrNDkI5xWYkk7PJpQIw6FSZlfS7483&#10;7z5S4gMzFdNgREmPwtPL1ds3F61dihnUoCvhCJIYv2xtSesQ7LIoPK9Fw/wZWGFQKcE1LODV7YrK&#10;sRbZG13MJpNF0YKrrAMuvMfXq6ykq8QvpeDhTkovAtElxdhCOl06t/EsVhdsuXPM1or3YbB/iKJh&#10;yqDTkeqKBUb2Tr2gahR34EGGMw5NAVIqLlIOmM108kc2DzWzIuWCxfF2LJP/f7T86+HB3jssQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh8+C2hIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwrxFozKr3nPFDkXJpYpVCt+2wNiV9H5HxZQvV8d4RB3luvOU3Cj/mLfPhnjkcFPz+&#10;OPzhDg+poS0p9BIlNbifr71HPPYvailpcfBK6n/smROU6C8GO/vTdD6Pk5ou8/MPM7y455rtc43Z&#10;NxvABpnimrE8iREf9CBKB80T7oh19IoqZjj6LmkYxE3I6wB3DBfrdQLhbFoWbs2D5ZE6Vjn26WP3&#10;xJzt+zngIHyFYURf9HTGRksD630AqVLDn6ra1x/nOjVSv4Pi4nh+T6jTplz9AgAA//8DAFBLAwQU&#10;AAYACAAAACEACOO31dwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwZpK7Khd&#10;V4I4xKkAqexYEDiAY5skajyOYjcNnJ5hBcvRPP3/fnVYw8gWP6choobdVgDzaKMbsNPw8X68LYCl&#10;bNCZMaLX8OUTHOrrq8qULl7wzS9N7hiFYCqNhj7nqeQ82d4Hk7Zx8ki/zzgHk+mcO+5mc6HwMHIp&#10;xB0PZkBq6M3kn3tvT805aJhmuVfx6XsxTWxfIh6tvX8ttL7ZrI8PwLJf8x8Mv/qkDjU5tfGMLrFR&#10;Q1EoSagGKfbACFBK0JaWSLlTwOuK/59Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX&#10;sQ3bhwIAAHEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAI47fV3AAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
+              <v:oval w14:anchorId="06D330B0" id="Ellipsi 10" o:spid="_x0000_s1028" style="position:absolute;margin-left:444.6pt;margin-top:10.15pt;width:50.8pt;height:50.8pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXsQ3bhwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKWrkC1dKq6DSFN&#10;bGJDe3Ydu7Hk+IztNil/PWc7SQebeED0wT37vvvuR+7u4rJrNDkI5xWYkk7PJpQIw6FSZlfS7483&#10;7z5S4gMzFdNgREmPwtPL1ds3F61dihnUoCvhCJIYv2xtSesQ7LIoPK9Fw/wZWGFQKcE1LODV7YrK&#10;sRbZG13MJpNF0YKrrAMuvMfXq6ykq8QvpeDhTkovAtElxdhCOl06t/EsVhdsuXPM1or3YbB/iKJh&#10;yqDTkeqKBUb2Tr2gahR34EGGMw5NAVIqLlIOmM108kc2DzWzIuWCxfF2LJP/f7T86+HB3jssQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh8+C2hIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwrxFozKr3nPFDkXJpYpVCt+2wNiV9H5HxZQvV8d4RB3luvOU3Cj/mLfPhnjkcFPz+&#10;OPzhDg+poS0p9BIlNbifr71HPPYvailpcfBK6n/smROU6C8GO/vTdD6Pk5ou8/MPM7y455rtc43Z&#10;NxvABpnimrE8iREf9CBKB80T7oh19IoqZjj6LmkYxE3I6wB3DBfrdQLhbFoWbs2D5ZE6Vjn26WP3&#10;xJzt+zngIHyFYURf9HTGRksD630AqVLDn6ra1x/nOjVSv4Pi4nh+T6jTplz9AgAA//8DAFBLAwQU&#10;AAYACAAAACEACOO31dwAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwZpK7Khd&#10;V4I4xKkAqexYEDiAY5skajyOYjcNnJ5hBcvRPP3/fnVYw8gWP6choobdVgDzaKMbsNPw8X68LYCl&#10;bNCZMaLX8OUTHOrrq8qULl7wzS9N7hiFYCqNhj7nqeQ82d4Hk7Zx8ki/zzgHk+mcO+5mc6HwMHIp&#10;xB0PZkBq6M3kn3tvT805aJhmuVfx6XsxTWxfIh6tvX8ttL7ZrI8PwLJf8x8Mv/qkDjU5tfGMLrFR&#10;Q1EoSagGKfbACFBK0JaWSLlTwOuK/59Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX&#10;sQ3bhwIAAHEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAI47fV3AAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="50390F96" w14:textId="77777777" w:rsidR="00D4766F" w:rsidRPr="00D4766F" w:rsidRDefault="00D4766F" w:rsidP="00D4766F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -2280,51 +1939,51 @@
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="3D35BF63" id="Ellipsi 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:-.4pt;margin-top:-.95pt;width:50.8pt;height:50.8pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAppHCchwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+vV1lJV4lfSsHDvZReBKJLirGFdLp0buNZrC7YcueYrRXvw2D/EEXD&#10;lEGnI9UVC4zsnXpF1SjuwIMMZxyaAqRUXKQcMJvp5I9sHmtmRcoFi+PtWCb//2j53eHRPjgsQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh++CGhIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwbxFozKr3nPFDkXJpYpVCt+2wNiWdR2R82UJ1fHDEQZ4bb/mNwo95y3x4YA4HBb8/&#10;Dn+4x0NqaEsKvURJDe7nW+8Rj/2LWkpaHLyS+h975gQl+qvBzv48nc/jpKbL/PzjDC/upWb7UmP2&#10;zQawQaa4ZixPYsQHPYjSQfOMO2IdvaKKGY6+SxoGcRPyOsAdw8V6nUA4m5aFW/NoeaSOVY59+tQ9&#10;M2f7fg44CHcwjOirns7YaGlgvQ8gVWr4U1X7+uNcp0bqd1BcHC/vCXXalKtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAXJ/OptoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fon&#10;RWqbEKcCpHLjQMoHOPaSRMS7ke2mga/HPcFxNKOZN9VhcaOY0YeBSUG+zkAgGbYDdQo+TsfVHkSI&#10;mqwemVDBNwY41Lc3lS4tX+gd5yZ2IpVQKLWCPsaplDKYHp0Oa56QkvfJ3umYpO+k9fqSyt0oN1m2&#10;lU4PlBZ6PeFLj+arOTsFk988FPz8M+uG21emozG7t71S93fL0yOIiEv8C8MVP6FDnZhaPpMNYlSQ&#10;jkQFq7wAcXWzfAuiVVAUO5B1Jf/j178AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKaRw&#10;nIcCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XJ/OptoAAAAGAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
+              <v:oval w14:anchorId="3D35BF63" id="Ellipsi 7" o:spid="_x0000_s1029" style="position:absolute;margin-left:-.4pt;margin-top:-.95pt;width:50.8pt;height:50.8pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAppHCchwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+vV1lJV4lfSsHDvZReBKJLirGFdLp0buNZrC7YcueYrRXvw2D/EEXD&#10;lEGnI9UVC4zsnXpF1SjuwIMMZxyaAqRUXKQcMJvp5I9sHmtmRcoFi+PtWCb//2j53eHRPjgsQ2v9&#10;0qMYs+ika+I/xke6VKzjWCzRBcLxcTE/ny6wpBxVvYwsxcnYOh++CGhIFEoqtFbWx3TYkh1ufcjo&#10;ARWfPWhV3Sit08XtthvtyIHhp9ssFtfz6/i10MFvMG0i2EA0y+r4UpyySVI4ahFx2nwTkqgK45+l&#10;SFKjidEP41yYMM2qmlUiuz+f4G/wHlszWqRYEmFkluh/5O4JBmQmGbhzlD0+morUp6Px5G+BZePR&#10;InkGE0bjRhlwbxFozKr3nPFDkXJpYpVCt+2wNiWdR2R82UJ1fHDEQZ4bb/mNwo95y3x4YA4HBb8/&#10;Dn+4x0NqaEsKvURJDe7nW+8Rj/2LWkpaHLyS+h975gQl+qvBzv48nc/jpKbL/PzjDC/upWb7UmP2&#10;zQawQaa4ZixPYsQHPYjSQfOMO2IdvaKKGY6+SxoGcRPyOsAdw8V6nUA4m5aFW/NoeaSOVY59+tQ9&#10;M2f7fg44CHcwjOirns7YaGlgvQ8gVWr4U1X7+uNcp0bqd1BcHC/vCXXalKtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAXJ/OptoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fon&#10;RWqbEKcCpHLjQMoHOPaSRMS7ke2mga/HPcFxNKOZN9VhcaOY0YeBSUG+zkAgGbYDdQo+TsfVHkSI&#10;mqwemVDBNwY41Lc3lS4tX+gd5yZ2IpVQKLWCPsaplDKYHp0Oa56QkvfJ3umYpO+k9fqSyt0oN1m2&#10;lU4PlBZ6PeFLj+arOTsFk988FPz8M+uG21emozG7t71S93fL0yOIiEv8C8MVP6FDnZhaPpMNYlSQ&#10;jkQFq7wAcXWzfAuiVVAUO5B1Jf/j178AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKaRw&#10;nIcCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XJ/OptoAAAAGAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="48A53247" w14:textId="77777777" w:rsidR="00D4766F" w:rsidRPr="00D4766F" w:rsidRDefault="00D4766F" w:rsidP="00D4766F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="80"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -3936,51 +3595,51 @@
                                     <w:t>!</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="46AB1A4F" id="Ellipsi 3" o:spid="_x0000_s1031" style="position:absolute;margin-left:439.35pt;margin-top:4.3pt;width:50.8pt;height:50.8pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWFj9JhgIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQ0BaxRIiEqlKU&#10;oCZVzsZrs5a8Htc27NJf37H3QdpEPVTlYMaeb7557Mwsr5tKk5NwXoHJ6fhqRIkwHAplDjn9/rT9&#10;8IkSH5gpmAYjcnoWnl6v3r9b1nYhJlCCLoQjSGL8orY5LUOwiyzzvBQV81dghUGlBFexgFd3yArH&#10;amSvdDYZjeZZDa6wDrjwHl9vWiVdJX4pBQ8PUnoRiM4pxhbS6dK5j2e2WrLFwTFbKt6Fwf4hioop&#10;g04HqhsWGDk69YqqUtyBBxmuOFQZSKm4SDlgNuPRH9k8lsyKlAsWx9uhTP7/0fL706PdOSxDbf3C&#10;oxizaKSr4j/GR5pUrPNQLNEEwvFxPp2N51hSjqpORpbsYmydD18EVCQKORVaK+tjOmzBTnc+tOge&#10;FZ89aFVsldbp4g77jXbkxPDTbebz2+lt/Fro4DeYNhFsIJq16viSXbJJUjhrEXHafBOSqALjn6RI&#10;UqOJwQ/jXJgwblUlK0TrfjbCX+89tma0SLEkwsgs0f/A3RH0yJak526j7PDRVKQ+HYxHfwusNR4s&#10;kmcwYTCulAH3FoHGrDrPLb4vUluaWKXQ7BusTU5nERlf9lCcd444aOfGW75V+DHvmA875nBQ8Pvj&#10;8IcHPKSGOqfQSZSU4H6+9R7x2L+opaTGwcup/3FkTlCivxrs7M/j6TROarpMZx8neHEvNfuXGnOs&#10;NoANMsY1Y3kSIz7oXpQOqmfcEevoFVXMcPSd09CLm9CuA9wxXKzXCYSzaVm4M4+WR+pY5dinT80z&#10;c7br54CDcA/9iL7q6RYbLQ2sjwGkSg1/qWpXf5zr1EjdDoqL4+U9oS6bcvULAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCDlXZK3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21G4q&#10;NW6IUwFS2bEgcADHNklEPI5sNw2cnmEFuxn9pz9v6uPqJ7a4mMaACrYbAcyhCXbEXsH72+lOAktZ&#10;o9VTQKfgyyU4NtdXta5suOCrW9rcMyrBVGkFQ85zxXkyg/M6bcLskLKPEL3OtMae26gvVO4nXgix&#10;516PSBcGPbunwZnP9uwVzLHYHcLj96Lb0D0HPBlTvkilbm/Wh3tg2a35D4ZffVKHhpy6cEab2KRA&#10;lrIklIY9MMoPUuyAdQRuRQG8qfn/D5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYW&#10;P0mGAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIOVdkrcAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
+                    <v:oval w14:anchorId="46AB1A4F" id="Ellipsi 3" o:spid="_x0000_s1030" style="position:absolute;margin-left:439.35pt;margin-top:4.3pt;width:50.8pt;height:50.8pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWFj9JhgIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYQ0BaxRIiEqlKU&#10;oCZVzsZrs5a8Htc27NJf37H3QdpEPVTlYMaeb7557Mwsr5tKk5NwXoHJ6fhqRIkwHAplDjn9/rT9&#10;8IkSH5gpmAYjcnoWnl6v3r9b1nYhJlCCLoQjSGL8orY5LUOwiyzzvBQV81dghUGlBFexgFd3yArH&#10;amSvdDYZjeZZDa6wDrjwHl9vWiVdJX4pBQ8PUnoRiM4pxhbS6dK5j2e2WrLFwTFbKt6Fwf4hioop&#10;g04HqhsWGDk69YqqUtyBBxmuOFQZSKm4SDlgNuPRH9k8lsyKlAsWx9uhTP7/0fL706PdOSxDbf3C&#10;oxizaKSr4j/GR5pUrPNQLNEEwvFxPp2N51hSjqpORpbsYmydD18EVCQKORVaK+tjOmzBTnc+tOge&#10;FZ89aFVsldbp4g77jXbkxPDTbebz2+lt/Fro4DeYNhFsIJq16viSXbJJUjhrEXHafBOSqALjn6RI&#10;UqOJwQ/jXJgwblUlK0TrfjbCX+89tma0SLEkwsgs0f/A3RH0yJak526j7PDRVKQ+HYxHfwusNR4s&#10;kmcwYTCulAH3FoHGrDrPLb4vUluaWKXQ7BusTU5nERlf9lCcd444aOfGW75V+DHvmA875nBQ8Pvj&#10;8IcHPKSGOqfQSZSU4H6+9R7x2L+opaTGwcup/3FkTlCivxrs7M/j6TROarpMZx8neHEvNfuXGnOs&#10;NoANMsY1Y3kSIz7oXpQOqmfcEevoFVXMcPSd09CLm9CuA9wxXKzXCYSzaVm4M4+WR+pY5dinT80z&#10;c7br54CDcA/9iL7q6RYbLQ2sjwGkSg1/qWpXf5zr1EjdDoqL4+U9oS6bcvULAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCDlXZK3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21G4q&#10;NW6IUwFS2bEgcADHNklEPI5sNw2cnmEFuxn9pz9v6uPqJ7a4mMaACrYbAcyhCXbEXsH72+lOAktZ&#10;o9VTQKfgyyU4NtdXta5suOCrW9rcMyrBVGkFQ85zxXkyg/M6bcLskLKPEL3OtMae26gvVO4nXgix&#10;516PSBcGPbunwZnP9uwVzLHYHcLj96Lb0D0HPBlTvkilbm/Wh3tg2a35D4ZffVKHhpy6cEab2KRA&#10;lrIklIY9MMoPUuyAdQRuRQG8qfn/D5ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYW&#10;P0mGAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIOVdkrcAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6F770489" w14:textId="75A0A31C" w:rsidR="00D4766F" w:rsidRPr="00D4766F" w:rsidRDefault="00D4766F" w:rsidP="00D4766F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
@@ -4167,57 +3826,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47340397" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4227,57 +3886,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E0A394" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1480"/>
@@ -4380,57 +4039,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC73D2E" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4440,57 +4099,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EA09665" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4590,57 +4249,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1399071E" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4650,57 +4309,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="142EDC84" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4800,57 +4459,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F27E89" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4860,57 +4519,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A54437B" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5010,57 +4669,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CEC75B6" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5070,57 +4729,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DCA9E5" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5220,57 +4879,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A6ABFDE" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5280,57 +4939,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4568D938" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5430,57 +5089,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F7AE37" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5490,57 +5149,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B024BB" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5640,57 +5299,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AAFA326" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5700,57 +5359,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4EB3C5" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5909,57 +5568,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F72497" w14:textId="77777777" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
@@ -5972,57 +5631,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D16E7BB" w14:textId="254C9C75" w:rsidR="000B03F5" w:rsidRPr="008F7ECE" w:rsidRDefault="000B03F5" w:rsidP="00330978">
@@ -6188,51 +5847,51 @@
                                     <w:t>!</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="4322E88C" id="Ellipsi 5" o:spid="_x0000_s1032" style="position:absolute;margin-left:470.95pt;margin-top:-5.85pt;width:50.8pt;height:50.8pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWxp7thwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4OJT4+fojkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCj2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+3V1lJV4lfSsHDvZReBKJLirGF9HXpu43fYnXBljvHbK14Hwb7hyga&#10;pgw6HamuWGBk79QrqkZxBx5kOOPQFCCl4iLlgNlMJ39k81gzK1IuWBxvxzL5/0fL7w6P9sFhGVrr&#10;lx7FmEUnXRP/MT7SpWIdx2KJLhCOl4v5+XSBJeWo6mVkKU7G1vnwRUBDolBSobWyPqbDluxw60NG&#10;D6h47UGr6kZpnQ5ut91oRw4Mn26zWFzPr+NroYPfYNpEsIFoltXxpjhlk6Rw1CLitPkmJFEVxj9L&#10;kaRGE6MfxrkwYZpVNatEdn8+wd/gPbZmtEixJMLILNH/yN0TDMhMMnDnKHt8NBWpT0fjyd8Cy8aj&#10;RfIMJozGjTLg3iLQmFXvOeOHIuXSxCqFbtthbfA5IzLebKE6PjjiIM+Nt/xG4WPeMh8emMNBwffH&#10;4Q/3+JEa2pJCL1FSg/v51n3EY/+ilpIWB6+k/seeOUGJ/mqwsz9P5/M4qekwP/84w4N7qdm+1Jh9&#10;swFskCmuGcuTGPFBD6J00DzjjlhHr6hihqPvkoZB3IS8DnDHcLFeJxDOpmXh1jxaHqljlWOfPnXP&#10;zNm+nwMOwh0MI/qqpzM2WhpY7wNIlRr+VNW+/jjXqZH6HRQXx8tzQp025eoXAAAA//8DAFBLAwQU&#10;AAYACAAAACEAPHOQUN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdq2T&#10;ttA4xKkAqexYEDiAYw9JRDyObDcNnB53BcvRf/r/TXVY7Mhm9GFwJCFfZ8CQtDMDdRI+3o+rAliI&#10;iowaHaGEbwxwqK+vKlUad6Y3nJvYsVRCoVQS+hinkvOge7QqrN2ElLJP562K6fQdN16dU7kd+SbL&#10;7rlVA6WFXk343KP+ak5WwuQ3W+GefmbVuPbF0VHr/Wsh5e3N8vgALOIS/2C46Cd1qJNT605kAhsl&#10;iF0uEiphled7YBci223vgLUSCiGA1xX//0P9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJbGnu2HAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADxzkFDeAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
+                    <v:oval w14:anchorId="4322E88C" id="Ellipsi 5" o:spid="_x0000_s1031" style="position:absolute;margin-left:470.95pt;margin-top:-5.85pt;width:50.8pt;height:50.8pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWxp7thwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EabYFdYogbYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4OJT4+fojkxWXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehaeXq/fvLlq7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCj2xWV&#10;Yy2yN7qYTSaLogVXWQdceI+3V1lJV4lfSsHDvZReBKJLirGF9HXpu43fYnXBljvHbK14Hwb7hyga&#10;pgw6HamuWGBk79QrqkZxBx5kOOPQFCCl4iLlgNlMJ39k81gzK1IuWBxvxzL5/0fL7w6P9sFhGVrr&#10;lx7FmEUnXRP/MT7SpWIdx2KJLhCOl4v5+XSBJeWo6mVkKU7G1vnwRUBDolBSobWyPqbDluxw60NG&#10;D6h47UGr6kZpnQ5ut91oRw4Mn26zWFzPr+NroYPfYNpEsIFoltXxpjhlk6Rw1CLitPkmJFEVxj9L&#10;kaRGE6MfxrkwYZpVNatEdn8+wd/gPbZmtEixJMLILNH/yN0TDMhMMnDnKHt8NBWpT0fjyd8Cy8aj&#10;RfIMJozGjTLg3iLQmFXvOeOHIuXSxCqFbtthbfA5IzLebKE6PjjiIM+Nt/xG4WPeMh8emMNBwffH&#10;4Q/3+JEa2pJCL1FSg/v51n3EY/+ilpIWB6+k/seeOUGJ/mqwsz9P5/M4qekwP/84w4N7qdm+1Jh9&#10;swFskCmuGcuTGPFBD6J00DzjjlhHr6hihqPvkoZB3IS8DnDHcLFeJxDOpmXh1jxaHqljlWOfPnXP&#10;zNm+nwMOwh0MI/qqpzM2WhpY7wNIlRr+VNW+/jjXqZH6HRQXx8tzQp025eoXAAAA//8DAFBLAwQU&#10;AAYACAAAACEAPHOQUN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdq2T&#10;ttA4xKkAqexYEDiAYw9JRDyObDcNnB53BcvRf/r/TXVY7Mhm9GFwJCFfZ8CQtDMDdRI+3o+rAliI&#10;iowaHaGEbwxwqK+vKlUad6Y3nJvYsVRCoVQS+hinkvOge7QqrN2ElLJP562K6fQdN16dU7kd+SbL&#10;7rlVA6WFXk343KP+ak5WwuQ3W+GefmbVuPbF0VHr/Wsh5e3N8vgALOIS/2C46Cd1qJNT605kAhsl&#10;iF0uEiphled7YBci223vgLUSCiGA1xX//0P9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJbGnu2HAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADxzkFDeAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#c66e4e" stroked="f" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6C2EFFB3" w14:textId="77777777" w:rsidR="00D4766F" w:rsidRPr="00D4766F" w:rsidRDefault="00D4766F" w:rsidP="00D4766F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
@@ -6275,57 +5934,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6375,57 +6034,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6499,57 +6158,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="D89523"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -7537,51 +7196,51 @@
                                     <w:t>!</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="53D7477C" id="Ellipsi 6" o:spid="_x0000_s1033" style="position:absolute;margin-left:277.65pt;margin-top:-42.5pt;width:50.8pt;height:50.8pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5kjaBhwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSbsFdYogRYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjk5VXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehadXq/fvLlu7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSbnRQuusg648B5fr7OSrhK/lIKHeym9CESXFGML6XTp3MazWF2y5c4xWyveh8H+IYqG&#10;KYNOR6prFhjZO/WKqlHcgQcZzjg0BUipuEg5YDbTyR/ZPNbMipQLFsfbsUz+/9Hyu8OjfXBYhtb6&#10;pUcxZtFJ18R/jI90qVjHsViiC4Tj4/l8MT3HknJU9TKyFCdj63z4IqAhUSip0FpZH9NhS3a49SGj&#10;B1R89qBVdaO0The32260IweGn262Wcw+zuPXQge/wbSJYAPRLKvjS3HKJknhqEXEafNNSKIqjH+W&#10;IkmNJkY/jHNhwjSralaJ7H4xwd/gPbZmtEixJMLILNH/yN0TDMhMMnDnKHt8NBWpT0fjyd8Cy8aj&#10;RfIMJozGjTLg3iLQmFXvOeOHIuXSxCqFbtthbUp6EZHxZQvV8cERB3luvOU3Cj/mLfPhgTkcFPz+&#10;OPzhHg+poS0p9BIlNbifb71HPPYvailpcfBK6n/smROU6K8GO/vzdD6Pk5ou88XFDC/upWb7UmP2&#10;zQawQaa4ZixPYsQHPYjSQfOMO2IdvaKKGY6+SxoGcRPyOsAdw8V6nUA4m5aFW/NoeaSOVY59+tQ9&#10;M2f7fg44CHcwjOirns7YaGlgvQ8gVWr4U1X7+uNcp0bqd1BcHC/vCXXalKtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJ/o6Ed4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqH&#10;olglxKkQqNsKWhBbJ546oX5EsdOkfD3DCpajObr33HIzO8vOOMQueAl3ywwY+ibozhsJ74ftYg0s&#10;JuW1ssGjhAtG2FTXV6UqdJj8G573yTAK8bFQEtqU+oLz2LToVFyGHj39jmFwKtE5GK4HNVG4s3yV&#10;ZYI71XlqaFWPzy02p/3oJNjPHe6EGb9eP06Hldkev+vp8iLl7c389Ags4Zz+YPjVJ3WoyKkOo9eR&#10;WQl5nt8TKmGxzmkUESIXD8BqQoUAXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APmSNoGHAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACf6OhHeAAAACgEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#2c5234" stroked="f" strokeweight="1pt">
+                    <v:oval w14:anchorId="53D7477C" id="Ellipsi 6" o:spid="_x0000_s1032" style="position:absolute;margin-left:277.65pt;margin-top:-42.5pt;width:50.8pt;height:50.8pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5kjaBhwIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSbsFdYogRYcB&#10;RVusHXpWZCkWIIuapMTOfv0oyXa6tdhhWA4KJT4+fpjk5VXXaHIQziswJZ2eTSgRhkOlzK6k359u&#10;PnyixAdmKqbBiJIehadXq/fvLlu7FDOoQVfCESQxftnaktYh2GVReF6LhvkzsMKgUoJrWMCr2xWV&#10;Yy2yN7qYTSbnRQuusg648B5fr7OSrhK/lIKHeym9CESXFGML6XTp3MazWF2y5c4xWyveh8H+IYqG&#10;KYNOR6prFhjZO/WKqlHcgQcZzjg0BUipuEg5YDbTyR/ZPNbMipQLFsfbsUz+/9Hyu8OjfXBYhtb6&#10;pUcxZtFJ18R/jI90qVjHsViiC4Tj4/l8MT3HknJU9TKyFCdj63z4IqAhUSip0FpZH9NhS3a49SGj&#10;B1R89qBVdaO0The32260IweGn262Wcw+zuPXQge/wbSJYAPRLKvjS3HKJknhqEXEafNNSKIqjH+W&#10;IkmNJkY/jHNhwjSralaJ7H4xwd/gPbZmtEixJMLILNH/yN0TDMhMMnDnKHt8NBWpT0fjyd8Cy8aj&#10;RfIMJozGjTLg3iLQmFXvOeOHIuXSxCqFbtthbUp6EZHxZQvV8cERB3luvOU3Cj/mLfPhgTkcFPz+&#10;OPzhHg+poS0p9BIlNbifb71HPPYvailpcfBK6n/smROU6K8GO/vzdD6Pk5ou88XFDC/upWb7UmP2&#10;zQawQaa4ZixPYsQHPYjSQfOMO2IdvaKKGY6+SxoGcRPyOsAdw8V6nUA4m5aFW/NoeaSOVY59+tQ9&#10;M2f7fg44CHcwjOirns7YaGlgvQ8gVWr4U1X7+uNcp0bqd1BcHC/vCXXalKtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJ/o6Ed4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqH&#10;olglxKkQqNsKWhBbJ546oX5EsdOkfD3DCpajObr33HIzO8vOOMQueAl3ywwY+ibozhsJ74ftYg0s&#10;JuW1ssGjhAtG2FTXV6UqdJj8G573yTAK8bFQEtqU+oLz2LToVFyGHj39jmFwKtE5GK4HNVG4s3yV&#10;ZYI71XlqaFWPzy02p/3oJNjPHe6EGb9eP06Hldkev+vp8iLl7c389Ags4Zz+YPjVJ3WoyKkOo9eR&#10;WQl5nt8TKmGxzmkUESIXD8BqQoUAXpX8/4TqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APmSNoGHAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACf6OhHeAAAACgEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#2c5234" stroked="f" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="27D437C9" w14:textId="77777777" w:rsidR="008D7D3F" w:rsidRPr="00D4766F" w:rsidRDefault="008D7D3F" w:rsidP="008D7D3F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="80"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
@@ -7785,207 +7444,207 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Flervåningshus   </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egnahemshus    </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Parhus     </w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Radhus       </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00041A8D" w14:textId="51F8F8A9" w:rsidR="00EE47DE" w:rsidRPr="008F7ECE" w:rsidRDefault="00EE47DE" w:rsidP="00E13B14">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="1763" w:hanging="1763"/>
               <w:rPr>
@@ -7995,107 +7654,107 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Loftgångshus   </w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Annat utrymme som stöder boendet: </w:t>
             </w:r>
             <w:r w:rsidR="008D7D3F" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -8348,57 +8007,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -8503,51 +8162,51 @@
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="48"/>
                                     </w:rPr>
                                     <w:t>!</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="23872993" id="Oval 35" o:spid="_x0000_s1034" style="position:absolute;margin-left:239.05pt;margin-top:-23.7pt;width:46.85pt;height:44pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKNeU59wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkq8jRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAG3nZIeEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FonEJooxKkACUE3lShIZenGkwfE4yh22vTvGVawHN2j&#10;O+cW69n24oij7xwpiJcRCKTKmY4aBR/vz4sMhA+ajO4doYIzeliXlxeFzo070Rsed6ERXEI+1wra&#10;EIZcSl+1aLVfugGJs9qNVgc+x0aaUZ+43PbyJopW0uqO+EOrB3xqsfreTVZBNYSX/ecme6VN/bXN&#10;zvV+Gh5vlbq+mh/uQQScwx8Mv/qsDiU7HdxExoteQZJmMaMKFkmagGDiLo15zIGjaAWyLOT/CeUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMo15Tn3AQAAyQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABt52SHhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAUQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" fillcolor="#2c5234" stroked="f">
+                    <v:oval w14:anchorId="23872993" id="Oval 35" o:spid="_x0000_s1033" style="position:absolute;margin-left:239.05pt;margin-top:-23.7pt;width:46.85pt;height:44pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKNeU59wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkq8jRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEAG3nZIeEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FonEJooxKkACUE3lShIZenGkwfE4yh22vTvGVawHN2j&#10;O+cW69n24oij7xwpiJcRCKTKmY4aBR/vz4sMhA+ajO4doYIzeliXlxeFzo070Rsed6ERXEI+1wra&#10;EIZcSl+1aLVfugGJs9qNVgc+x0aaUZ+43PbyJopW0uqO+EOrB3xqsfreTVZBNYSX/ecme6VN/bXN&#10;zvV+Gh5vlbq+mh/uQQScwx8Mv/qsDiU7HdxExoteQZJmMaMKFkmagGDiLo15zIGjaAWyLOT/CeUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMo15Tn3AQAAyQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABt52SHhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAUQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" fillcolor="#2c5234" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="40729461" w14:textId="77777777" w:rsidR="00382645" w:rsidRPr="00106FFA" w:rsidRDefault="00382645" w:rsidP="00382645">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:oval>
                   </w:pict>
@@ -8582,57 +8241,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -8778,57 +8437,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -8889,57 +8548,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -9009,57 +8668,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
@@ -9193,51 +8852,51 @@
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="227BEFC3" id="_x0000_s1035" style="position:absolute;margin-left:457.3pt;margin-top:229.75pt;width:46.85pt;height:44pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqexDV9wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkm8iRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEA+CEWouMAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhdmpQ0ZFIBEoJukChIZenGzgPisRU7bfr3uCtYju7R&#10;vWeK9WR6dtCD7ywhzGcCmKbKqo4ahM+P55sMmA+SlOwtaYST9rAuLy8KmSt7pHd92IaGxRLyuURo&#10;Q3A5575qtZF+Zp2mmNV2MDLEc2i4GuQxlpue3wqx5EZ2FBda6fRTq6uf7WgQKhdedl+b7JU29fdb&#10;dqp3o3tcIF5fTQ/3wIKewh8MZ/2oDmV02tuRlGc9wmqeLCOKkKSrFNiZECJbANsjpMldCrws+P8n&#10;yl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAansQ1fcBAADJAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+CEWouMAAAAMAQAADwAAAAAAAAAA&#10;AAAAAABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" fillcolor="#2c5234" stroked="f">
+              <v:oval w14:anchorId="227BEFC3" id="_x0000_s1034" style="position:absolute;margin-left:457.3pt;margin-top:229.75pt;width:46.85pt;height:44pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqexDV9wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFw5zDYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkNFtIK6a1imu224qiReE6Lc9jiFdM0Qtt6dIL&#10;1J0Igh1Q/wPVa4ngoQkzCX0GTaOlShyIzWL+F5vHTjiVuJA43l1k8v8PVn49PrrvGEf37gHkT88s&#10;7DthW3WLCEOnRE3XLaJQ2eB8cTkQA09HWTV8gZqeVhwCJA3GBvsISOzYmKQ+XaRWY2CSkvlmtdnk&#10;nEkq5fl6PU9PkYni+bBDHz4p6FnclFwZo52PYohCHB98iPOI4rkrzQ9G1/famBRgW+0NsqOgh1/u&#10;8+X7VaJANK/bjI3NFuKxCTFmEtHILdrIF2GsRqbrkm8iRMxUUJ+IOcLkJ/I/bTrA35wN5KWS+18H&#10;gYoz89mSepvFahXNl4JV/nFJAV5XquuKsJKgSh44m7b7MBn24FC3Hd20SDJYuCXFG52keJnqPD75&#10;JSl09nY05HWcul5+4O4PAAAA//8DAFBLAwQUAAYACAAAACEA+CEWouMAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhdmpQ0ZFIBEoJukChIZenGzgPisRU7bfr3uCtYju7R&#10;vWeK9WR6dtCD7ywhzGcCmKbKqo4ahM+P55sMmA+SlOwtaYST9rAuLy8KmSt7pHd92IaGxRLyuURo&#10;Q3A5575qtZF+Zp2mmNV2MDLEc2i4GuQxlpue3wqx5EZ2FBda6fRTq6uf7WgQKhdedl+b7JU29fdb&#10;dqp3o3tcIF5fTQ/3wIKewh8MZ/2oDmV02tuRlGc9wmqeLCOKkKSrFNiZECJbANsjpMldCrws+P8n&#10;yl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAansQ1fcBAADJAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+CEWouMAAAAMAQAADwAAAAAAAAAA&#10;AAAAAABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" fillcolor="#2c5234" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="01F24ED2" w14:textId="77777777" w:rsidR="00EE47DE" w:rsidRPr="00106FFA" w:rsidRDefault="00EE47DE" w:rsidP="00EE47DE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
@@ -10472,57 +10131,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10624,57 +10283,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10752,57 +10411,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -11815,57 +11474,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -11965,57 +11624,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -12054,57 +11713,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -12459,51 +12118,51 @@
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="48"/>
                               </w:rPr>
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5C6CE5D0" id="_x0000_s1036" style="position:absolute;margin-left:466.2pt;margin-top:184.5pt;width:46.85pt;height:44pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6hXdU9gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFwzmHYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkxC2kFdNaxTXbbUXRonCdlmca4hUseqEtXXqB&#10;uhNBsAPqf6B6LRE8NGEmoc+gabRUSQOpWcz/UvPYCaeSFjLHu4tN/v/Byq/HR/cdI3XvHkD+9MzC&#10;vhO2VbeIMHRK1HTdIhqVDc4XlwMx8HSUVcMXqOlpxSFA8mBssI+ApI6NyerTxWo1BiYpmW9Wm03O&#10;maRSnq/X8/QUmSieDzv04ZOCnsVNyZUx2vlohijE8cGHyEcUz12JPxhd32tjUoBttTfIjoIefrnP&#10;l+9XSQLJvG4zNjZbiMcmxJhJQqO2OEa+CGM1Ml2TC4lkTFVQn0g6wjRQ9AFo0wH+5mygYSq5/3UQ&#10;qDgzny3Zt1msVnH6UrDKPy4pwOtKdV0RVhJUyQNn03Yfpok9ONRtRzctkg8WbsnyRicvXlid+dPA&#10;JIvOwx0n8jpOXS9fcPcHAAD//wMAUEsDBBQABgAIAAAAIQDtD5/D4wAAAAwBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN2khDTEqQAJQTdItJXK0o0nD4jHUey06d/jrmA5mqN7&#10;z81Xk+nYEQfXWpIwnwlgSKXVLdUSdtvXuxSY84q06iyhhDM6WBXXV7nKtD3RJx43vmYhhFymJDTe&#10;9xnnrmzQKDezPVL4VXYwyodzqLke1CmEm45HQiTcqJZCQ6N6fGmw/NmMRkLZ+7f91zp9p3X1/ZGe&#10;q/3YP8dS3t5MT4/APE7+D4aLflCHIjgd7EjasU7CMo4WAZUQJ8sw6kKIKJkDO0hY3D8I4EXO/48o&#10;fgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6hXdU9gEAAMoDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtD5/D4wAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAFAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
+              <v:oval w14:anchorId="5C6CE5D0" id="_x0000_s1035" style="position:absolute;margin-left:466.2pt;margin-top:184.5pt;width:46.85pt;height:44pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6hXdU9gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SuE2sOKtVVltV&#10;2l6k7X4AxthGxQwdSOz06zvgbDZq31Z9QcyFwzmHYXsz9oYdFXoNtuSL2ZwzZSXU2rYlf/px/27N&#10;mQ/C1sKAVSU/Kc9vdm/fbAdXqCV0YGqFjECsLwZX8i4EV2SZl53qhZ+BU5aKDWAvAoXYZjWKgdB7&#10;ky3n8w/ZAFg7BKm8p+zdVOS7hN80SoZvTeNVYKbkxC2kFdNaxTXbbUXRonCdlmca4hUseqEtXXqB&#10;uhNBsAPqf6B6LRE8NGEmoc+gabRUSQOpWcz/UvPYCaeSFjLHu4tN/v/Byq/HR/cdI3XvHkD+9MzC&#10;vhO2VbeIMHRK1HTdIhqVDc4XlwMx8HSUVcMXqOlpxSFA8mBssI+ApI6NyerTxWo1BiYpmW9Wm03O&#10;maRSnq/X8/QUmSieDzv04ZOCnsVNyZUx2vlohijE8cGHyEcUz12JPxhd32tjUoBttTfIjoIefrnP&#10;l+9XSQLJvG4zNjZbiMcmxJhJQqO2OEa+CGM1Ml2TC4lkTFVQn0g6wjRQ9AFo0wH+5mygYSq5/3UQ&#10;qDgzny3Zt1msVnH6UrDKPy4pwOtKdV0RVhJUyQNn03Yfpok9ONRtRzctkg8WbsnyRicvXlid+dPA&#10;JIvOwx0n8jpOXS9fcPcHAAD//wMAUEsDBBQABgAIAAAAIQDtD5/D4wAAAAwBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN2khDTEqQAJQTdItJXK0o0nD4jHUey06d/jrmA5mqN7&#10;z81Xk+nYEQfXWpIwnwlgSKXVLdUSdtvXuxSY84q06iyhhDM6WBXXV7nKtD3RJx43vmYhhFymJDTe&#10;9xnnrmzQKDezPVL4VXYwyodzqLke1CmEm45HQiTcqJZCQ6N6fGmw/NmMRkLZ+7f91zp9p3X1/ZGe&#10;q/3YP8dS3t5MT4/APE7+D4aLflCHIjgd7EjasU7CMo4WAZUQJ8sw6kKIKJkDO0hY3D8I4EXO/48o&#10;fgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6hXdU9gEAAMoDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtD5/D4wAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAFAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" fillcolor="#2c5234" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="61688D86" w14:textId="77777777" w:rsidR="00B37D0D" w:rsidRPr="00106FFA" w:rsidRDefault="00B37D0D" w:rsidP="00B37D0D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="48"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
@@ -12633,114 +12292,114 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ja     </w:t>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12849,58 +12508,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Kopia av militärpass ELLER </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C34357" w14:textId="77777777" w:rsidR="0063303C" w:rsidRPr="008F7ECE" w:rsidRDefault="0063303C" w:rsidP="0063303C">
@@ -12918,58 +12577,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Veteran- eller fronttecken:</w:t>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
@@ -13224,107 +12883,107 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B2B090" w14:textId="383CB337" w:rsidR="00B37D0D" w:rsidRPr="008F7ECE" w:rsidRDefault="00B37D0D" w:rsidP="00B37D0D">
             <w:pPr>
               <w:pStyle w:val="Osanotsikko"/>
               <w:spacing w:before="280" w:after="40"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:caps w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9497" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D801DDA" w14:textId="1417F61C" w:rsidR="0063303C" w:rsidRPr="008F7ECE" w:rsidRDefault="0063303C" w:rsidP="00A7493E">
             <w:pPr>
@@ -13519,57 +13178,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13859,57 +13518,57 @@
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Understödstagaren ansöker själv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
@@ -13931,57 +13590,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ett ombud ansöker för er räkning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009973E0" w:rsidRPr="008F7ECE" w14:paraId="43370A35" w14:textId="77777777" w:rsidTr="006647AC">
         <w:trPr>
           <w:cantSplit/>
@@ -14047,57 +13706,57 @@
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Valinta43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B53CB0">
-[...5 lines deleted...]
-            <w:r w:rsidR="00B53CB0">
+            <w:r w:rsidRPr="008F7ECE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Genom att underteckna denna ansökan befullmäktigar jag ett ombud att för min räkning ansöka om reparationsunderstöd i enlighet med lagen om reparationsunderstöd för bostadsbyggnader och bostäder (1087/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00676E33" w:rsidRPr="008F7ECE" w14:paraId="4A591673" w14:textId="77777777" w:rsidTr="006647AC">
         <w:trPr>
           <w:cantSplit/>
@@ -15050,59 +14709,59 @@
           </w:p>
           <w:p w14:paraId="01BE1709" w14:textId="4C81F56F" w:rsidR="00CD67A6" w:rsidRPr="008F7ECE" w:rsidRDefault="00CD67A6" w:rsidP="00014DEB">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="297A477E" w14:textId="77777777" w:rsidR="00F86BB7" w:rsidRDefault="00CD67A6" w:rsidP="00014DEB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eller per e-post som säker post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459B9CC9" w14:textId="0DC6D377" w:rsidR="00CD67A6" w:rsidRPr="008F7ECE" w:rsidRDefault="00B53CB0" w:rsidP="00014DEB">
+          <w:p w14:paraId="459B9CC9" w14:textId="0DC6D377" w:rsidR="00CD67A6" w:rsidRPr="008F7ECE" w:rsidRDefault="006647AC" w:rsidP="00014DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="006647AC" w:rsidRPr="008522C7">
+              <w:r w:rsidRPr="008522C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://turvaviesti.gov.fi/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(se </w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>säker post</w:t>
             </w:r>
             <w:r w:rsidR="00CD67A6" w:rsidRPr="008F7ECE">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -15260,62 +14919,62 @@
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D3AAF59" w14:textId="163E0D77" w:rsidR="000F3995" w:rsidRPr="006647AC" w:rsidRDefault="000F3995" w:rsidP="000F3995">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="136"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006647AC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Fråga om understöd:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6742019C" w14:textId="77777777" w:rsidR="006647AC" w:rsidRDefault="00B53CB0" w:rsidP="00401EEB">
+          <w:p w14:paraId="6742019C" w14:textId="77777777" w:rsidR="006647AC" w:rsidRDefault="006647AC" w:rsidP="00401EEB">
             <w:pPr>
               <w:ind w:left="159"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="006647AC" w:rsidRPr="00E96DEB">
+              <w:r w:rsidRPr="00E96DEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlinkki"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:noProof/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>korjausavustus.varke@gov.fi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="28600152" w14:textId="24E91FFB" w:rsidR="000F3995" w:rsidRPr="000F3995" w:rsidRDefault="000F3995" w:rsidP="000F3995">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006647AC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -15483,70 +15142,70 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E2628B8" w14:textId="3DEA21B2" w:rsidR="00C52E51" w:rsidRPr="008A0A09" w:rsidRDefault="00C52E51" w:rsidP="003201EB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C52E51" w:rsidRPr="008A0A09" w:rsidSect="00BC7CFE">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="173" w:right="850" w:bottom="851" w:left="993" w:header="142" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DDBA5EB" w14:textId="77777777" w:rsidR="006B53CF" w:rsidRDefault="006B53CF" w:rsidP="005B517B">
+    <w:p w14:paraId="1FF1A9AA" w14:textId="77777777" w:rsidR="00162E6D" w:rsidRDefault="00162E6D" w:rsidP="005B517B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D2C8A4A" w14:textId="77777777" w:rsidR="006B53CF" w:rsidRDefault="006B53CF" w:rsidP="005B517B">
+    <w:p w14:paraId="3A414128" w14:textId="77777777" w:rsidR="00162E6D" w:rsidRDefault="00162E6D" w:rsidP="005B517B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -15577,51 +15236,51 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C3BED56" w14:textId="170082E5" w:rsidR="000D6F8D" w:rsidRDefault="000D6F8D">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Blankett ARA 35     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -15660,51 +15319,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00A94037">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6238E30B" w14:textId="77777777" w:rsidR="00A94037" w:rsidRDefault="00A94037">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A427E1C" w14:textId="0A7B18E6" w:rsidR="00BC7CFE" w:rsidRPr="00BC7CFE" w:rsidRDefault="00BC7CFE">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Blankett ARA 35     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -15730,70 +15389,70 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="031F4853" w14:textId="77777777" w:rsidR="006B53CF" w:rsidRDefault="006B53CF" w:rsidP="005B517B">
+    <w:p w14:paraId="550529BC" w14:textId="77777777" w:rsidR="00162E6D" w:rsidRDefault="00162E6D" w:rsidP="005B517B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="722D514A" w14:textId="77777777" w:rsidR="006B53CF" w:rsidRDefault="006B53CF" w:rsidP="005B517B">
+    <w:p w14:paraId="3718706C" w14:textId="77777777" w:rsidR="00162E6D" w:rsidRDefault="00162E6D" w:rsidP="005B517B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AD6B370" w14:textId="698C8152" w:rsidR="00BC7CFE" w:rsidRDefault="00BC7CFE">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r w:rsidRPr="00381E2C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E4A1BD4" wp14:editId="02417A20">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-288290</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>180340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2080800" cy="954000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2115115748" name="Kuva 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -15827,51 +15486,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D875B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADAE8DA2"/>
     <w:lvl w:ilvl="0" w:tplc="040B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18930,58 +18589,58 @@
   <w:num w:numId="23" w16cid:durableId="1810047178">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1764379739">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1397633058">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="97651432">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="491144986">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="649866244">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="789517806">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7z+JVe37U+2xdDAqeM0+QCrhKi8MlCjxP+GHz6PNc/RS945NwGfvCiVd3KULqcNyPSvWfHqCyugU3wHNPZ378A==" w:salt="2hr10topDT8nK4NYzCCU6Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zOL62+7p47D2APb64pfRhcOGJwqcGN+Y9hz96PDp5z4x6mahs/gBx80B8Yqh2clz/UoWxI/S72hvPoGfFlm3mg==" w:salt="yi9ZnTarqe0icdBtYU9MQA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#d89523,#94c43a,#ddedc1"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18992,50 +18651,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00601223"/>
     <w:rsid w:val="0000198E"/>
     <w:rsid w:val="0000232E"/>
     <w:rsid w:val="00003BE3"/>
     <w:rsid w:val="00005BD5"/>
     <w:rsid w:val="00006134"/>
     <w:rsid w:val="00006E54"/>
     <w:rsid w:val="00011A5D"/>
     <w:rsid w:val="00012215"/>
     <w:rsid w:val="00014319"/>
     <w:rsid w:val="00014DEB"/>
     <w:rsid w:val="000157E0"/>
     <w:rsid w:val="00017EF6"/>
     <w:rsid w:val="000208E3"/>
     <w:rsid w:val="00021B06"/>
     <w:rsid w:val="0002405F"/>
     <w:rsid w:val="0002623B"/>
     <w:rsid w:val="00032398"/>
     <w:rsid w:val="00035E1B"/>
     <w:rsid w:val="00037BC0"/>
     <w:rsid w:val="000411F4"/>
     <w:rsid w:val="00042DB5"/>
     <w:rsid w:val="00042FEA"/>
+    <w:rsid w:val="000453B6"/>
     <w:rsid w:val="0004763B"/>
     <w:rsid w:val="0004774E"/>
     <w:rsid w:val="00047FA4"/>
     <w:rsid w:val="000518CB"/>
     <w:rsid w:val="00051FE4"/>
     <w:rsid w:val="000530AC"/>
     <w:rsid w:val="00056FF6"/>
     <w:rsid w:val="00057314"/>
     <w:rsid w:val="00060D9A"/>
     <w:rsid w:val="0006411C"/>
     <w:rsid w:val="000643BE"/>
     <w:rsid w:val="00067D9E"/>
     <w:rsid w:val="0007185F"/>
     <w:rsid w:val="00071B5B"/>
     <w:rsid w:val="00072FE9"/>
     <w:rsid w:val="000740A5"/>
     <w:rsid w:val="00074A6A"/>
     <w:rsid w:val="00074E86"/>
     <w:rsid w:val="00076255"/>
     <w:rsid w:val="00083811"/>
     <w:rsid w:val="00092002"/>
     <w:rsid w:val="00094ED3"/>
     <w:rsid w:val="000A64BC"/>
     <w:rsid w:val="000B03F5"/>
     <w:rsid w:val="000B1DE5"/>
@@ -19070,50 +18730,51 @@
     <w:rsid w:val="00107EEE"/>
     <w:rsid w:val="00111FD2"/>
     <w:rsid w:val="00113CE1"/>
     <w:rsid w:val="00113D2C"/>
     <w:rsid w:val="00113DE0"/>
     <w:rsid w:val="00115691"/>
     <w:rsid w:val="00126475"/>
     <w:rsid w:val="00127695"/>
     <w:rsid w:val="00130BDB"/>
     <w:rsid w:val="00132613"/>
     <w:rsid w:val="001351D0"/>
     <w:rsid w:val="001356FD"/>
     <w:rsid w:val="00141AA1"/>
     <w:rsid w:val="00144109"/>
     <w:rsid w:val="001441BC"/>
     <w:rsid w:val="001448B6"/>
     <w:rsid w:val="001464C1"/>
     <w:rsid w:val="00150392"/>
     <w:rsid w:val="001523A1"/>
     <w:rsid w:val="0015447C"/>
     <w:rsid w:val="001548CD"/>
     <w:rsid w:val="00155BB0"/>
     <w:rsid w:val="00155FEE"/>
     <w:rsid w:val="001603D7"/>
     <w:rsid w:val="001625A9"/>
+    <w:rsid w:val="00162E6D"/>
     <w:rsid w:val="00164558"/>
     <w:rsid w:val="00166C4A"/>
     <w:rsid w:val="001753BC"/>
     <w:rsid w:val="00175F27"/>
     <w:rsid w:val="00180776"/>
     <w:rsid w:val="00181154"/>
     <w:rsid w:val="00181EE0"/>
     <w:rsid w:val="00184EDB"/>
     <w:rsid w:val="00185A6B"/>
     <w:rsid w:val="00185E5B"/>
     <w:rsid w:val="00187DD6"/>
     <w:rsid w:val="00191362"/>
     <w:rsid w:val="001916A8"/>
     <w:rsid w:val="00191827"/>
     <w:rsid w:val="00191DFC"/>
     <w:rsid w:val="00192A18"/>
     <w:rsid w:val="00193F7C"/>
     <w:rsid w:val="001A0FA1"/>
     <w:rsid w:val="001A159D"/>
     <w:rsid w:val="001A25C2"/>
     <w:rsid w:val="001A378D"/>
     <w:rsid w:val="001A547E"/>
     <w:rsid w:val="001A58F9"/>
     <w:rsid w:val="001B0EB4"/>
     <w:rsid w:val="001B12B0"/>
@@ -19521,115 +19182,118 @@
     <w:rsid w:val="00800561"/>
     <w:rsid w:val="00802038"/>
     <w:rsid w:val="00806B56"/>
     <w:rsid w:val="00806F30"/>
     <w:rsid w:val="00810212"/>
     <w:rsid w:val="0081107D"/>
     <w:rsid w:val="00811F48"/>
     <w:rsid w:val="0081455C"/>
     <w:rsid w:val="00816B9C"/>
     <w:rsid w:val="00822910"/>
     <w:rsid w:val="008257BA"/>
     <w:rsid w:val="00825BD2"/>
     <w:rsid w:val="008306F8"/>
     <w:rsid w:val="00833984"/>
     <w:rsid w:val="00833F43"/>
     <w:rsid w:val="00834210"/>
     <w:rsid w:val="00834CF3"/>
     <w:rsid w:val="00837919"/>
     <w:rsid w:val="008407AE"/>
     <w:rsid w:val="00840E4B"/>
     <w:rsid w:val="0084140E"/>
     <w:rsid w:val="00841E8B"/>
     <w:rsid w:val="00842E96"/>
     <w:rsid w:val="00845C5C"/>
     <w:rsid w:val="00847E9D"/>
+    <w:rsid w:val="00850FE9"/>
     <w:rsid w:val="00851898"/>
     <w:rsid w:val="00851F82"/>
     <w:rsid w:val="008527A0"/>
     <w:rsid w:val="00854B04"/>
     <w:rsid w:val="00854E38"/>
     <w:rsid w:val="008604A4"/>
     <w:rsid w:val="00860955"/>
     <w:rsid w:val="00862FB0"/>
     <w:rsid w:val="00863CDB"/>
     <w:rsid w:val="00866D69"/>
     <w:rsid w:val="008670FE"/>
     <w:rsid w:val="00867CB2"/>
     <w:rsid w:val="0087216C"/>
     <w:rsid w:val="00884BE3"/>
     <w:rsid w:val="00885B88"/>
     <w:rsid w:val="00890E74"/>
     <w:rsid w:val="0089303F"/>
     <w:rsid w:val="00895324"/>
     <w:rsid w:val="00895685"/>
     <w:rsid w:val="008A0A09"/>
     <w:rsid w:val="008A13D0"/>
     <w:rsid w:val="008A2AD4"/>
     <w:rsid w:val="008A403A"/>
     <w:rsid w:val="008A5D98"/>
     <w:rsid w:val="008B0B27"/>
     <w:rsid w:val="008B1ABC"/>
     <w:rsid w:val="008B2493"/>
     <w:rsid w:val="008B33A3"/>
     <w:rsid w:val="008B51C2"/>
     <w:rsid w:val="008B7DAA"/>
+    <w:rsid w:val="008C046B"/>
     <w:rsid w:val="008C1558"/>
     <w:rsid w:val="008C3286"/>
     <w:rsid w:val="008C33F6"/>
     <w:rsid w:val="008C4D12"/>
     <w:rsid w:val="008D0DB1"/>
     <w:rsid w:val="008D1205"/>
     <w:rsid w:val="008D1232"/>
     <w:rsid w:val="008D2F4B"/>
     <w:rsid w:val="008D4EE4"/>
     <w:rsid w:val="008D535B"/>
     <w:rsid w:val="008D72C9"/>
     <w:rsid w:val="008D7D3F"/>
     <w:rsid w:val="008E0038"/>
     <w:rsid w:val="008E46BC"/>
     <w:rsid w:val="008E4CE6"/>
     <w:rsid w:val="008E4DF5"/>
     <w:rsid w:val="008F362B"/>
     <w:rsid w:val="008F7ECE"/>
     <w:rsid w:val="009013FF"/>
     <w:rsid w:val="00903E0D"/>
     <w:rsid w:val="00905560"/>
     <w:rsid w:val="009069CF"/>
     <w:rsid w:val="009106C6"/>
     <w:rsid w:val="00911CA8"/>
     <w:rsid w:val="00915A72"/>
     <w:rsid w:val="0092020A"/>
     <w:rsid w:val="00921334"/>
     <w:rsid w:val="009238E4"/>
     <w:rsid w:val="00924F91"/>
     <w:rsid w:val="009303D9"/>
     <w:rsid w:val="00931237"/>
     <w:rsid w:val="009314B8"/>
     <w:rsid w:val="00937431"/>
     <w:rsid w:val="00943662"/>
     <w:rsid w:val="00946C0C"/>
+    <w:rsid w:val="00950738"/>
     <w:rsid w:val="0095085C"/>
     <w:rsid w:val="00951EB2"/>
     <w:rsid w:val="00954693"/>
     <w:rsid w:val="009555E9"/>
     <w:rsid w:val="00955866"/>
     <w:rsid w:val="00963EC5"/>
     <w:rsid w:val="00964B32"/>
     <w:rsid w:val="00964C8E"/>
     <w:rsid w:val="00967F4B"/>
     <w:rsid w:val="009730CD"/>
     <w:rsid w:val="00977921"/>
     <w:rsid w:val="00981164"/>
     <w:rsid w:val="00982022"/>
     <w:rsid w:val="0098382C"/>
     <w:rsid w:val="009875EF"/>
     <w:rsid w:val="00987C28"/>
     <w:rsid w:val="009908C3"/>
     <w:rsid w:val="009918DF"/>
     <w:rsid w:val="009945DB"/>
     <w:rsid w:val="00994C06"/>
     <w:rsid w:val="0099541D"/>
     <w:rsid w:val="009973E0"/>
     <w:rsid w:val="009A0845"/>
     <w:rsid w:val="009A2993"/>
     <w:rsid w:val="009A423E"/>
@@ -19737,51 +19401,50 @@
     <w:rsid w:val="00AE2772"/>
     <w:rsid w:val="00AE4212"/>
     <w:rsid w:val="00AE63FA"/>
     <w:rsid w:val="00AF1FA0"/>
     <w:rsid w:val="00AF26CC"/>
     <w:rsid w:val="00AF2D6E"/>
     <w:rsid w:val="00AF4341"/>
     <w:rsid w:val="00B00508"/>
     <w:rsid w:val="00B01B00"/>
     <w:rsid w:val="00B0703C"/>
     <w:rsid w:val="00B1016F"/>
     <w:rsid w:val="00B1135E"/>
     <w:rsid w:val="00B12D9E"/>
     <w:rsid w:val="00B13A96"/>
     <w:rsid w:val="00B16805"/>
     <w:rsid w:val="00B243B3"/>
     <w:rsid w:val="00B33382"/>
     <w:rsid w:val="00B35714"/>
     <w:rsid w:val="00B35E49"/>
     <w:rsid w:val="00B364B9"/>
     <w:rsid w:val="00B37D0D"/>
     <w:rsid w:val="00B40C15"/>
     <w:rsid w:val="00B416EA"/>
     <w:rsid w:val="00B533E5"/>
     <w:rsid w:val="00B535DB"/>
-    <w:rsid w:val="00B53CB0"/>
     <w:rsid w:val="00B6035B"/>
     <w:rsid w:val="00B60613"/>
     <w:rsid w:val="00B61152"/>
     <w:rsid w:val="00B61597"/>
     <w:rsid w:val="00B644A4"/>
     <w:rsid w:val="00B6502A"/>
     <w:rsid w:val="00B710B0"/>
     <w:rsid w:val="00B72BAD"/>
     <w:rsid w:val="00B73458"/>
     <w:rsid w:val="00B75BE5"/>
     <w:rsid w:val="00B87759"/>
     <w:rsid w:val="00B87D0F"/>
     <w:rsid w:val="00B9035D"/>
     <w:rsid w:val="00B9073F"/>
     <w:rsid w:val="00B91CCA"/>
     <w:rsid w:val="00B928A3"/>
     <w:rsid w:val="00B935D5"/>
     <w:rsid w:val="00B93796"/>
     <w:rsid w:val="00B95B9C"/>
     <w:rsid w:val="00BA1E6C"/>
     <w:rsid w:val="00BA203B"/>
     <w:rsid w:val="00BA44A2"/>
     <w:rsid w:val="00BA6830"/>
     <w:rsid w:val="00BA6D19"/>
     <w:rsid w:val="00BA7030"/>
@@ -19949,50 +19612,51 @@
     <w:rsid w:val="00E039A5"/>
     <w:rsid w:val="00E0578E"/>
     <w:rsid w:val="00E0584D"/>
     <w:rsid w:val="00E13B14"/>
     <w:rsid w:val="00E13BBB"/>
     <w:rsid w:val="00E2212C"/>
     <w:rsid w:val="00E24901"/>
     <w:rsid w:val="00E25B67"/>
     <w:rsid w:val="00E323F0"/>
     <w:rsid w:val="00E37129"/>
     <w:rsid w:val="00E37170"/>
     <w:rsid w:val="00E43095"/>
     <w:rsid w:val="00E43B48"/>
     <w:rsid w:val="00E43B5E"/>
     <w:rsid w:val="00E4581E"/>
     <w:rsid w:val="00E4651E"/>
     <w:rsid w:val="00E467B0"/>
     <w:rsid w:val="00E473DB"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E50BEF"/>
     <w:rsid w:val="00E50DFA"/>
     <w:rsid w:val="00E5420B"/>
     <w:rsid w:val="00E55DEF"/>
     <w:rsid w:val="00E565E7"/>
     <w:rsid w:val="00E60361"/>
+    <w:rsid w:val="00E6057F"/>
     <w:rsid w:val="00E63317"/>
     <w:rsid w:val="00E637B1"/>
     <w:rsid w:val="00E64ED2"/>
     <w:rsid w:val="00E67D6D"/>
     <w:rsid w:val="00E71887"/>
     <w:rsid w:val="00E74770"/>
     <w:rsid w:val="00E80228"/>
     <w:rsid w:val="00E80C3B"/>
     <w:rsid w:val="00E82047"/>
     <w:rsid w:val="00E836F5"/>
     <w:rsid w:val="00E8549E"/>
     <w:rsid w:val="00E87046"/>
     <w:rsid w:val="00E92855"/>
     <w:rsid w:val="00E93BF5"/>
     <w:rsid w:val="00E965F1"/>
     <w:rsid w:val="00EA3589"/>
     <w:rsid w:val="00EA5434"/>
     <w:rsid w:val="00EA558C"/>
     <w:rsid w:val="00EA6607"/>
     <w:rsid w:val="00EB07A5"/>
     <w:rsid w:val="00EB0DCF"/>
     <w:rsid w:val="00EB11DE"/>
     <w:rsid w:val="00EB12E1"/>
     <w:rsid w:val="00EB2C03"/>
     <w:rsid w:val="00EB3554"/>
@@ -20087,51 +19751,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#d89523,#94c43a,#ddedc1"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F6C0F16"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E6012373-AB4E-4E25-A5C1-1DF386E6EAEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
@@ -20759,51 +20423,51 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:rsid w:val="000F780A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006647AC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="165832273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="177693830">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21376,187 +21040,187 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003838504C0B147349BD58DACE72B81D23" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56e3c1811010372d4af49ad64adf5191">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4aeb20c0e3442673af7ee10786458764">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D80A8D2-3AAE-4D82-A210-64489A84434E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A009026D-5062-40B2-B901-5C2A6E897607}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D80A8D2-3AAE-4D82-A210-64489A84434E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7395930-AF25-4BF2-9957-DE99F41ECD56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F807A03-739F-4981-8AF3-97898FB96B17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ARA56a12.dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>936</Words>
-  <Characters>7587</Characters>
+  <Words>926</Words>
+  <Characters>7502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Korjausavustushakemus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8506</CharactersWithSpaces>
+  <CharactersWithSpaces>8412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3145807</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>395</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:korjausavustus.ara@ara.fi</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653150</vt:i4>
       </vt:variant>
       <vt:variant>