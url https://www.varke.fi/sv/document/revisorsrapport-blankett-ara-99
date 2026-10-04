--- v0 (2025-11-19)
+++ v1 (2026-10-04)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="610BC9D8" w14:textId="732034BD" w:rsidR="00236F51" w:rsidRPr="00690BBB" w:rsidRDefault="00E77D1E" w:rsidP="001F50A0">
       <w:pPr>
         <w:pStyle w:val="Otsikko"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk151727195"/>
       <w:r w:rsidRPr="00690BBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revisorsrapport om särskilt överenskomna åtgärder för en sammanslutning som fått räntestödslån och</w:t>
       </w:r>
       <w:r w:rsidR="001F12DD" w:rsidRPr="00690BBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16717,332 +16717,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="460B4F29" w14:textId="77777777" w:rsidR="00A31844" w:rsidRPr="00CD2DA6" w:rsidRDefault="00A31844" w:rsidP="00BE3483">
       <w:pPr>
         <w:pStyle w:val="Merkittyluettelo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F05B17D" w14:textId="0B873151" w:rsidR="00343137" w:rsidRPr="00CD2DA6" w:rsidRDefault="00415FD8" w:rsidP="00415FD8">
-[...280 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3AF8D60D" w14:textId="70B5BD17" w:rsidR="001B309C" w:rsidRPr="00EF2BC1" w:rsidRDefault="001B309C" w:rsidP="00926FEF">
       <w:pPr>
         <w:pStyle w:val="Merkittyluettelo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2BC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -17710,77 +17428,77 @@
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7D8C371F" w14:textId="77777777" w:rsidR="000B59E9" w:rsidRPr="00CD2DA6" w:rsidRDefault="000B59E9" w:rsidP="00BE3483">
       <w:pPr>
         <w:pStyle w:val="Leipteksti"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B59E9" w:rsidRPr="00CD2DA6" w:rsidSect="00CD2DA6">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="426" w:left="1134" w:header="284" w:footer="262" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C454146" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="3907D19F" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B96C6B7" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="60D4C2CF" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77F5B0CA" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="5A5AECE2" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17829,137 +17547,137 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2947529C" w14:textId="6FE2B391" w:rsidR="00F6075D" w:rsidRPr="00B255AF" w:rsidRDefault="00BE1055" w:rsidP="00B255AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2947529C" w14:textId="6C372D6F" w:rsidR="00F6075D" w:rsidRPr="00B255AF" w:rsidRDefault="00BE1055" w:rsidP="00B255AF">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
     <w:r w:rsidRPr="00EF2BC1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Blankett ARA 99</w:t>
     </w:r>
     <w:r w:rsidR="00F6075D">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B255AF">
-      <w:t>1.9.2024</w:t>
+    <w:r w:rsidR="00603E69">
+      <w:t>27.8.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A4C217D" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="6F77D6F3" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73961BF5" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="7609D4B6" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11443D2E" w14:textId="77777777" w:rsidR="00031CCC" w:rsidRDefault="00031CCC">
+    <w:p w14:paraId="0D65A89B" w14:textId="77777777" w:rsidR="0063600C" w:rsidRDefault="0063600C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="411FBFD1" w14:textId="6476ED74" w:rsidR="00B255AF" w:rsidRPr="00B255AF" w:rsidRDefault="00B255AF" w:rsidP="00B255AF">
       <w:pPr>
         <w:pStyle w:val="Alaviitteenteksti"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B255AF">
         <w:rPr>
           <w:rStyle w:val="Alaviitteenviite"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EF2BC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2BC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Datum då kommunens byggnadstillsynsmyndighet har konstaterat att byggnaden kan tas i bruk</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DE97600" w14:textId="7060AEC5" w:rsidR="00CD2DA6" w:rsidRDefault="00CD2DA6" w:rsidP="00CD2DA6">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="4962" w:right="-709" w:hanging="5955"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00381E2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="481DB46D" wp14:editId="15B5AD6E">
           <wp:simplePos x="0" y="0"/>
@@ -18298,51 +18016,51 @@
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>understöd</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A599667" w14:textId="77777777" w:rsidR="00F6075D" w:rsidRPr="00643E36" w:rsidRDefault="00F6075D" w:rsidP="00643E36">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A3022F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Merkittyluettelo"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02070506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B17C980E"/>
@@ -20925,51 +20643,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="958604931">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1943296789">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="788865520">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1571113278">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="951977823">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="105806982">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="4536"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -21303,50 +21021,51 @@
     <w:rsid w:val="00412F67"/>
     <w:rsid w:val="00413425"/>
     <w:rsid w:val="004134EE"/>
     <w:rsid w:val="00414E8D"/>
     <w:rsid w:val="00415FD8"/>
     <w:rsid w:val="004161A1"/>
     <w:rsid w:val="00416A30"/>
     <w:rsid w:val="00416CB8"/>
     <w:rsid w:val="0041794B"/>
     <w:rsid w:val="00421AD9"/>
     <w:rsid w:val="00421C90"/>
     <w:rsid w:val="0042513D"/>
     <w:rsid w:val="00425A35"/>
     <w:rsid w:val="004262D8"/>
     <w:rsid w:val="004263A8"/>
     <w:rsid w:val="00426754"/>
     <w:rsid w:val="00427D14"/>
     <w:rsid w:val="00430BF3"/>
     <w:rsid w:val="00432B20"/>
     <w:rsid w:val="00436FED"/>
     <w:rsid w:val="00442750"/>
     <w:rsid w:val="00443545"/>
     <w:rsid w:val="0044791A"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00455308"/>
+    <w:rsid w:val="0046041E"/>
     <w:rsid w:val="004611CB"/>
     <w:rsid w:val="004614AE"/>
     <w:rsid w:val="00462E6A"/>
     <w:rsid w:val="004666DC"/>
     <w:rsid w:val="00470555"/>
     <w:rsid w:val="0047481D"/>
     <w:rsid w:val="00475BA9"/>
     <w:rsid w:val="0047629D"/>
     <w:rsid w:val="00477538"/>
     <w:rsid w:val="004806D5"/>
     <w:rsid w:val="00483872"/>
     <w:rsid w:val="004864AE"/>
     <w:rsid w:val="00486F90"/>
     <w:rsid w:val="00490C69"/>
     <w:rsid w:val="0049343B"/>
     <w:rsid w:val="004934D1"/>
     <w:rsid w:val="00495CDC"/>
     <w:rsid w:val="0049603E"/>
     <w:rsid w:val="00496EE1"/>
     <w:rsid w:val="00497129"/>
     <w:rsid w:val="0049741A"/>
     <w:rsid w:val="004A06D4"/>
     <w:rsid w:val="004A2B61"/>
     <w:rsid w:val="004A3691"/>
     <w:rsid w:val="004A4607"/>
@@ -21437,85 +21156,86 @@
     <w:rsid w:val="005B49CC"/>
     <w:rsid w:val="005B6D88"/>
     <w:rsid w:val="005B6FA2"/>
     <w:rsid w:val="005C53C3"/>
     <w:rsid w:val="005C5D29"/>
     <w:rsid w:val="005C5F89"/>
     <w:rsid w:val="005C6A41"/>
     <w:rsid w:val="005D1531"/>
     <w:rsid w:val="005D45A7"/>
     <w:rsid w:val="005D653E"/>
     <w:rsid w:val="005D7D93"/>
     <w:rsid w:val="005E17BB"/>
     <w:rsid w:val="005E21C1"/>
     <w:rsid w:val="005E2268"/>
     <w:rsid w:val="005E414B"/>
     <w:rsid w:val="005E4BB9"/>
     <w:rsid w:val="005E6BED"/>
     <w:rsid w:val="005F2192"/>
     <w:rsid w:val="005F3111"/>
     <w:rsid w:val="005F64EC"/>
     <w:rsid w:val="00600B0E"/>
     <w:rsid w:val="00600B88"/>
     <w:rsid w:val="00601019"/>
     <w:rsid w:val="00601419"/>
     <w:rsid w:val="00602B54"/>
+    <w:rsid w:val="00603E69"/>
     <w:rsid w:val="00610672"/>
     <w:rsid w:val="0061173E"/>
     <w:rsid w:val="00611D7F"/>
     <w:rsid w:val="00613925"/>
     <w:rsid w:val="0061412C"/>
     <w:rsid w:val="00615DF5"/>
     <w:rsid w:val="006223AC"/>
     <w:rsid w:val="00623ADB"/>
     <w:rsid w:val="00630588"/>
     <w:rsid w:val="00632C64"/>
     <w:rsid w:val="00634B78"/>
+    <w:rsid w:val="0063600C"/>
     <w:rsid w:val="006362FF"/>
     <w:rsid w:val="006367BE"/>
     <w:rsid w:val="006367C7"/>
     <w:rsid w:val="00636DF8"/>
     <w:rsid w:val="00642622"/>
     <w:rsid w:val="00643E36"/>
     <w:rsid w:val="0064575A"/>
     <w:rsid w:val="00662F4A"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00670899"/>
     <w:rsid w:val="00673773"/>
     <w:rsid w:val="00676082"/>
     <w:rsid w:val="00676D98"/>
     <w:rsid w:val="006777A6"/>
     <w:rsid w:val="00680EA4"/>
     <w:rsid w:val="0068253E"/>
     <w:rsid w:val="00682CA9"/>
     <w:rsid w:val="00682E32"/>
     <w:rsid w:val="006871D7"/>
     <w:rsid w:val="00690BBB"/>
     <w:rsid w:val="0069137B"/>
     <w:rsid w:val="006970AE"/>
     <w:rsid w:val="006A0F62"/>
-    <w:rsid w:val="006A289A"/>
     <w:rsid w:val="006A3FE7"/>
     <w:rsid w:val="006A4514"/>
     <w:rsid w:val="006B1AF0"/>
     <w:rsid w:val="006B54CB"/>
     <w:rsid w:val="006B6131"/>
     <w:rsid w:val="006B6381"/>
     <w:rsid w:val="006C21FD"/>
     <w:rsid w:val="006C6E73"/>
     <w:rsid w:val="006C7004"/>
     <w:rsid w:val="006C7733"/>
     <w:rsid w:val="006D13B1"/>
     <w:rsid w:val="006D2182"/>
     <w:rsid w:val="006D2A9E"/>
     <w:rsid w:val="006D3474"/>
     <w:rsid w:val="006D5137"/>
     <w:rsid w:val="006E12EA"/>
     <w:rsid w:val="006E2137"/>
     <w:rsid w:val="006F6A76"/>
     <w:rsid w:val="006F7643"/>
     <w:rsid w:val="007012FC"/>
     <w:rsid w:val="00702E91"/>
     <w:rsid w:val="00705C9C"/>
     <w:rsid w:val="00706A34"/>
     <w:rsid w:val="0071248F"/>
     <w:rsid w:val="00712541"/>
@@ -21614,51 +21334,50 @@
     <w:rsid w:val="0081710A"/>
     <w:rsid w:val="00820BDF"/>
     <w:rsid w:val="008211F7"/>
     <w:rsid w:val="00822054"/>
     <w:rsid w:val="00822FAF"/>
     <w:rsid w:val="00827088"/>
     <w:rsid w:val="008302C7"/>
     <w:rsid w:val="008322C9"/>
     <w:rsid w:val="008344D7"/>
     <w:rsid w:val="0083611D"/>
     <w:rsid w:val="00841D00"/>
     <w:rsid w:val="00842DFE"/>
     <w:rsid w:val="00843E39"/>
     <w:rsid w:val="00847688"/>
     <w:rsid w:val="00851045"/>
     <w:rsid w:val="0085109C"/>
     <w:rsid w:val="00853690"/>
     <w:rsid w:val="0085453E"/>
     <w:rsid w:val="00856A3D"/>
     <w:rsid w:val="00860C8D"/>
     <w:rsid w:val="0086459F"/>
     <w:rsid w:val="00864D13"/>
     <w:rsid w:val="008662A8"/>
     <w:rsid w:val="00867790"/>
     <w:rsid w:val="00867AF5"/>
-    <w:rsid w:val="00870D53"/>
     <w:rsid w:val="00871016"/>
     <w:rsid w:val="0087203C"/>
     <w:rsid w:val="00873AA1"/>
     <w:rsid w:val="00873C44"/>
     <w:rsid w:val="00874BBF"/>
     <w:rsid w:val="00877439"/>
     <w:rsid w:val="0088485A"/>
     <w:rsid w:val="00886128"/>
     <w:rsid w:val="00890291"/>
     <w:rsid w:val="008918CC"/>
     <w:rsid w:val="0089472D"/>
     <w:rsid w:val="00894762"/>
     <w:rsid w:val="00895F7C"/>
     <w:rsid w:val="00897243"/>
     <w:rsid w:val="00897945"/>
     <w:rsid w:val="008A3792"/>
     <w:rsid w:val="008A4688"/>
     <w:rsid w:val="008B2B7E"/>
     <w:rsid w:val="008B2FB5"/>
     <w:rsid w:val="008B5F35"/>
     <w:rsid w:val="008C071C"/>
     <w:rsid w:val="008C0D02"/>
     <w:rsid w:val="008C348D"/>
     <w:rsid w:val="008C63D6"/>
     <w:rsid w:val="008C6B9E"/>
@@ -21669,50 +21388,51 @@
     <w:rsid w:val="008D5399"/>
     <w:rsid w:val="008D69BB"/>
     <w:rsid w:val="008E08EB"/>
     <w:rsid w:val="008E4DE0"/>
     <w:rsid w:val="008E5EE0"/>
     <w:rsid w:val="008F13A0"/>
     <w:rsid w:val="008F19FC"/>
     <w:rsid w:val="008F2562"/>
     <w:rsid w:val="008F28A1"/>
     <w:rsid w:val="008F29F2"/>
     <w:rsid w:val="008F6528"/>
     <w:rsid w:val="0090031A"/>
     <w:rsid w:val="00900A22"/>
     <w:rsid w:val="009019F5"/>
     <w:rsid w:val="00904AFD"/>
     <w:rsid w:val="009076A6"/>
     <w:rsid w:val="009137CA"/>
     <w:rsid w:val="00913FB3"/>
     <w:rsid w:val="0091503E"/>
     <w:rsid w:val="00915BE8"/>
     <w:rsid w:val="0091775C"/>
     <w:rsid w:val="00920C1B"/>
     <w:rsid w:val="0092145B"/>
     <w:rsid w:val="00921BB0"/>
     <w:rsid w:val="00922405"/>
+    <w:rsid w:val="009249BB"/>
     <w:rsid w:val="00926FEF"/>
     <w:rsid w:val="00927544"/>
     <w:rsid w:val="00927B02"/>
     <w:rsid w:val="00930647"/>
     <w:rsid w:val="00930875"/>
     <w:rsid w:val="00933FCE"/>
     <w:rsid w:val="00941747"/>
     <w:rsid w:val="00941936"/>
     <w:rsid w:val="00945245"/>
     <w:rsid w:val="00945582"/>
     <w:rsid w:val="00946034"/>
     <w:rsid w:val="00946A6E"/>
     <w:rsid w:val="00951A2E"/>
     <w:rsid w:val="009532A7"/>
     <w:rsid w:val="00953B24"/>
     <w:rsid w:val="00953CDF"/>
     <w:rsid w:val="0095482A"/>
     <w:rsid w:val="00954E03"/>
     <w:rsid w:val="00955994"/>
     <w:rsid w:val="00956347"/>
     <w:rsid w:val="009565C2"/>
     <w:rsid w:val="00960991"/>
     <w:rsid w:val="00960F0E"/>
     <w:rsid w:val="00965289"/>
     <w:rsid w:val="00972580"/>
@@ -22243,51 +21963,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6EFA5CBC"/>
   <w15:docId w15:val="{EA4BEC74-AC39-4BF4-AA3B-145F6F6C0954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23490,51 +23210,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00F96D2A"/>
     <w:rPr>
       <w:color w:val="1479B3" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ratkaisematonmaininta1">
     <w:name w:val="Ratkaisematon maininta1"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F96D2A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="88240063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="188035406">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23887,193 +23607,193 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009FE83C0086C2B641B291AB71C309A085" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="408cabc305950642e9029a963f648768">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4aeb20c0e3442673af7ee10786458764">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399B432E-69EE-491C-8B33-0119426AC788}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{757D0AA9-39C6-4973-A3B9-A7EAEA4987D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35712A35-B60F-48EE-A7A4-93BB397CB064}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5DFB-0283-4839-8622-65B32C65392E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7c14dfa4-c0fc-4725-9f04-76a443deb095}" enabled="0" method="" siteId="{7c14dfa4-c0fc-4725-9f04-76a443deb095}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_Plain.dot</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2431</Words>
-  <Characters>18232</Characters>
+  <Words>2378</Words>
+  <Characters>17814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tilintarkastajan tarkastusraportti</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KPMG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20622</CharactersWithSpaces>
+  <CharactersWithSpaces>20152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tilintarkastajan tarkastusraportti</dc:title>
   <dc:creator>ARA</dc:creator>
   <cp:keywords>korkotukilaina, erityisryhmien investointiavustus, loppuselvitys</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KISTmpltVer">
     <vt:lpwstr>2.1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KISDateFmt">